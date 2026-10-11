--- v0 (2026-08-24)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1269">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,59 +733,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
@@ -871,59 +826,50 @@
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1393,68 +1303,68 @@
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
     <t>000013021</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1537,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1909,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2020,131 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...7 lines deleted...]
-  <si>
     <t>000010200</t>
   </si>
   <si>
     <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2155,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2344,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2416,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2632,77 +2407,59 @@
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011890</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...7 lines deleted...]
-  <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2722,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2929,179 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
     <t>000013020</t>
   </si>
   <si>
     <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
   </si>
   <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3130,59 +2857,50 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
@@ -3193,140 +2911,113 @@
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
     <t>000013060</t>
   </si>
   <si>
     <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...7 lines deleted...]
-  <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
     <t>000010655</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
   </si>
   <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3532,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3649,84 +3331,57 @@
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
   </si>
   <si>
     <t>000013059</t>
   </si>
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
   </si>
   <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-dlya-avtomobilya-baseus-primetrip-series-portable-bike-pump-20000r-min-75w-/</t>
   </si>
   <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
@@ -3874,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5f3b54bfc30720a234be099620b6fd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7667703e0fce3327745e91d007dddadc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8107171c8e4d91d51b54a6448da0b9c43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a65ae9e900765fcea523726234e60a64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8600376b45b9ba4f35dab3d828c743b15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75448f53cfa8c4d1313f155b3a1a77e66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912c73bdf3ca00af41f4e0b01790e22c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b8ae3f825fdccf560c41dcba4d970e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b173482f1cd20b5c02d1d8739cf98b4e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbba2f7f122f823c21e93ecb75d6dce10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62457a43a41660fb491609ae286e01611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aab5ea6c35d32005ab62783a7f84c7a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9e33edebaa2d58c62fd959abc9154b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e612d547bdaddfe128d91bd3fab35014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e323d46b65bc7febe2e1d1a6a2bc42515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fe1abb22b04186956b99f9590b2dc916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15f5157a6758e7b271b4fe9fbd88ce317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cb1ea3c617d36d4b3dd342577d3fcd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817a8b59a2c4af9e348d38bd610626c119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7911d88a4001d90bd217694347874d220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d9b436d39c07d94ccc0e012740faeb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab554e216b0b0eb842672e775b2604d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415cae169ce619ff2b8eef930ee0d7d823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fad101701e26a9111db8f8e758548b024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27761a1fbc00f9eae860dbe892655c3f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1abd3fccfe08eb5424bc4cf78c412b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb957b85d3fa1bbef51b6005e1ebc5d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9641a67d4caae9510ec1a41cb5293e1d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760831bbbc88af94275f480c395ac12b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9170738f79f32f161f8f203b1d214d230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99305093b131599cc702e619df2a702d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278418b2f21bb242cb8b35efdbecc17532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dd85c9d9359392d50bc483d76b1eb533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e02227a21c69c2d7ed5e76b7ad41ad334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5459fd0293326c52eb65aec5d5a0dcd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f329df500fa8d1b5d436912037432936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f1c3d05ef36c8fe9cce45b61ad36ba37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2166d42995e41b69896d1d00d7a21f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5b145259d18861f309309aa6c0ab0539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ef199689d383bf44a4f8ba983b52ab40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c6100b8704421a5a9e19153b8f0c8a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a943c1b0b1f9ce5c40ba507f24597142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c59fc152faa6b9179d204359e519fb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03ffb8a08cd7a0b1b4ee3174f88402944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c46bd264e0bf63e15d2973ff65ad75745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2851cc5c23a29149f22dfef01f831946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe1ab7ab8b115b816e84931dd37806d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccdfbe04cc7ae7b205d4f5c6926a79e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c4530477e19608567840674196dbaf49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277971b0daa4bbc005f61db158f06ff150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b0664a5b7a2a809738be7cb6f7a17551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ac4d142a4db4e766fea7605c05924b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4321f912baf814fa46298baf2bc58bff53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149c4f530618a483f525b21fc819795e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49a7d0ba2d84b40b01eb1503068302155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fea0899004acfc3153faa390d6a78c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78541370a5dd27de6b31cdbb3e340c9357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf52ea01a2d08778f70a3bb64c59c1c358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86195928d9ea2c71923f5ae9015609659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb2f2616b2fc2766cf1c7811d32fcb260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e50ef526916f54c0f3c4e2b794aeaf561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e07d0349b8e7f5b7921ba2a9f75b28262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fbbb97fcd629e2a24e54093759331563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6d3246aa3769fb36d7f4c6e6ec23cb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd45dca3541a7e7aabb994186b715a565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ddb1fb400a6e2d0953dfecc18d670666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc2df7161106718a19d5ca0481f650a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e143521c0bf6ffdb56baad7cdc3e5ba68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cd8621c145415fa800107ce67643c469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b95d5de662693944ccc635cf80b24270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ac526585a6b6278a7dda3cf3360b6e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e989be3095a452f64e61e5f3e1d23872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9807f48ddd90db298c08548349e6aeff73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bca4262274654711cbaf272fc0baa9e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f6f20e39a08b3dd3955f31cb062bdf75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a7c4853edcf578d852cc850972f51976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22077bacad960e9daacd804c96dfd55277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a23880b2f71ad39455bd224abf7c6478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd233218cde5c57fedcf20df51bfc2e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2ffa01052aed6a7c2ed681155260bb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa54077d7dc97bda3c218c03313177d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262514caaff184627b562f5348c8cced82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a4679ea569a16433c2beb3af9ead2e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d942cfd98f765769efaaae8fca3635a284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8df9a5b12fbaa33cbd8894accc45f785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f20999386a17260c0cb2c640355ef786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085468136eb609d370328f3b2b7e43e287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f46f271f513be101655610f3b6aaff188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ee07f5cc65cbd3e3d7d2b696df37a589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fc03ac300c09a2ac16ab3f4350974390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46919ab21868a022a66d2acf407d8e091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e107656bf52d7884564ba87bf0234a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821f60ed3bef6f7a1bf00e2e045a4ae893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceb3ed5029174aab6e445931ff88aa294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7f7268567f3812f1910415810774f695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90460c412e9a0bbe972fdbc679f1e91296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d34ff37f34c58e056951d2cc0e3806797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394e182b40dc9d39dfa84f41d5bd881e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef81de8c603f263b2e784c9a46feac099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f88ac625080befa8dc7686a2295d48100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6062a24fc996d6b05038d6ed4624c57c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407d4166137bd2a1d2c8dbc6ef21527f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2350544af39b75ed3cf6f5e93f880e50103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03126d08ff02d31ce2064790363be5a9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9845d6f390540d6a453a7654d659d2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1edbc0003fcdfd250e4ad5f76549ba4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed589696102707bd1a512b5128608f06107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509988399e96cdc63daf2341238d6299108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1899ccb565a2ea8865a139bad62f61fb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609fe980124cd1b1979619e95e386f46110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ab00da3a312c1b9945e330e6681a49111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32839fd581d9a27cb48e2252eb5f6fda112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa0a5f8ff443dd42f25c8f1a1f24bc8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dc917dce6b7796c33703a809735512114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0c7333392e04fe37e16fb2a5cfa3c9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be98db56c1e6c5ac9b5b97c340f1dacf116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ade251ce3719d91b8a3088e17c8447c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232b02cb1723808a7003b1916e88ff17118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4abc9ed5052f6fd6cdfafe99fc2964119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a87642f85ab104e8a4ebbb4d6912a3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c268e7d64790844f6b034a76042da57a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b874d4c7a04423408909e86b0cac8be9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1578b2f8074e0a91ba9503137d6a1a8d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0bd39b758bca8b9dfa30e41bf9412a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f7618b4e06716dbef7348cea20e510125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517ca2b3fba1d2ca4b408ba5e4739e98126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63deb642f0f1241f8586142830010d39127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cccbda3ead6e4ca09a1cb74b5d6afd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d91459d3dc743b0011b4399658d785129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0569adabb9a9831cb51e16640b2864ce130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beed533356172d92eb7cae912e4f175131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ff97f5995e3feaa2a20477ad523087132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4090973df27cddc3b190338549d73afb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94733c74ac79139ed18a9087fb92054f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120a3b1c1dffa01056547b13086dcfdb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3930e679093541a014b0a0c481600c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c0afa16eae6b298e199394192f9fbd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ae4e5bdd043ac5dc30c9e579ea7130138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f157a20898bf0c2d7d5b0b8dca21b9d2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0f3d9409eea12898951962256c4097140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bf1a9de73c2176c0886bd4da217281141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3b89b321cad519d99cc12999266c47142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cca452ad6d40e1ba064d6f430203448143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968364e1c6c63f4f46c813d2c2c36912144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1925f9e41156daf72320e00fcf24fc4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad8a689dead5d1ae27ca0dfa1b377d8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d479884e8774ce7c21ed4506b67eacde147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1f540a8e003993653c7029b34a4a2c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c166cbbc3487a1173ae875bb0ea41c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e1bc8ec024d82481e24afc4112e1b1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06fa0816a4b1a7d858c12d48014f1b8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ac93c1d0e04a12e9395f0c205cefe1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c253f0a7ff69b63a14a4ce3d789243153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126a7a8771a45992689f97672a6499d0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaba63752bddf43bb60566ad29c754a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de908c803addc13493214375dab75513156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559ec6d9cb99af8a767bae658d09498f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245e33b68bff82aa8cd40fd0b3f7c00a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03864d5987641ea0d07b1935b3ef6265159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677863977df23466b16f8d6bee2739b3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f491915640e34750f774c698d03e9ff4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145b96fa7a9718a6458e5209d2f914ed162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b245fe9b118e71d4cef646719a28ef163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c076f5c3b53213c6ff4187cc3cb1f5cb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca34348edb7d0ddc329ed725a1bd3820165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0d813fcb0d9ce4526bfaffb5a3316c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749ef36785e6d70b32824d2ed8cfc8a7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a41cca62c0da9908e2ff4c6a66f07bc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadc2fd47ae479a780e4f202174a5148169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c416a82c8ac58337f89d90a9688324170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d0ccab030501a54ba75b08c0ab4075171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b7253278e83669e13c5e5e18edb2c6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475f03acaf4489a0f74a87b2c48eaedb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f1ecc3f31e7a9e801e91bfa86e356a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb0e3df6bf52829576a562477a741ba175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb7a397bd607c6fda9f865f42d48b39176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd639ca2a07439f6b4a9455ce902d57177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26190a7136fb95600b02c6d18697a6a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e021a58ba35a1982f6e6a6287cad4a43179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db87a31aa4405e3d40a21e55a7b4ae5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890b3e5276695df5a8c6632cc1fe80f3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf4fc2a67ddd4321c9d68019e5acc00182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0990ada7d0791cb99aa987005ab9d64f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95394be4d06747d55044bf331a3f403c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb903524a6146c659fc6e6a35bec564185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb5ab0b9b55e0b86b0bb62cc368ae23186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57542cba52bd525c1e1e9ce8fc73e0b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab4f7a02267a87af3df05a16234b710188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf382ac6cea047db06ed2170596b34d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966bf7b61576fe8e8b947d93eff76747190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c88c03cb0bb62a7808f9337e2c4718191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66029e519115aa1c2aa1f7ede0d81e2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4bedaa86978c666ba84dc1639e36c1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184bea6de8f4c0c72f4a7debf8309247194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8ce1e5f14256f1d7fca2af9dbdcdd9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6a122ac059f0f1f535da5a3633ebb1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cb8ebc4ac7469dad10959f2aefe7bb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd679e07562a5f39b2c8dc8dbc582c1c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ac3feeec667147b8daf7a056d4a7e2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13c45680d4cafc8a6c432f473a7fa32200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1369b13ec797605ee0d43e82916d1014201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac50da933263acad51c1c7f6ae9773fb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27a04f9a73064159b3e82981943a6cf203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723e61786d890f500d8a915c51786f07204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf0b57c3dbb933b28a15da553467f47205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89234cc3472a75e1469fa318d71b5243206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1d89a03bb11518882f0753ad791896207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e2b045c355717aab54cf95b7debc75208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c9fb67fd875a236163754d348ef81c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d341067a7c1a4c0e552c2b2c8306823210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828fd686a4224890fd30b334d7b520ab211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343669fd0d0467b59ac4cba6ec7d3847212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5fc2f4d4e5fc7767f0fc6143b2ac1c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798c6ee8817503811e7aebbcef7a24d6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b6b30f4ef0fa61ed8e692afdb1602b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b7c212fe663550ec830e447fd96494216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a591e8da83ebb6ff3bd6583c400033217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d621899966dc197d383165e5086939218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c628547c155cf4b2fe473b7b53f0fe219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8683416fa4ae3f95575f158aa6451d1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa63be82205f093693e6a24a4b37111221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36416d7b1164700d74ef5a21686b3ac7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dd3977f890751ff571ae40661e52fe223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aff60b1eb269aebac694a7a48e9e7d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87f971a861a25baa24f7b560d254285225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b5a145f98aca671a83f6cba80bed0e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23be7f75a41c4543258452df2dc82610227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ebc2cb217e5befa3a975c5294413f9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add49acced7686f7b5573d4077822fe0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfb9f032f502f75dfbee86a8ba6e54b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d24a99bf809567c10bef6d202308574231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8c6b449f93617695542d6924639213232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fc6bdd3e6144b274332b59fc446691233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7a5d52035adeb915c1e4308b42d51c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1977ea156351b5e6ee5ebd7b76cd9a7c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf7594e4632e143782e8edff0172e1f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6d2793b51608368af4a6ec6c0074a9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f00d7945894d295f1ea32978713f70238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2359fa0a305ea9f1d3e9c79831883809239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb1971a3593ec7714584ea68c672414240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14cea1a6eb9d8d7d537497a56404fb4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f803a4a4bbf4162e413e513ad77c13242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd02a556c1d636908ccfc29c7e277e75243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae3a38a195e412ba690ebc51152b3ed244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14c5f1965b50af57c0cd30c2c8ca89d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23e46d6c8286b7e8005d85a03b5c453246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1168f82b8e6f7f197b3b68421ff4fe247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a87af754db6e01cda14b6600d8aa6fa248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9c4135e38903617eb8d6b141298705249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cb7dc4394cff50d4ffa9b1a2785adb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc11287e95e81549a0317c2f13ec76c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200a71bcb62cad777c263a474f5a7940252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c564349ac348d30e8a10b6d2525c0a37253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0397eb2f26ac9e0b5f5cea456500321254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f8ec60c5f63ab9717b7d324b4b106a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb53c83a895feaaacc64391921e00fb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e30c45191d752229f2305c0b1522a8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb92dbd240b5a6cc1ebe4b24003fd6fd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fe4a0459f75ee7f17be539befbf8e6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fb22a1ad1fbb19523e0b63e0ae6337260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba4daede1d5eb9a55dcb0f1fb372007261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02bd9a24a47b41ca5348e5d45f3a36e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8502640518d045ae60809c62a9feed3c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4609fd4602b14bf861de21cbe7efefd8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6419317bc5ac7e901d505974c43c1580265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7796f54b0dddfd0ec5f2e7ec1ed9885266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea35063c458e49ba09868e3193d0a56267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea042f3744570d4ce502fc271a132e2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8538412996ae6393bc1c50e906f7a27269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad913851b0cf7d9e1399c282d3dc044270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5997b20b0e393c301ca7527c11798cee271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d539de17617dc8996b5524cccd386db1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef1d4c69014595a035ee7b40174dffb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeee5d91ead1f7f745aecfa13e316507274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a500534896d351cd3ebd2d6db4d6c25d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec08043a8e82c4d3005358af4fe343d5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67533ad2a002b53272049120e5282f24277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f48cc0e1aeb0bcd956325d02391e6eb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b91cf6d560740e7150a315c34c6b66d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756253365e0632ab804d46964498075c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a25423cf585a4675230b4ec5769ea02281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a45eaad1b047175f34570f8c94fa1d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b87402b75e4b6825f2159ffdb73d10a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3f93fbaeead31f50089c4ea1048431284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc396934e16210a9fc040093a3dd417285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a975550802a583d1c09e4c9506ef93286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c71842ce94f0795974ce30e70025491287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adcb072d7a9eeaad107db039ffa2290288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5209b65cf936ffe4d6edbac98be960f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d91b1811bb57a57fc0c41598cafd9df290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5ec01e38c4f4180d3d7313db050ec7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22c27e6e1070733f19c6039b5fc4c98292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c759bf7a818076853e659c0e92d28f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d30b8a446c1176ba39a8e953fcdc811294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ac4623c5ee412ab4fb08a1407063ba295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff2a386572083c04c56aa7c484b9125296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e21c173ef010a9e18c9269c7a986ec6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a482b0613591a5d69d73d92ef6ed79298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4149db1abd54dca624372800dbf99642299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5ccc4b0c6b3901afacff82cb4f11ad300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c1cba7d5d959c71a9cce0b81458ed9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94505a4e9b73bc8d40ae30034ff45c81302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6593bf9b7bc28f10039da49724b623d8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708d8b8f604036112fd478f85e27c897304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59b41078c231b2187ee7a3e71a6c050305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ef12e0742127aa2a535078d076beba306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853c7499bd75179b5492aa40f2c0a179307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4374ea8116f1c51a8f9a87f36318a584308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1a5ac2d21f3d4a36794db4271be8e9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195262ec6e5f0294066b49a6d27d50db310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d272c4ac31c770d1103f44990f525cf8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843f1714bebc97201dc3530d75ee6a0a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf999c0f660803add78802fefe82f07313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92938a8429009f3be659c0f54048b12e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08561516f22068a30d798e10a61faab1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e969437424d7f89cca3de418404e37316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11be4fa3703eb60e14a0b215c4026ed9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0a748ab4219c7db643e61fc855a790318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29becbf953907d2107b7746edb992960319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44346e1d6f184f96663a32214d438ca7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91c99ae44f5a5bc31a21330296b61cb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aaa742b56e026b5d18f8658cb50a21322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a87598931f6f0513c1104600bebcdb4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b2b42f2972396e104e5b2ff5dee395324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970819b7dcd6979433ea50de48b058ae325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ebf0fb82921ed376059a1dad77cd03326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e91e6387498087a43709430fca47154327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecc28706a2738d9f1da1241530b2d7b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00b181ca5be042a60bf6bc17817b3df329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3247d9d1da7db9bcc55292da6a994098330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c31260bd7f4d6089f5b6484259616a0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beffcb13a4c34e11963992a3e9a86b2c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc740139f675a4637e9d7dc4d86b652333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2e733f0103f716b5aa80b080cb442f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96919474d702838fbe42d20b420629a0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091d62e76ad562d5d0eb53b6f89caed8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5e4d58645e364f0363e19e5578f575337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792e855f23d525eb42ca81cb684ee2b3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa837fc4ca205bb5fd3f4b725c65aaa6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73ad26ba7391665fe96126195003072340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd5832b6d42792929d6f827f46162aa341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00f1941a14545da68867a323b54ef39342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55124fc2984764b247b2defa8be29d88343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a51265dbc1c61ffcc6f5eb4143c628344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5461c144a97e17b1549fd678723e51345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6598a544a8e73483637247f8a9083d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb4ef0cedd0ae70a63299900aed4ae6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ab5453e3e8d14e92564c7ae797aa35348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1afecc44faaea509e170e12ab8fd026349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb97ea2605dd1083f4d7c5bc33efb2c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c310fd216f5492b0d75155b1392d97351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402628dc31ff4d779b218d1631f91851352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794075be8bb9079912a730947272b784353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda2baf7573e2019a621005b0293b988354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31989f2341825ee3ec77658cbbbc690b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de2dcef84e1ffd2d3a8c443df4fcef7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58e5abdf0befed212b8856437b7ffa2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5c063f64f1f6d3f8da03ac0f7c84e5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dff3ae5694a26207bb15f04337260eb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e98dba8bdc19dfa8b48dd0d2ca4d6a3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb397f77d8d9331bd3a1f95a3555465c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92986cb75cfd2c8748262a848f38a7e4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9074f0842571a1b5da5fde38b8ed5b0b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acbf8795f1025dff933adc7ce4cf485364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9427c6c681ecc519ccffb8a4254beca365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efc642bd6ef0d5f6b73e7e7266bfb1a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6382e5a4cc6b9be46e9ad96640da0e6a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf4228ea614b078a8d9b94bb5cc00e3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6d262184f11bf32feaf0a765732ad6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56237e9f678c62e7fed97972507e9532370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f248f22569af737ce902752627596e1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9bf159d8caf1561b84781f2d360db9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84e48c6be32b95868f8e416ee76bd96373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54684aec44911793fbc9486d3faa3775374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d564ef4046d31a9bc490cac099d6fba375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d5ca923cf61adbf5feb35b565ab5e9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f591d9ab3a422289a4cec34c86ddec377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe315f8c6ad3dfa737df322897ac932378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4949b9b0ea0b9d413487eeac48312c82379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769f5562783c9e3bf700bfb72b475c09380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff9e90a2cca075bc55199ad5981c386381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d65f14b4388975bf71ac51aacf9d2a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c9f40bcddc62a69f6f021682318ca1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d688083349240f657dcffbf46fc1e3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e81e0dadac4cbcd68eb5402559b4f23385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b6a461f2f655ec93d60b32a6c764fa386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9473ee5f62f4180a1d806280e4e9365c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8940cb537bf87b7c0d03db814034d8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe3ade355d319009834b37f75ef527c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda9d64e8463d29e3728037bec48aeea390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b761b476ea2261313725a649772d6ebd391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb1aa63c52e11e0453e56537cc75d46392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a4123168ab6e490964a69a26e78c30393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd5e67a23f7ea871ad0f4e3a6a5e3eb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5186d9b06df12553362b9aceb6b2fef2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba2a2656a3ed28c06a44a89e83b6580396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95534dec5a6e129a04cec4be36b2b470397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9664bf6c7ac292b9b971be553cf67f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d81261c1e6592ad27fd5782385fc2c4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bc7af603457361866e2e78ea62c95d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa48bea39a271ff766ec115ad2f5e395401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bb7948272a5cc75e3e2f1ceb5eb9c2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9692f41c1f3b3d4015521cdf9cbb2d9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b7c93f355485e7c3055c5174987956404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0242e3e056a29e68e0f8c8063b8c4d3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b9685a6d3010391e14cc3db665dd7d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1214b9218934e3c58ca7af19d243daf2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f19171d8888a35ae33f8ab6a7ea1ab408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de1b2029c7c6f2c003108da63f39893409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473fb7d01e3bf443fb919e0d26e437d0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f37dbf9fd8d954f595c9ddb1475176411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05851ce4fe4a795c084373897d4ec859412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d6f686f27e16ae3726cac3fc3552c7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d941831beafdbaec54c088006a9afddc414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b07a89348eb0a90799f7fa1c7f34057415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9defee0d28478b447ab7b86574ae642f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498a8ed5a7a46955c6e0b22aa0f5efc8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f88d069b9d06b51585aa725359fe50e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2678e58b4e130b037aae429994ea1bc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaa725fb97ed11d71f4229056c85be6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98f4016f613c164eb664a3049403145421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46caddf40da1f962e1352bc8f905c3a7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4618d1e153d062208c0cac66948e4584423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecb6b9fbb07db781c03ef946f1559fb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dda73147a0749b28cc41cd6733819fc425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96488d0961d5f0642affdc6ce4b29ac8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b597cb55447f51ea2ff80fdd17735b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c8a6cf8985ef014dc36101c3ff4cc7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3480e89e062e7784247ab8d5df298c0a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e460d8b3cee3ff78bab1f7914989267d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cabc52609e7ae59ee1fc400844d804431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347d02dc1879193ba903ecdbe80265cd432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0179513adfb2b911660264a9132e53433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cac7f7e607197f041c2c4194eebd60b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2921b5ecf0f153b936f3ec0a97da582435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1656558cb43566c6ea0d7813d4fed00436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcfa96eb12a870ba70d07edcb16ab21437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983cbf95f8e8c633e32b32d31606f87a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d179e4d6956e9c831a5be55626500b8e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7d4fa4f1b6b85346c5812cfc3ba3a2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db78bb934efd9964697c8f3bcc75363c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c61ee31553929781a9c0934b02e29a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44c57b4d8dc0e306d0401ba6fdc2e28443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1419272d7b1027858480a92f8d618137444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2dcfeaed9455adb03fd332e7fec017445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b234c39f61f7afd32c75d0a08934c9fc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faae587dc7547bb00b46ae08b0c21c3c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458f8d874148be0b832e0e0d3cf07952448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6513bfb410548f7a298e54e3b4d16687449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eb028ea1727a7ca80128c7e3f671b9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eb931d92f49e958eb7bb37badec065451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5770cdaf1fd7c423969d6adb1e8e549452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0915a18be13bd3d1b09b53ebc36681453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e24e911bccfab9eca7acb15cedee034454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3285c789ded599f7a297d05747c22275455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebb4aca6dc77afc26e92888f9b22d42456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb56b9a7ede0afebcc64abac6762ee7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b0ef9b57d2fc2134fea338d2d9ccd9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756a6a0f58bbb291e0541bbeebb3bb79459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f482436512504083445928d7453a58b5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a95d70c6eb149b6ec7696ed8c5c07fc461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb465774ec5ba376ca08bc99ed42b1f4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c209d0760b016533b624a9782324fa3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cf4ec7afc828e8970c79aa5d15abe2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c7143cbea04639d9036a54756cc5df465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f3c096b5141bfec3c0b4d455d9a580466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d4e40da45d45f89e1396079149efaa467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510f813f708bf65ef52e39bbe19ca0e6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f215c7884eba41ca8492c571af26cbb3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec6692bce6c2d033a83018ea22fcbfa470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afb75bfb59d5c76fe8a6af50a789618471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36a50eb0d8671c968cf7cf90ae4629a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73901ea5439b8e3987d8f74f2adceaf473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea2a914a162b6c1f1607cb62c088521474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c19c5a56f61f4bce4c42843442becb6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63ff838658aa860021e4779c8c2cfde476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d5d618f91097e3c4ca0da6362f7c75477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd05a6bb221ee8f87cfb35016c7206a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00283c4032d8a90b0f54ca8109c33ede479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1440de2045229e55667002ddab50830e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cad268ec53106d67aafc8e741ff9736481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1b4fbe3071701517158d0ac0db4b05482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f0e0f0670548485e3394e454b2f46e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62452fe31a8e0c6a3a0ba5891c11903a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f17dac6f98cc879c8c6ec36b22d7d0b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d58b6f0458add918a7fb81a72db0259486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039b2a9386f4565e8a6a94657df63184487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc2f041518d276b5f5ea55cc3b35b6d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcad51ca6c5ef7405f8bcb44800ebf76489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ba3042eb242fb16729643bb0824bcf490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af58d34f49026f704f42b988458028f8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a113c2f25dec7f6291bb0e7b69c1f8ef492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08af567a6d08575709f06c8263fb0639493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9902f36eb7b665c5bbc814a5cf1b5a6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d913970e4beef35db97c3e6044ca1f1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6802a2fed92dacd0734ba0e7ccc3bf5f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d248175226d2834f67d791402ffb29497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a5d4ae2c3551a458ae85b22eec27d8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a9fef72b525bf5c086e9667e2beffb499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7427f93e72e55122f0eea12253c161d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b43a8e86d72ee77ddc75658f1df96bf501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8510c52e63e0d55299bc74cfcc9eb1d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54e619881c17c65899d104dd7d44ba2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c1cba7d5d959c71a9cce0b81458ed9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff265c57e90e7fdd34d1cf0548a7a7f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf13dc9a0a6af1d21e1a4671ed7d4e40506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c30ea00557bdf389ffe4d141964018507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904347f706a1b0a0e5e56cb2ea756eed508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53a8a506cc01f1e79495670b86b8edb509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f17cccecc6f76842cc5773ec2bf77e1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692e6196512874b46147b33bb6090a4c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c47f23897326d1eba23ada6231ba963512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c693ab285b507ea25e5fa3b8e5d674e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2d576e8a980111840d38efc9d3c4bc514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde681b85c2c8206af785c2a38d32144515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2c3a8801fe575ca6a9fa13c045c302516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9479c74a1810cfe8eb334b5364118463517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281ecbd8ce12f5d5e35528a58b6c8f58518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cca3c7d2760360597e902c41d1271c8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775ad2692bbddc18034df2d150147149520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce606b9b6685d7c32ced1d2e69aeb0f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e897079fb622f42e4f825572376909522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4ee2d2abab96953033e8c6a891f4e6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278e2437184a3f3c20b5472c4f1f23a6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3649a1b2f58be80402cf60d9fd811011525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2cdb779b866c31a071017d134889dd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f79b2e31fc6f298514c583cddb76fe5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee99c070dbac792ed5db009f8feecca6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbff208dbd1d08cf5c04163864b8a7c2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d7ae42dbb3bb410c3ba8dfa08111bd530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b00e2880dc58f70c4b7690d7a800726531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d719136be01975b0e723d01b9152f1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3aa8a7b62b1be2be40e5939efdc1e8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4046637dc934c989d6be6cd525fb7ea7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863a8578c5d42437dd1dda0d7436038d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8bb3a981d6be96902ccf0564129a09536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476755959a9b216636e941d42bfcd045537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d3369b2dd3d05e8567b89153bfe976538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e05787ecc12b0b9743d3cb945771064539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cd87b4abdcf5f478e40e03ea6a28f4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20ab9201b42fc9c7b2720d9e5210961541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f252c23c9f7cc256de58f19e6a3bb88542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ba6fe143d624d3c6ca905c69e409e5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc6a3a3de3609f26bf2ffd9f724bc32544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6dc4d51bb47837395cbc3ea5d0a048545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da955d69ac247ca1d66606d2ceb4c17546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d15818e9f14cb523ea2ccc9423a8610547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4b03c527d94da37d7831116756569c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7951b3ab7f273e7ecc63aa9f22e965e3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef21236918f844be3f7ecf406cbb38a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8f26c7d2453710cfaade2a3202dec9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453a86a745e16c16422a58a5d13ab16e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d838cd41b066329dfc4c02c2e69c0bc553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f1937b990339c47c477556034674c2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cfdbe0da3707809ece547fa3c54393555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1e4c00b854c14f4e49528da9ac0016556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204c0238caef0a2a716e22e09b2974be557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a6d7623c7bccc29b44d9707c8597e5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1a9bea50e8ff966469e2219063154e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d74e71e065132a52d26632f23ab175560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5c63d8b58542abf8025a30d2b31b41561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5272506311041345913bf6de346365562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f99a02acbe710c77f96806e40efd18e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9184e2679171a449e97d1a4eb172f1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0268a1b2c08b079ae4f922c85412c217565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65601b309d77a3fbe160edaefb68475566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa69098a75665032355ec7dab724876567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640dc2e36401c054e3b3d77638cfc3fc568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51456d2283d29d4960295cce1d28b2c9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd3614e3af7c067ffe4ef15fc26fd33570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a8a9c951a47b7d850c4fac3cdd0eaf571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a3c0dbcf17599e1320a4b47a240df1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cddff4b8629c91258bbd2eb762ab04e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da3eed87744f0f3eda3e9cf32c397fe574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cf4a99e8d28a5bd58b454abaac8e65575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd6ad5f4aaf22c7d74f6f063a30d59c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b7cc42f68b1ea17edb8ff1e9dab225577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4cd6e044136894c4428c9cb6374bb6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3e3b14a8c8f3ad84c44f9017e032d2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5c92975851f0c66467d4b48403a00b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a030934200793dc5cc2f3844f71dc45581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b34eba65ede8fa86b1b60e53ea2fc60582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204faaac6f16b26a94a96188979a0b11583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bb2c4e0b2f2023029d1ab4ef9ae7c4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c683a611c32c5b9cc1052c12889861f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd7b23652f6e52655ce2fac144aa92b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fee92b4feb936586fad887109d082b7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8611c67e12d9e7ebd45b3627128b57588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af60c544e7a19bdd4054db708babb10589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712acc725b595bf1d1c0aedc2f782690590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bad222bce88e3103882206e5af190d4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf0ee9ba9faf4ece21422309dc58c8e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6df83bbf959541dbc8068b1a5ed2cc593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bc814bb22f0551ce933f8c79339bed594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d644927aaa6cb633cca6b960d3bd8d07595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e10381669792d38b57520216deedde596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754e399fb8716dc8fe960d6b14f6bb19597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a419cc119e12e106dafcffc18a6d35c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc57c400ba3905645d69094b9f4c8ac0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92534b5435a88ce77a8a07458f0c88af600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5a2e0a45eaf8a2cf08c654549c7198601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d496027a243208a9482d05a9f0bb6659602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261095bd8124f938d9599464957281e0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f41a4c091235ca69f3963a551cb2173604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7751c56be29a9eb3649935657ffa6f3b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b213376d18d18a1bd5641ea2a91d6f01606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73af43d6116d527f469bcc44d06c2dca607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da317fb7b8b8920fd43858d4f56e7e6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc764077c9c4cfe2b8bf89c3a797a54609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42caed9474f6ff6175723fab79b7df51610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4adf385863ffaac933f17b92b2b3761611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b98dc3586740b2ac3e86296a664177612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72df5b2be0053756997811899535dcb1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e23a11054b4e91631f1449e9fec3dd614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fd07eea5f9dc3a487a362e6e6026eb615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421b287dc834f5969be266adac4a27e7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c771b1653ff39d1f813904b0eb4c14e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d977ae7bddc83dfb0fb57e1972fbc2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aa65fba469b00071bc890f39aa30e7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f550edda11457b0465f98a06e1797a4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e5c0ba46c75d231e8b3879dc817de8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b07bdfb92449b7a42ed8360476289c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0786bea9ab4cdc2a951940b4f59eb9b1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3336ba3a128b50ad250f6891f33ab015624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea17ea1e9c240b5e03ba215bb4c2813625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6cf6574697b2f07f42ea6eed4030d7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaeb23f8072f203e43bd6225ba559bb627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b60b9e0ed6404bc678985ed9630630628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060252df6cd05a2f8033c5ea4096a124629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59165b3d04985bcb41f7aebb0569218e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e768622bedff8d1608cc39f701c0dfb631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ec402ed26b96ce89b61b91fffa677d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5791ea612e5607251e636df43dcdf5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0e268f4acd112007f2c5ae6c6333af634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9655329875804d0395a4f4ede634180f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1914f47166843d9dc51872a9d4728e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cda0f0b8c2a30bdf8cb9e80d9bfb658637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d69fc7282893196bf4b0d8598d3619638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cf8fe8da806807d809e0f080b083f8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bf20be10363f7a24c82a24c1c3f5b0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda3ff8beb64159637b6ae60dc176a1e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ae85fc2688cd3bb314b2bb6941eb72642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14233e3a7aac64169c764a6ba663484c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f99b199542af7fef4a841e3bbd17d4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dfaf27cb24254d8e3bc38d912da82f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a70d7798a29d290b9d3ac86c163d314646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ab69b176721ccadbe20da8851259a3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa99e77f8745533ef737cfd73e845c10648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8482877277f5efe379d0823d70c91e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157abe8f79d3f9657f2fc557f6797b14650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04014dce014d80d6a62a45ae64071a4b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b667d3a2f9eec41304c697c6f0f5811652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a31e7c36d389c18c8a1579f8e8ec4c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876a5a98d13c499bac7c912766983eeb654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702094b6594d3f58cc1234e85df35b05655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45742a1eb4e0e04f54d2d39666c6fdd0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4bee533e3ab8a4e91643cd2490d493657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4419dbd2409339206c3c8641315e585c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821823d3f75480ed69b0927fb7267527659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865193c4ed80bce1e6431466373922c0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7611a0f4369c84eeb149d23095e12fc9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385964db7550afa0bc07825ffe25b6c2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba36b29984e496baefc1e5a8116a8a4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022c477de3790fceb3938780cad18c0d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c3be5d938420bb3691015d1e9c28ba665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ef35e3b7c9427429d9c32d8d60abb8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c66da3f086e513f6561d8ff8eea49c3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06b29eaae89a97c54d490f9d06b9373668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dab902405bc92e9209394c86ab1e001669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d0f5e0a7c0560a2b6a9e679ca15199670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2362653b47a7a824362672ed5c303162671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af8a7866de7f3a0c4d2d630e7f00cde672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172c6dfdd35ca38a5424593405073623673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c0ee79bf04d6f762d9508b728c1203674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7633030bd2bde139562fa87336e2074675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1433b808f4c82e2bd7694e07d76e57b1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7ed03677950cf6b824c906434cc578677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595678b87038269e4cf6edc304650299678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be86b23fe729b81095e12040bc90d09b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b210fb781413c48ada9e1e410023cf680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f3fc975b78459a89008860a601b051681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a2a11a1e3f42709bbf403a09dbd6f3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63cda559e4d1ab8f88c1d8f6f37b6b1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dff467be0cf46aeb582f02b75d0378b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de197979116cf052af59a9b926546256685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698e4189ccbcfa0383aa55f671a20300686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedc6089c9a1e049ef17377c33849499687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5ed8e9e19970858ede9dcbd0d49fc8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8260546c8f1810a09a401dc2d7b68362689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b945b31c39a22af6dae87d38c8a42d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768187dc1f1ffcab397522b24540859b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80505865f2f8a67fd26e917a900a6b1b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3526318a58fc824e5048cdbc111e8f6f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4942bf50384213052288fbb41e6d0c55694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8f70c7113ffb8da38b1d1445165b62695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba335e5875dde361be21bd2d3082dc8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3c049c8a6667c9ddb83e137aa79818697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f4107b707d8c7431aaff32ee719ec3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9b34974a45514f22fa115f5181401a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624099522bdbcae59c3b99b8b38c38d1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563e69016d541041c389fc307df4c591701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba04c1eeee9815cea8ec58e4f9d8122d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6d5045ead0934f368a46beff87ce54703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf327bbd7702c909de6311f43f754991704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41d9d92284b6dc1477a72f46c4d8e42705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9a989ed28c21921de042cd81342db8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3a9a9fa244959ff3582c8c17c8dcd3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9535951d080ee8c9ebfb921b611cf6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cdf897e2cd81111c9652e0101fe839709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2b2b7ebe86a837620e2c51ae31f48d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edf2c3e88df0e2226fcc79d3c315df9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989f3ce86efbe4188c9e1cc808169291712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ef129d57037204120b4342b6fa6d15713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad7a3c09a573977d9553d4548d282c2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23a57c66c4267649a73322a81ac5817715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ef3fc60a419b4dbe765aef6f503a36716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e172cecde7b54cd32a73102dc4c188717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81e94b9ab6be1fca6303c06a977a399718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b7afccb237fe6d8065bca3b97be47e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0894ab225ae2ee0eb30068af859f464e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c3272ad48ac52bc1aad5d063b0bffb721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e25912346cdf10dd420db191310c0e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c39db2a3156e06c6b2f5348f6d54ad1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd9c81fd5ce0beefae41263cee259f2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fc1c236c868a5037d043ed7a615728725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefecc4c07ce0a3a6daad244ff1b942b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94af5f4d7c363890eca427293e8d4424727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c3330a79b4a4e3e273b481acea3001728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b886ef3979a6c6bf1ecbe8f0dae86027729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2d041fe1fe195c350b0d45861eac3d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6b0e16795e0373a2b2e8cdbb899c7a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28a6805c281d2060887d4c01d849d61732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9794edd84c80bb99791edc1832fc20b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e607381a90f2ef8f4f9a9b909d130d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b847946336329bf484883a2de2b68228735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a2a084c22e988620cc132b3c925d6b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a63755533048c5680e5b846a9d73f45737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edfddba26151e78b77dcc6c7591f002738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6df6d26b99e0240967489c54a81fe4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d924a9734bd76ab6089d5f97a7bc54c6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a537c377ffb8ff68cee068386f20a8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d76f378bd2579b45880a5ce4fc35f9c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4463bb4d1722436012b0c511e0ff6e15743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eac7014d9ff5fced335dd1e4f3fc72744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f21afda0f74a374f14a74dd9513d45745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c64a37dfb25353d8b8cd91bc85a8c7f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181e9739316ef567876a0bf4af49e7d2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580bded167b902145e37f42f521e5682748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ad27edc285e5862382a352e87ca52f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0073467fd0e7f85bd44b1c68b4af888e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a83a99ca4afb89c94a84662fe30930751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3826024fda9ac23a98d71409b1f080752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca8445cb87eac3c3bc27983dffbef9a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d9ec20494592fb4dd45e60d9dc95e8754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6610e97e7e0de6dd3916d8d7331502755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802879a602731d000b37be6da168c8c4756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3a56e64bec7bf53ed7e5ed04676421757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f5a8cb251a54a5a7884033a889911e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109f40c5f29b7295a994c2b70fecbb0d759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0febf8d56ada02da211bfb6de1bfda9c760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8cb56190fc238fbcb2c3624f9d7bd0761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9829ae99475792aef689e4f111c3cc5762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cac8a0b6c73166a5146ba3fdafdceb763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff23fbbf11660b40bac3dec16ecbe3bc764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b429b5dbebaae2afc1a37c189635ed2765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b10a39c2413c4e35351f66f9cb25ad6766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c77987f9995f42af65b12c0cca3748767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b349d9af4d021a9dd2a4c13df53405bd768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf71760599aba2311f467fd1d93d044769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0d4d5012b6a58e70272cdba67c4751770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502463a64bf625cc2ec4eacabf5e53c7771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864ad3e6981d0af76d16612f12beafd6772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f7ebfb3cf00df52681d1c53192fd5d773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e440925a51084ced542d2d84af1d113e774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f371e5770beff2e6803c24a1fa6866c775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67117ea16cc47cab1cf760ee93c7f002776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc09ac0703aa9104ee531820fe0c7ae777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178de40cdff74df2dfaa4d3fd00bd2a4778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06fc2326e3c715656cd341056fee6f5779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8491541cf323b47ab7d2c8728c0ca2ef780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ef2e623af888cf8444ae85b3b97c02781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd9cc20f1591839ff4aa49c1d4e6073782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88be19d3ba6576dbb68c764765b85b5e783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a530efad3309fa9f2a3bf52d18be454f784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbb31dd736b5345d1c302bc1ccf96ae785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2319e731493a228ac0b78fc3858b126786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f264861599500e1c13f758222c67521b787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd4b104eaf06bae3d4e6296ef88d140788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f145f8a83758014376c645f980f4b89789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e86233593519e01ff7052c2cf32a6f7790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573db191b0afc7f9518088b04a1fa00f791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52eabd62f5ad065c8a6e022a281bf4e792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9df9b727643220cb74043e443dd9226793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5d840b01723bd7f7921197c2d4abb7794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0beee184781ee878582285ab56495f0795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac1d2a50efdfd5b19c99865fc638385796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ad3e2ece194950fb7ec2b8e48306e7797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9452c3a214cf8065de287219ebbaa7d8798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33576d41e714fa761b6e714997d746b799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1285fbf6ffc9d92b3d3865aeb6fc7fde800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03966c94bc782d64ca713f1dff9aa02e801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a98b3d57fd259835d1d6211b60b3b4d802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb224336f5b3fc4b23fe3db494003c3803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18743fd280bd17eee0fd41434904d03a804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecb40dee16ea1f155db3821af5ddc91805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd13b2db423f6e1b165a2ac45144498806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1bd28e239c665baec8ef12e9ddf586807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ab567a7b8b33c2319a8102de117b4c808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f03372a1efd27f26e8de2c5c65116a809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2c1f2727637b81c9c485c26e47b58d810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad05c3f9f0dd1220c5a9bb9dc0cbad2811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23a37745a9e0683927e848807930189812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc796fdd69257f6ac72202f8707de6d813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1581f56011088f9fc17abcdc2cc5b244814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9609a280539ed6b6a581d9a3e9347a815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feed18c6c7d62acee2c75104964cf721816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb53113b936d08059d6a23491ce0daab817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1f78e4ecbe1a38031cdb378dbb37b8818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb33925ffd7c2e59dad8595fe65084c2819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea59db19e547daaff470c0bef676a48820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bec3dd6a06414c775e8af11a0afeb1821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd1537ade58590525dd6235257d9708822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20fe7feabf2ab0ff20a2552cff5b2f0823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f831809cfff5b1fdf2afc5813002a25824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15322f016103c9f5ab94c82e0fd1ab1825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b885250df67b911a2be1fbfeb5a2ef38826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fd70d08fb046ffc7096b960507413f827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a4ce491c46e8107db27038aff89cd6828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2d074ccae43381138ea78a3ebbace5829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a95cc48c602bc332de086717271e07830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe9bc041bd35ef1c99965aa1cb47bb2831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c07898cbbb640dd221bb34aa30863ad832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6421882e90424d6a22d260d142e94351833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5310157a5b5002ae7a7f8ac860ceb2d7834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45726b71d0368e66844245a3398168e2835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa00d93a4e481c3c588d2824b111482836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a43eaf55b6ff7a4544185739b7458c7837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89233a9cf5637c81e5f45b0f6536346a838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1108dc3255bc7301f3dbde6092b97bb5839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036126a1d453909065cd61e9e1855ce9840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8349f6225d3c8b25a770e27089ced6841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2424c558b3159f67903a03090e093aa3842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e0b2776db6fd80232406d7c6a24808843.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ae4c286e391d28985017a8a0bb8f7e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66fb7f8a67fa3fb666c2c00db245bbd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74a7d4e2ab4281e5309ad4f0cecd6243.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01ca1fd0e728ad42e0941556acfd9d44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05e901ca199c9ac169235898a355d835.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe16bb4330e45b31be881d799a4fdca96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09ed19bd3da9c0772d3aaff3d22eb127.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efed09ba7674ae381630dc38784e45e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab096e444a4c2b9d355ec3189bf38259.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b67d390a97c67caf8175c5fd300ce310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7aab3e3a2cf10cc6f92bd29cde611911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed799240722a79db63b8d490ec259e912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805ed1d29f2660eecab87ee5abc8339213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62ef54cbc2d40a42dbc9eff0810e7d414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c46ddcd4b85533cbee263b63a12f00215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86d4fbbf129f1914c6dfa3d709195a416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1185f3fed1a856befaf61022c091f2017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd8eb7c232e0a0e059a11f9022625c518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35d9591bd80e8d3a19d2c1aca528b6a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c74efd6eb7d4b7ecf5efd9c8a17598420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207bde1fdba500037ed0f4dbb295db2421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddbadca356b84c64385a550f474a27022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b034140d0e3af1990b55ac32c26eb623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c594d60638d93a2cf83ee52fe283a024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ba3cfac575e3e3a4b519c6b7a39b8325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563134afc7452c2b08665a91d72aa76626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c830c399c3e48a409526f733895ee527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdf153dae499837d8e4b3ae3480a1f928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d3ab93cc3399f248d2a4a802fb179829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287dd783fe9e59e01151774e0b9ec9dc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a0fed9f87f6efdd8795a85c44e696631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f437fd13ac63224f0c7f54093ab8ea632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dec3b83ff5fc6def56112e5a60cd7933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e610ed3ec5b3b3942b86e1f195e763234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b4f6d5309994937b9035648d82ba6235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5988127a186149d5493d6c33f73260236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1da7d35228284feb1c29e8bb6698e337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e63a931211dbff7f90a6b2f0a7b002c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769a9cf753ab3f81cfa600342ca4c55e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20236c2c1a3bb4725eae18c00cd1f85340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87375b617038e319cbdb74f35728b05841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801007c3739c7961fae7362ab9f937df42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363cb07d1c4564e08397cea11a0c329d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c844821e9c40e97f3dbb7652842d937444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0bc4f6af62b78f4161d113f85f311d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce67f51107aa7c44f62e4485d1358bdb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c9c566eb6959f2f811ded13eafbd5447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afed6ed45028449663ccffb4bceebda048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ed2ae5455c1fffc30fe56a83a3180649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dd84f1596450ecde9124f7cd2bc74150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2042d3c38c5ad1f4ce70c5843a554b6951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a925ea3437132f14017a2316eda33052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a078b535966e4e9b33da6e1f2b80ecb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cae040b140c0ba28d34d53487e7ab454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f53977d46d577c9182dbe9b52daa3f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c46cd04f70b04a0592468034ea905056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38974bce3f85e08ab9dc98398299563957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb0cba6d3f68176a53997b1ca54f30858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7ea8b3aadaba596097b01f157e060159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebf027379c38eddc38a2f9fde58ebb260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225a3d2aa027130a418e010baa6b896d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518b8fa402eb4b1fa70e75f1249a396d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2b724450caad3d006c546fb468f39663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4c487451e20ae8a2dbb107cb2dc08064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0434c9b127b0dda324f917c394eb4865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc25731e46183ad085e01e069e6c586666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87715014f7ad6bf9ac010db0f16e02cd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb31ad439b4bacd4e44a7c7831ff99068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a452b78d421ca56598b464fb5072acaa69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725925bf8ebb1e3ca5fb198cbab555f070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5534fbeb8d9d54218eb236d6e0c6a09a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493b2ed60d085ce90638cf5df602dcac72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4b8b6eac6525963cbb229e68113e6573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cd799b6154299a4f12274e7171e00474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722b6d09d43107bc422456eceede28a775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e2af00960a87767d159b09e1ec9b5e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f059e9213ddcf252f86921ab245b9da77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0530a87c1777225a769d5e88424d154078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadb9344c3de834dea2d84c1e5f95d3b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8354f54d93a5942aa894b04eb433a2e880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbf547fc1911ccfcf8e172cb4ffede381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d584cd65a537eb76f25a93eac04ae582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233538a82c3ed9fac21fdca43642fbd683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64934e8bdc726f29488141379749829b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef173d0ec26b99d831021110a0dd50085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f909601a0693fdad3de432aac38b4d1986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee2b70afff2806d074fa3ee1a89f26087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c4f40ebab2ac898a867af8e3bdad6e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90db4b655d8bfcc9a56049eb738370a689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559a99d4e2ba211a84fb0138f9a6ebe090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dd5f076e8a2bd4c79386034ba11a9491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5751ef1e6f697a7b3bc620ec097febfb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c593a3f4d930dab684ab5898c88875893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879dc31692f9e33ae3e9db0bac135eb794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2bd5d11a2b263550a105ee0461fc2495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96072b4a3f3a0fdff90f97e1773ee7d296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72bc7d3e56a0dfdc381ebb0f213749b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4268f674de9856b705b8c1708637d298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cfb28e7fc07a5c9ae2e43dbe20238899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7850451a9d1eda65fad4c017f02ffd4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98340f666bb22045cbce141fe83c83a2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87b7e2c6b444b936da463a92f420448102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eecf61b07b4142218100395ab5b8ace103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400439990a3589d3a2c2596d0eb534fe104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1691be646eb9e220241363232043001105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed170f559b1cd705e85ba4057d817e0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208d1b0f54de4309f90d2734c11a0c6b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cba6467fe0a68e8e1fdca4ed112bd8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a73395649cfde5fdbce807915130c12109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3ef2869c4a869ad3ec2d4fd6417fdf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cacb3f43f546f116f7a9a1e4c892e9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789b64ed7a77cdc5a2e8591c7cd8d2b5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3972de73fd522e355484007fecbe280c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c414cae90fb3f64d1ed39897f92fe616114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cbe3a56b2145f5cf1b6532b613cc62115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4240b7d8f567a564d75baac4b1226e18116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0595f4abb66798e43189115c68c07bb9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a72ae181ffaf074e8037753dfd0b06118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf1da6338aacceaa1ab7c18dcf7dc3c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3632a2e1ee1e5ca78d08b13d9cb7e5f9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9daf5b78dbf95f00fd1aac4d7cea8c6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ae7693acf57e988ce36ca80adeb6df122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac0e91372ab289af4399a8e303fd00f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd9c24c2f9fffd84f7978eb0472bac4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a0350159001d33c0c96e24d63deb21125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71835f397336d4eee9d662e92ea5d3e9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9cc544a5db8137ebf7943ab04d8acb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077519fb38352830ed77c71b0b3c404c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f37d2fd5811763c26028f431cc62490129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eab69286b8c1f26716893f4f8237c8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767591c494b3940fe9750f37583f843d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a72c458efb4249afc17241a54b4953f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67b60067af1d1a0d3e442fd49aa1cc0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21994fe11a1a3fe216b1dfe7663af7d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904a40dabf2132b01c936ab19b446840135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b55dbb58005d392b2ab1177372e1f1f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188c989f1413c9bf0057cb7dcc91cfa9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2f72cacf016f0f441ad8f5b1a8ba5f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bd7a50e05ffeff7291ab3c8aa74f73139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7ef90112dac78f2b83cc8a32447c2e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02272037bea432a8aa6d2805950ef39141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60337d6407a040b7b3afaa962c2ba073142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e763275924f558e858cb6e74bac5ba143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaf6dc67df72536924c09d3fd7787db144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09999add13ea379cee6d56ad43f46358145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540ba8d4dd622f6d7aa0b822d252c0b5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3086ce4530f1a3a6e62b014cdd1fec45147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372b894ea021da7b98ca9510247bc9dd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa79fdc6aed99d808047fab97d41d516149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff9bc8172087fec46053a18a6d4339b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92883fab241758b5150ef0323dd54e8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e740fb2009d49afb9449ba509a00e143152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d2f1c2f42d2ccf26f646855a5fe06b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f032e7d8d4c4cf5ba9be8ac494718dc6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f965e5e64fe2b050afb999b6b3349c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f590b6f7613e65161ee5e3a3bd21bd6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71ba868f1f439daaf489fb19f61c36c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3f9070e5371b02b68ee0cd486734a6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8b10d8ef807dd68dbccbc73f512d33159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d27c4e3086de0cd28e1da1d4c155e5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5821ea8b8a28e5700eb9edb2194a70161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0db387b850e65548da4c5efd173671162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ddb24e49d61a2db00828e58db0e508163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43368bd1b273242993537e1c2fbc8d7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5de1414458c8d5f4da9e639401b8383165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f7295a3adfeb7645117d9962c5e383166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de08335506597f3939f953b39c3d6e3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a561e5bdb8ae79c9197d808a8bf6d18168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad1a6dc06173696d28e61479806c017169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f24bf8720bb35992f6071bc6b460850170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bcb78b105909e649a703be86a490a4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd94f4c6d3990d3dfdd3cf1aec4cde1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec4a338a8105821b3f9f06374bf1aa7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5017168142d51b1a1be2b340b429b5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962ef70d53a03dcfcf252193e91a3621175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d942f7f2c231c5db915d08957e0f01176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a452372888a6b0629e03dec94432e8a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35c41505539c78dd7835b6fe5d83bad178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce8bf35fad56204bf021de19a60dfa5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eaa3b92f79604d3746eb7818177602180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3424cb83d9953a99c45eb34fc2ff96b4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c0ac2a67ac57ea1fc195474bd03f17182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080ca064566f867080fb018e66ae5b7f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1ae0f89a3ca2043efebbfd1a06ba65184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57418e5e7980e198c7a21da37d1b5a1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a316421e6c8a2ea2df1bc54df88f961186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85abb5ec885f9352bf9acacc9328fd3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea77d0149d8ce3ca1a1145d4161d1ae188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74f4712584fd1d235e362eb9ce342fe189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a165ee83ad7dfa61b4993425d8d46a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bbe50b86fdb3ecf0ad446e7f35aaef191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8070d75330942939f970bf062af412192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd29ff8ab0278d9160eba7d0ed62318193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac65debddf68d564eee8b68bd48d9f8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3c794220086d3928cc64d9c9166e54195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63a7acdb600535c25ef27a856a3668f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd492ba759b0bd4b6d238d9317aa6548197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b19c15202052f50c22bcacd4ee4facf198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af48a167e96e159a92d51f10edbe5ac199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45222f761abd39a82d53787a05561cc3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a2ffd4d34ef5c86f899c10399dded0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c60ca5a66d46cb715826159956c46b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776f65dd2bf63930cb87015f14c5a4ae203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813493653644a8609374f1a7e6020718204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ec3f78c791445d6ca4e3a9a7a0f58c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de74231dd74567dc656ad1cad9356c5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdb5e6b1ea083b019a838a57d39f7b5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298b58641d51e4953d720c07c64ca802208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c424e96274bce749347b94bdfaf81f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fdd4dd60dd7021f31e2604fc38c7e6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de21994a9b1a58482ecc721e8e84b851211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5b3ed6753c56f09b9d08aafd103183212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c2eed5aa79a34a7ee7c82546d3973b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bfd0673383708df45983a6a7d2d05a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0014287ab6c19bb11e483a20d4370620215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd88cd097913fa86748cd97480dd313d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a169bf511fd62e9d45a1a4621d1f82f7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854e46332868dd9c329e75328875c797218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af510a25d094ba65ce2325d01b7a18b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6930160b0d37d31f2db3a307b7ca4244220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d33c3c001aa6559bbf61a4e8b55ef21221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877137d542a02bb72f7639d73c3ab402222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca1df868dab71b40e8f699904edb89b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5856cd6df01da7ffea683951cd94854224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d118975ca1a0c0f24e7853924d4582ba225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f76e3a115f1420f9bf3d2563bc4aa70226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018bc947c6b544211d1f4a7601c6c7cd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cd2441d67c66715990795b9661221e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2016c9280b73099bd18575975124d6d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df36d53a0021733349fb3201b4ff963230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09256fe42d7d7be0ceedb368940ca33231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81f044171e8d43bf6ac7f68634114e7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdccce0113492339b32105b7a6c74317233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04a5f511c155217d2fb9ecd73e9e0b9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422f36e789f5b1d5f719286cc85b153b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fca0b2656efcceb78bc6366d21f07e8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da70a99aa80aa2411de45fdbb2c8070237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb849be401f424149cd56f32f068c05238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf3cfd3c0d1dd04c74133c69a146aa9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2fa3f7486c729bbe5e26646fda00cd240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dee35b63efe3f094a887985f7cde309241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e24cd5a6fbd860c7c6a48bad3cad46c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4548314208083ca5c8883a9ccd33c1a5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aa819c1a51b094f088444bbe0a185a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727112954fc79150dfe3433d49a80a63245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44255ad2885a4bae499b0d9302f7f9d0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61ff30091de5088347a474f5e50cc09247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2375caf136dde6c5ee210730e1341d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89acd3959efa238f0ec6419f9dd9516249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9801dec06c677a05990d909162519e1a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1119e73370c4a37d7586d7799f77fb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98902e13c0d51b7a01fc08cd519f14d0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9f09bbdcd1edab79e3a451b531cb9e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9ab378c5c676be72791cdd85bd1b97254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c104a780e1a4287ecb8c894d5f5e8a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369179680d95b1f8cbf7fde9a65ba209256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff9a5b6c354122a8382ab4a26546323257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16032a30a3ced78b27a08a0751abb8a7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd2eca1e4d81d09e47d49dbecf732a9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003bb33e4bab803a686276e8733fe8ac260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca6e141b6f457e3c2a8a546b5785092261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b109e1e1efac9ea18ca351494d797e6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d54ce2babfd1acfa34f3f4514a4b3c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526c2dbfa910372bbf920e45385dc06e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc4032c9648abc44c9cd9fad413e354265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e55a93b736a874c2c01c8f30d12c50266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c88999c8ed3833c1b599fb2301f9286267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58c6a3958542b70c1f6829b0ddc4ade268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29e97342a92a93efe92cf61b796b2a3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fe1b5a91186ddb424351b267bb0396270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b85cde6cffea759ee9eb690abc15e85271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ede234a15722ef36425a406cd1f999272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe66c4c39d58c4c75b38b81cbf8502a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e16e0d30f1fb4547a0233087d1d25ae274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8ff79b7817c338207310d021bcfe36275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c488106e102f0a2c4b30e336e651797e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70811a5f8e6c4d5bfe4b5de3accae1e3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0d82caf3fbd5e7a9fb748a5a58de4b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d582be71cefdb629ed36c7c19a10466279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c1c0301e74048a05489ec3160e63ae280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1898b095fce1a349f5d2e9d4215a9fe5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84560a741ff5d785e74dc045be349a3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69447178860203f177c07b2480536799283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947cf4b3362a8d7c093f7e34575621aa284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e575cf15890ee9429062f2682b69f8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cd4013713885cb6eca2abc38014e44286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8b0da830d89a9a6ec222eed4cb08de287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d45d47dd11b24e18d13f20b8962fe4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85ac759db6b97b16d7ea8a1d7224a62289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeecec411f45e5e8865c34af80fac84290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407e719bd2bb1351c3e9241ed7e49ab0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0277e75b55333558cc7605bf407d2e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19deb88c5954bd7b6dcbf8eac3d10ea9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54877518f3b33539f17f56dbc34f601294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7c91f6c2508ff6e614ed3bdfe153a6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590273867a0725691f77de2493f3cd84296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956375b651ce643ce2ab140e3a24b757297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a73b1f0cdfa5e1048e6e42431e2948298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b899df664c2f394b4d987b89f5a423299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3673ec52b31e2dbbaf7148f3c120fc1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece883bb96550b46eb905f86d6d0bd35301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6346b05d815535965b092fb29037fef2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7250dc4eb51025fffeb6520fe74eb0c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5867a1e2024bdba046ad7587500725d4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89643b4f76fb6fb58e3fa102e0935c33305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de523a41068b3b1ac097bd7d02c407a5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933496148f7bfaa224c0f1882d7ac2df307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115b3d5a31b446ee8ed673f42d6f578b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc32b44ed2f5eede4f2f66804fe7be7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470f988ffb831377a7f877ed0ff22fdd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dc9667719edb65e2dfb3e44ad51ba4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dea86df4cabd617777f91963d03f0ae312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed16e49929c8ed715861890515fd703313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa92f92b8cff3b60ac26aecbfb4ee139314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a624ef2cf4a70ad4d9d339551b6511d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b596b6ac4e45b1a83ac9408b42e55c9b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3600d3605cd15c3d22cc1f3071ca4bef317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8494e3fb7f125ae596afdaf6025bca7e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ee5cc7e39993769329266d3ecda04d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cad9cf45bfad2facaef78987fcf9b9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525a613ff1619e97d99c619375e544b7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c56729ff0ce0953a0aadee2db23f1a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9980ade6b7ddfcf81dca69cdfc0dea9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2781b851763c03b57a42c9f1ea33d5e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4760ae9a1ca2b57b9d3010fdf0aeba325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48b4d8edff7b026f1f5bfa392c8f96c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1878011785821a5605834951d8435f7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaed5d560f92ccc705f002d3cc1acd1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df3917dd150576aa02734e3a103c231329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e36c5f21e907b7f027e40d827e9bd51330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8067c02c474c0dc61af0567c5531bf8f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb4043d8694962967866cab6068dc7a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3eaba6dbb99dc18dd6d4469fe585af333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1017ed4c5214e8c08f790bb039d4ea334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4371d836bcc66053a3631450c3e6f507335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f400e3b100855d92064d824b7de0db336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65aca19ebec8c7f31a24bc87ee72bdb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0ebf10e0aacc316d8f2becdb2a93a5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a759570442c6e57ab9cc4673d42961339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060362e22f637e3ce5443d73f55284fa340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d31d0c2cf40da4d807347ad64a281a4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b1b42ef5cd542133b7c2e05093e7f3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b392ca00a2bee031a8b09ea3fa743e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cac823572c934b9625779a7d6152d9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc63d0debaa49e00d147fff612e47c27345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b61cf40e4123f8fb02f48758414ad5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9387d3330d1cc3fd51f4e956c6c0796d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b2e747ae64c63f5403870e83969dde348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782423fccbf43fb61267ddcac33b0e28349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7005f6b887d7cefe30b04743b74e29d1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23df0d3c3de62a62206d76291e380ac5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a86e5824a87065fd62deadb65ae99b0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5e542d09fada1919237ed3d6b9216a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e6c39a35cbd2e583594de73b398eab354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2a75e1e07aec0924f3880ee286f2f5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6dcefe5d06a92f5f92ed66f71e36e1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbd58648a2f6e4b09893ee3f9ec0a77357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724ce7889361c18a751e5e701c06c84f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7119d635e3012c9a31852fe8693d91359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d31b411abbbda227321a938860b640360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9dbdec5159cb6799cc941e3304dfb4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c5887045b3a7c7d248975ec399186a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b6de9db1c1a06672eecac9c44a7dd7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18083dc3311fe0b79e40a62c825cfba364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf5aa2e50ed111cdd579be1c67d4bef365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16487ec4d4541c23a89fe16706a3c4bf366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eb061a6ecd27b2ca2fc5d541df4f55367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81de9f02944a5b9058f3e6655d3376ce368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7b88283c47172fd61a0749c2f4175e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bcb0bce0d3f15a0bf2cd3072265008370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00418823b23c035d244a5d4c5ed3716c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf48ebcce9e907b30805a28f372541c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622824be9362140d2c2bd0e04efd0b73373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2c3c4d95ec8a2e57aeb19c2076fffa374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092b7375f80fa2cd545a1861d21ae2f7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31301e9962163379bc7832d6f9e45f09376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf04d8763d909bad2ad53fa21b4086c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bab8957c8ef244bc175bccd982c9e1d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b972be261847440be306e8ad00a89d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3775c39dd88b98e667629dccd988a848380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cca74500f2dbe29d1d9cca14eb281f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4c124f1cc059654f91efe3867bd98f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed8c2ab1eafa71f5630b60dcb94f69c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39013bca8f5d44d211ef67446640f9d2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baa8a9d06924a96b4cf4f92ff920805385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c4d0a8a0ea82579ff76ea627fdb144386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f22e382cde75faf88ff0d65a8c1db7b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88106f94633b9a62345d33f151a2ed5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dc86094747cce1bd7c59ad6b0614c4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0cb8a728a3363af6d837f5595af6aa390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac9f9bf0befa0de4a2496b050d1c31a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126362d71cbb1227a5f0cd140275de01392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6d95e74e94dd94c39f06ed72fc82be393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ca73e2cf5f8c7b8e412c9d6ce7cf72394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333072469d5c58b49816893944eef6b6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14441aa38f0695e3c3c480d1556d72e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17feeb2f48fbf9ddd4c8125685bcf7f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4062a99fab886230ede7a95be3ee8a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30b27f3c007a609155b03067a37a331399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a256593efd4ba70458e5692a8daf0e2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3ba1fe457dbd5ee9b514c7405a0819401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125ff013087e56a21f05b48125663388402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cd31c984677be7ac6055ac4ebee7e7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104741c117bf349403d61c9fe98628d9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935235ef5f58bb861210060a5d4280d1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e9c11042e6c366ba880571399df394406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70be3a9af8cac08cbf187a78e88f702f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c69fea0c1bf53a7475839b4e7143f8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb1f85f19601ad3d98d88f30fe584c8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95450569e0bb4e0cbcb2a8af57b32547410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579c4dd491813f3af965afb920aa73dc411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2979e622e4c89fe00da5edd10978d0ab412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b6d87beaa466420c1eb3cc4d7f020a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a409dcd9c720903fc11923e486e0b9c3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc558422c957e75f18f4b747bcadbe7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77471c364a0bb0248a9692525075f093416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a1bb14acaee3af92e908bafa103d1c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6261348ed5bf781a14495ade1b52da418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b793749436196f36d16204e59f98fb82419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e43df723a189434904a08bb41d70e4c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e19812cecfba563ac1485561950acae421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65180d49717b76de40739026707b38a0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377febe3f4cc3b4b754d3801d8e7744f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb15c22eb493ca5d53a3416b0414f163424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b73af0ba14f856c084abf974f1366e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00543639831d27422a9ffffc59e158a8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b9578350c3e275eea5cf6d76c35b70427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4632b93403dd894d075e00f1e85616428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d731e767ad6f6860f39efbb58cd2fe1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7891a0f4c84d7be0176c93376a4502e5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249fee6db9f5dda97f75ea22280d86d1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6944162da277f87de19f8d2b1daf072432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a30dcd273986fc2f47154216b3cfef3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5861bc41f10472f9b934d9d94e35a22e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3897499911f27bbba78dd5264859fca9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3897bd1dd79c13986bab7d269e9e2ff436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1a8cb7f0815c8b3143260cfcf05371437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cff03ae1162c8fa616e1e3f515211ce438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e2300cbee8a3a15980be0761030076439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582be12c7e0b42aa63425a7e8802faef440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4c902e24b7310fea8f2adf03436f95441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081f18244186c0a0f157dac9065ccf7c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78427a215e2c563ae48a1e333255e4c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a768cfe2bb66ed1f80e18872c6c77c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdd1d27aa351f524be111dda5a41704445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6c7e77f03f6ddc67de97e9c706be5e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfd02bfad0686f990f632f79cd83cb5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6246661e2874ded236132e40c4b3807448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648f5e3e7a8628205b5595b1a045c41e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591be9caf36ab7b2393aa651446324eb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcb660bc7d29b7cf9f60897eb0d057e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ef6f600f328ec464a43cfe76843092452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9a9dbf3b87d7b7d8b05c6d4ad4e822453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d5b2723e936b4a55b0aed30ca13756454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1250dbe876aca03d5fc7fcee0ac88482455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaf1ce1676815f543f48fc8cc7a0fb9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80f1960f41d28af3311ed754a043515457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47372d7822a69f15a41bc3b3f422faef458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff34d271f75d2e9a1299f94d81b21ec3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc39545e10942e2adfe16241df5eabc460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f273a838da81cee52c83e3c5ff24b2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dbd84b4f216434f5127c20eb10efab462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a29809a24e566ea71198e255606ce2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c833c0c5ec90bb87bf7bd7bf294a1a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c3b99c737a14d62e0e6b3cfbdece8e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8997c09c2544b588a119e503e7f14ccb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c923ec88133eeb2b5bbea215aab93ddb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e32cb1eb29cc0ca012083fe5087c22468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b38f67bad4f99987234dbf4a1ee796c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226cbb38f9b8e617f7dd0d7a0b630e6f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571206171c7e0c28f11521403d6222f7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27728da1807ed0f85efdf523d1aa46dc472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626b60d58ce3f1bd60dd62e64a5513a4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b341d80adf3071bd849dd7420f21ff474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1361114809f52a17bfbd97b8feeb6a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fdb091155e32f56794192c9800b361476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15f72164fd8ce13fffa3d38676ff5a8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a2602b5a2be70079779e35bb17900e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d7bf4fe6facf53d5c3ca6bae25635b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7a0a3ab6fe426e5138e8b4dcb0be40480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89a7eb7a81b6cb39084dc54167d1259481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f410160bb8470bb37dbf13bbf79c67c6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a56b3833849f41356173ca985f3b355483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91daa20bb3ce154635a66c19f4b6f7de484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665e2b60cf5e52dd24cb02ccaa78a3c7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578cf1594c8c40849e53aa660e462734486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720e03f070017cdc711f83f607dfa220487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54902a29a3acbe496ba07e7fb9a48a52488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2fb11353cb5ee1639885ff4f3688c6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fa6801e2576c26cd137c2d83ba087d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695f1ee3d19394d3081e59e1be481e12491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e322304e4d629581a7fa7b09285a72492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efb4f211166777c2c9af37e64b0d981493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b74fdca7ea467231589749ba8344b3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa043ef90c2c56d9dfafaebf1f4393c9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756f3f03430b2063f418c51f10aa403b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b1750219d12873aeb21f7c149477d3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec47a5f01506f35d05f68a598427ff3c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e207535d8d83b32e0b79f358fa0a6c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3765ce38abed8b4da9ef46c4f347678500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6092b004420e684ac8cd8bd5b9d6873e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037ce1c53fb8ba8232e99d2c62efb4a5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb62c67d1db60be4c0d9ea59f106ff8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520e9e023a233b83ff0a688ff49ee5dd504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c0add14e3f329f6318d31921e4f975505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e8ffd1077242157c0a7728f825d831506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed8790bd1a31dcb627b6626b61fd725507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aff73a3d06840837b665602d49646b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c58903b4fc403459623187a6fd9d8f3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5543e6e6a875f56db867ca576b21aa510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818be1a5450801b2bdd96e6120e8e78f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f42063db0b1b085eecf4f58f97a7819512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0c6931e304d2be8bae3629c10d449d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2920179b13ac7db0a57dc09cd4dc322514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee644ed7bfd1d1cf5d7010abeb965bb2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4091846d027bca7eb6f7f18d27d4593516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8daf7e31d05cc8ad5f61dc71bbab6c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935d00324b45c23eba0d81b53a9e3822518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ca6256a6b960ec5c07ffa4c0a14009519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c84a6692f4490890ec543295ae4fbe520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c1f67afa6d4350fa55843168b0fb64521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4b2df9d1bd988c8637e6104852cab5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acb711aa78a6fc331948121e991f7f6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14808a38322d4ec95c1f3d6e1ac6d6d1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74ae346263d589d57d5ad844c2e2722525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5830211f6cc2a3fb52760d3c9fbd4c13526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7718bd86abf3774cd355a3cb35c7c32b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff35417527a0a6f73054bdd9cc7a2ef4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6235b71bc68dbaaec185844308bcce529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a18ae08589421a6c50effa564c55d9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6bd1c6272c4755f4f7dc7dd24c0a81531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb2eee632c99810623ba933248d0110532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf0d1724cefcdf17ef6226425e6c2bc533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69335a47375a3d3410b862e7b5affd82534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12498bee1be3b780ce1c42ddd0834afd535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afac77b26277e054837170e1001c219a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abb58ba5aae5ca847b375da44b1da51537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e962c273859c32793e9b96931acc93538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3e63808698aa599aad527066d680bd539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d342a511c933eec3508cadcf59d5e5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f484978e819728adc284aa23ea789b13541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156aebc57310bf2effa85f5a8bfeb337542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f7b13a9a2067bda2cfed992e4b59f2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb8814562f740f54c0333c3caaf0c5f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14cb070a14a02e552448e23b6c5d0da545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210ca347c68b3c8c948b0f99c8abc770546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ad6838388d35fc91f55d19df2e0338547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712dc7bff5f5ad71e6245eee63c1a616548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0c94f011cee3eaf2ad6c837cdfa6b6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3610599bebbecec480764a5bfe860961550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbad298032db21a5f594cf7bfdc9671551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6d47deb0bce9f7e50cd81742eda6cc552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cca23ae1b75945ae209db9d25068a93553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fec8dcf3fb4e3a809697d24f2239db554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ca9c2bb2b576f70eaef97e30625338555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b9ba13eca2cc12b5fd29eddcc10adf556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3715079c7236819dfe48c388c842106d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43929cd2e2407e84c697e5e3bc248a3e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d275e07a4800a218f5250e2b364e85559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6df17a0d3125450b72c725b566266c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323063b63598c68fe9359e8a8bb8d1f6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5505437b32880586c8aaf9fdc1249fb5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a32c77a438b636a048e7c9ce956049563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e284d8ae7877c442d00fa3d1483bc72e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdb054f96a61000aabde39be382b524565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ab18148ac6b950476db4a0809cfc26566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116ba0ab0578fb3910494cdaff9383fd567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fb7a4e37d9349a5b0a39a13a8ac980568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3976a0be5abcc09d2ce3b39269354aca569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de77f641ea9dba6b32ceecda5b49bc79570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9738d5e6d78da2eca3e2de6128030919571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3c262355bef0eacb5ac479fd9ce43a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4db7de0e6e7fc1e4647c6c2d70080a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb51b017fe6827f8ea075d080aa7f96574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2b9538bc54bfc1616886fca9f77990575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a399ee3e6ddc1cf405c75cbcdc4c6c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8c417d9060511447407d9d5da8be69577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9da0574ba2f6e5b14c2b1d3b2d8723578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272a8e5d5c0af20be2d7135b37b03dce579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7741d53ae34e6c3d0d4398103442156e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3068cf0b568af576f5dcb47756a7ffd581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757b571f82bd4e3e522fa6217aeeab30582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18022233985c89e7c42e66d2b007c88583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b286fa182bc45c75be13f23df21e90584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f122326457f13a87ac14afa485a13b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6557fe87d2f35fee311edcccb57cfd586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b87d2e11059cb9103c517a72883883c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e7527dbb5bb5fa83b94b68bda36790588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9555d939b7d0767c69c2f9a3d41800b1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331c0b849f31e54fab49d3449e72c098590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85db51280a32746385c40f04be1b6b8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ee1b99abab8f01a036ff36fa0fcc27592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3531be12bb458bfb28946790650c62e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4805868cc7122bf56171eeaf974a4733594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2ab96b43112b731c45a9cde50efe8e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e21a679f778ad2cfebe5add7cb2b53c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d2627481fec5fd35e5feb88aa5f83c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e34ee4eb5ecc2ecfd8af7f1f781ffb4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25987d46e21cb65838463854e87eef06599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5dfd5cad7ca16fd233b0ee10c07da8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87aa26d216b4545195c04fd175eb844601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de0ab720ebe4f3c4a41fcbe92a4417c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc0b90520269cf5ac8a28fe425883f1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204a240b7ee70edae01e36d1450e4011604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c732aec573d9a77113e69d4934a95570605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c7007c304fa156375ff20ee1838781606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27504e1d8eedb6039bf9967b24be4e90607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4e55db251e6a7583fd37c903cfce8c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8039ca33f1fd1375fcf6608c5c76305e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d39d0209343808af4b1a19defebac4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfd69de7d6943d83bda1e589d203888611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696205e50a328f284472c53741d194d5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a184db747b426c8f26b8d0ba6d001ad6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c280f59ead5ecafb3c9d9887798c6b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d492d69b2da86f8f43625e953839e47615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45b82026d5dc75b9629bec6a939b141616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7635b379c32b9940a6b8b7773cdfd642617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af4357ab753cfbd96e6401cec21f4dd618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ad262cc3237a37af442d69040df65e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec3bcdaac430e01c0359bd8ecc17a3e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6efc2ec73c9b7b27519943fb402a29621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c7dad7ce4a1b1d462aacc24672a314622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763f0de3e20461440281d39953092921623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2545145c4285c0bec26e046988c50b2d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc3f548fc6c304725f10bdf82c99c49625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0404d7d5e39b8cbe6b87bc7c06b1b1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c64b152c99f3de07d7b1b4fc979c49e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81929bbfeb2eb0832ac6c7b9ecd8597628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6bda51618f822583d149270e88167c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01524ef786d2b60fab0dcf1a5c3c76f1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6b2d6aff48b20c925d5999a2b1faca631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352172f57799d74c3723293c90ea3d3c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6be4d3226e6a163906b33043c08b7fa633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d46205cae76f34597dd04ea9d0f6e02634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e45716abfbb44a65e1cfa0fab19e05e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79e5e88531378e8cdbd215601694cc5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1695c530b1b0a1b2285e683d87265f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d967f0bdbb29b814a8b71049ba9c64638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d473260f5a6eaa67efa714167282e9b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef7b3872081ce0a61927fb8792d3bea640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe6ea6c33dc8792d37c80a5bbb053a6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ffe14757d53ac2f4b817d5becd25ed642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87ee722784f476f806213982c831c7d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e846cf13b2a1f82af0c0a28f308f671644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aef3d547b31b6621e66b59f0b845a1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0970ffae702a7c11377d9ee3f9a96b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4afe36302eee02e48cb16503fcd60c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6b3239e86d2249884441ffec1c3429648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c924569c6e47b13e3bd2f3bfc9e0e602649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce1c2f2514758b3dcc99b4863b51128650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0f09bb0b2119ecd2ee0ae5a3a8e562651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a4c2d4aa190fb5d1bbeebfa059ef3e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ed4fa5f0385cb7edef46e9c4b0cc63653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73ad949876290a4c264f738e604abde654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9391a4859639c8d4582afd221825a6a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb81d06b701eb0531615062277ac38c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f54bd1fd0fd94c493a73e228e58ff4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020668c507cc7e8820fe9a89cac27ede658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4de83bda855edc31181e2782830a86659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb44fd0025d1b5ebad78f63dc522fb1c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c701bbf48ac39b97206e333905e0bd41661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6088848c4880734c23228afef3bf78662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b31e0b1e8b9346e06cbfeb9f3634fb663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c904f3c4ef5dce6839db7b456dcbc03c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebd962e366f9da0cb2c732b663138d1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99acc71a6b6e6fd4078afee5b2a3b461666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de76f8a5240574dc80c3e3415e8c044667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b205598019d97891d6195b08d43513d8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b7e437567c12bb9b8ccab58ebc56b3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d2fdeea8943fec3ee98d3b7b262214670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665046c81245114eb668fa5dd8d23607671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3a99c44fae436ae62db1add895ddd4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef306ec4298aa958e485d4b63c6b6582673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60f5894f6a1e9be23b41408ee49ab8e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b12ce6d5a77b721052242cf4b94771675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f882c2ef6e420be69717ed96782c4e3b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd1d3bc3b7f3cc6c8212b78093c5a40677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbe6cb407f041deb310e6638e03f722678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b021265855ac1bd1a194373ad5d2d47679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505faac10d73d2cb7f3d5e4196d949e1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f04634cc397cdf4a744679af6f2fbc681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4f9975b2561d29b5b51fc3b20527a8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75499e718c0381bba14bcf370769e9b9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67631724ef1a4ef016db64fe8fa87f11684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8327992cbb1d4beca59597b997fdde3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28560dfeab974f3e8d9aabd4f438841a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11afc437e4fd4258dc355d0f05f3b812687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1e189782030d8c8563835cd5df3413688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923846cb716e468c90150a44647a19a4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffcdca1a5f741b9a8b0a69c7b12b8c4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cb4ec3b52ddb45e9c8fda735767348691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c3f7e745672676fb77af76b4973542692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e1523b42b4e97019d5dab7a3ac2797693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c02c5bdd12d030fe87487cb3e36ae07694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645872ba2ac7978e3ea5f7b7644fcb23695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753120c7a66e5fcf9a46989265d4d82d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920062a337b1e4b2898353a2074c2c7b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8609a22fcb0bf6d4dbe2d37a0e4fc54698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bee8fff07b95a573803acd8beab6508699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b862ac491c02b28762aeb4219e1b019b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256f9e33f156bc1ebd0a0e8c46e376a2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eafaf3944b31f7745a4463899f6869702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7cc7a1fb948a566b28f378aa0430c7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293b5feadd55c929e37ffc91f746e8a8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea9e1e54a976f99d9b0dd2aaa75a813705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3d89dade4f50081196439d7be29cef706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2074583d3584f407ccdc706fb5f871e3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4486700d7d72769d4474201f823bde04708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aef29d4b25e41f4b6444dd479cab48709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0cfab0446d67bf1fa58ade40802f0d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c46715ad39d8a01f10c8639d16a13a6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1063fdb3d82c09e0fd3832dc28f8fa23712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c505746fefb46f4615ce0cbe6c0613b1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbff0022f7396421e6a54c696b1d6815714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9c8e286f431dfc509c50239a083fce715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a835e39d599ee2ec71f943c7df5be80c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5332c5a3064e75758e6ff1e8281fe273717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2699bf4f40d377771efcb6e122a7ec77718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8549aa08f02e2cb1368c2b2ba5cf44719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6443292ca161923268bbc2646a7c5fac720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d470c5f9154148b694ba65c872a0c8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369d29d1ca46ad089c50f0c4797aa917722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2df95d48d73490eec56b93b57038c4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056bf922c6da1b9c31b138b8d0428938724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7984428737b873587b11088970eda9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfc2f85539d44f4b127236f5ae60260726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46519765becdacd087ffdc6d22b684e9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0e3a21516021f1ea4ac9b5ad627aa1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56eb3539a3089c0c945dd626144b155729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35ae72bb20945fc4e91764d3d5f0975730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d7205b645c4e416f8ba71856e166e1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcbdbee97dbeec566286ee35a36b319732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a55d83efdc4bad974e2ac28390b9f5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dc3eee145705370eeac88d204a7d2d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604ee96b8d14345a7397a192dfd8d68e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82c0ccabc249a752b439355f61535bd736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3f27acb37596dca25fdac8822ebede737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a44f00e7410080786c067ce9df6df7c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310c05efcd2018a73c712bc356c2d555739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb867a638bd04b109ad4a24f58566454740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4e24c42d3a51f5b3c4ca50a7ed5dee741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176b084cd9f2be254d9f3e8e678ff818742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf48d1a7168e2d384cd248623066ada743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156a6586e590ef81764307e2ef624d06744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4077d25bbf98f94869c31220f23e026b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16132b602da14928411b625a0f48568a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7dde873390bf4d4656cdb4d8654bb8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c268f1835656ff5707a49c7b5a46c9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432d2d5680b83771d9f67d4d38c6412c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81cf85667a25abd4735be10830e8b9a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a4df3122624e5fbcae99e45a0daaa9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17099dd228bec69ae128d3279c39cc0b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b769eac2d49d4e67044bbe736cea0673753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd67a7160793651432ad8723da6db05754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3438e72f52c64247f9a834758942dcc7755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0f1bd224f63d5b9910f19f2c8ccbfe756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b560b90e22477099cbf5817b9d3e81d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a185ba5ce7acd739b23d819546c26d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bd18a77d77c1f1d6d1a4ce5694d97e759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffe12a3f7d3f5ce4bf54fdc2f042cae760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce95089c2ad7c61863b7f0e7721f673761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c590f32b60c496a6e840b177d08444762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fac1bf760a190bee0ef8921c2dd5936763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd79321812fb142f81cb51124697d1a764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6445a98e89312673d19a6d9b9d7574765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b34d7ada829e2c53a9a57329324c033766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f03362892d4445dacfd9ca087b804d767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5956,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6196,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12431,711 +12086,711 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>153</xdr:row>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>154</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13306,51 +12961,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24491,2061 +24146,2061 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>372</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>373</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>374</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>375</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>376</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>377</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>378</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26876,2330 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...2278 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -29466,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J424"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30192,9931 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24127</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.81</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>233</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.32</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>246</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>200</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>24570</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>7.57</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13246</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>3.47</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13248</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>9.050000000000001</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13258</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>467</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13297</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>19.74</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13314</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>474</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.58</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
+      <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13325</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.66</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13571</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.51</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13582</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.79</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13598</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.41</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13602</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>18.77</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13622</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>4.33</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13643</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13644</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>2.25</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13661</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13670</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.32</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13672</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.22</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13675</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>6.25</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13682</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.86</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13686</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>10.09</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13689</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.61</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13692</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.58</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13708</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.75</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13715</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>4.43</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13718</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13721</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.42</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13739</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>11.26</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13740</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>17.83</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13755</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>5.6</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13756</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.22</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13767</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.14</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13768</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.94</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13779</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>2.45</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13786</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.17</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13793</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>246</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>4.04</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13796</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>10.33</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13810</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>3.46</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13813</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.49</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13816</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>8.34</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13818</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>2.07</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13820</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.01</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13825</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>6.33</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13827</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.390000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13833</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.54</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13838</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>17.24</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13845</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>5.03</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13848</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>9.460000000000001</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13853</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.32</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13865</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.37</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13866</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>4.45</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13878</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>4.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13877</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>614</v>
+        <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.19</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13885</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>8.18</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13895</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>2.7</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13896</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.26</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13902</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.56</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13906</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>7.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13908</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>13.18</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13909</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>4.02</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13910</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>9.050000000000001</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13903</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>12.61</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13923</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.99</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13927</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>11.12</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13930</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.28</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13933</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.55</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13934</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.789999999999999</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13936</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.32</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13937</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.16</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13941</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>12.41</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13942</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>1.93</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13950</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>3.84</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13954</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>10.88</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13962</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>17.44</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13963</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.49</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13972</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>8.41</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13978</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>6.24</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13980</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>11.76</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13985</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.81</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13989</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>4.47</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13990</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.44</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13992</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>7.17</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13993</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>9.34</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13996</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.09</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>13997</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>9.140000000000001</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>13998</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.48</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>13999</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.59</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22003</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.89</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22005</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.65</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22006</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>3.56</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22007</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.11</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22012</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>10.4</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22020</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.32</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22021</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.61</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22031</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>12.82</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22033</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.25</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22034</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.99</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22035</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.22</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22038</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.45</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22043</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.45</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22044</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>3.64</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22045</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>4.57</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22046</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>54</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>4.57</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22048</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.12</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22049</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>2.76</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22050</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>2.78</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22051</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>2.9</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22053</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>474</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>5.81</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22054</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.01</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22055</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>5.6</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22056</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22060</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22061</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>3.51</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22062</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22063</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22064</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>2.6</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22065</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22066</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>6.23</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22067</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>7.06</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22068</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>6.03</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22071</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>20.89</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22072</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>8.890000000000001</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22073</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>13.12</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22070</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.56</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22075</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>14.32</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>835</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22074</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>836</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>837</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>15.45</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>838</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22079</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>839</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>840</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>5.69</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>841</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22082</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>842</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>843</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.75</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>845</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22082</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>846</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>843</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.75</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>845</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22082</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>847</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.75</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>845</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22083</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>848</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>849</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>6.82</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>850</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22083</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>851</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>849</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>6.82</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22083</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>852</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>6.82</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>850</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22084</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>11.86</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22086</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22086</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>857</v>
+        <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>844</v>
+        <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>3.45</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>858</v>
+        <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22086</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>860</v>
+        <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>3.45</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22087</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>861</v>
+        <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>863</v>
+        <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22087</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>862</v>
+        <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.45</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22087</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.45</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22088</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>2.59</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22089</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.45</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22090</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>2</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22091</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.28</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22094</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>9.25</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22098</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.94</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22099</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.37</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22100</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>8.279999999999999</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22095</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>8.960000000000001</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22097</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.71</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22101</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.67</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22110</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>6.7</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22119</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.45</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22121</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>5.21</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22124</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>7.22</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22122</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>3.68</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22123</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
-      <c r="F306" s="0"/>
+      <c r="F306" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G306" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>4.61</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22129</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>14.83</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22130</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>15.08</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22131</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22132</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>200</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>8.35</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22133</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.3</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22134</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>9.039999999999999</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22136</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.35</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22137</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.36</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22138</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>200</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>11.82</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22144</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>3.94</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22145</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>7.06</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22146</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>3.33</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22152</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>25.67</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22153</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I320" s="0">
-        <v>9.51</v>
+        <v>45.75</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22155</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>9.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22156</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>12.12</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22158</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>5.81</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22165</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>5.23</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>22166</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>973</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>5.6</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22167</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22168</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>19.98</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>22169</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.4</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>12896</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>3.75</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>12906</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.75</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>12945</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>2.31</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>12970</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17049</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
-      </c>
-[...1 lines deleted...]
-        <v>997</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.34</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18018</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>17.23</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>25713</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.17</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18167</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>7.84</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>18161</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18221</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>15.2</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>18226</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>3.87</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17100</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>5.89</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17109</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>6.75</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17247</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>11.29</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17533</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>4.05</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17590</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>8.619999999999999</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17605</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>648</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>40.47</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17606</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>648</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>40.47</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17629</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>2.96</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18250</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>19.48</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18251</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.72</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18255</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>15.13</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18270</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>45.75</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>18305</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>14.02</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18395</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>2.78</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>12930</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>23.92</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18245</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>38.56</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17136</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>40.29</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17291</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17335</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17377</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.82</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17378</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>29.17</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17381</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17382</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>24.64</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17490</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>22.56</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17491</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>25.02</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17526</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.6</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17505</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>33.16</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17506</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>39.52</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17565</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>37.59</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17627</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1104</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1105</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>26.68</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1106</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17628</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1107</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1108</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>21.04</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1109</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18326</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1110</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1111</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>58.62</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1112</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12384</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1113</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1114</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>1115</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>26.28</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>12500</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>18.46</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>12553</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>3.73</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>12621</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>23.92</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>12705</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>5.22</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12826</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>3.66</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12831</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.16</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>12832</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>3.92</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>17007</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
-[...1 lines deleted...]
-      <c r="F380" s="0"/>
+        <v>1134</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G380" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>1.98</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17011</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1142</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>4.69</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1143</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17988</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1144</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1145</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>5.36</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1146</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18014</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1147</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1148</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>19.83</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1149</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>18017</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1150</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1151</v>
-[...1 lines deleted...]
-      <c r="F384" s="0"/>
+        <v>1146</v>
+      </c>
+      <c r="F384" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>4.49</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1152</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>18057</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1153</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1154</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>19.98</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1155</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>18061</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1156</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1157</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>4.77</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1158</v>
-[...947 lines deleted...]
-        <v>1268</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>