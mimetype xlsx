--- v0 (2026-08-24)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1269">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,59 +733,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
@@ -871,59 +826,50 @@
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1393,68 +1303,68 @@
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
     <t>000013021</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1537,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1909,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2020,131 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...7 lines deleted...]
-  <si>
     <t>000010200</t>
   </si>
   <si>
     <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2155,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2344,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2416,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2632,77 +2407,59 @@
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011890</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...7 lines deleted...]
-  <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2722,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2929,179 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
     <t>000013020</t>
   </si>
   <si>
     <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
   </si>
   <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3130,59 +2857,50 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
@@ -3193,140 +2911,113 @@
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
     <t>000013060</t>
   </si>
   <si>
     <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...7 lines deleted...]
-  <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
     <t>000010655</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
   </si>
   <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3532,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3649,84 +3331,57 @@
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
   </si>
   <si>
     <t>000013059</t>
   </si>
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
   </si>
   <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-dlya-avtomobilya-baseus-primetrip-series-portable-bike-pump-20000r-min-75w-/</t>
   </si>
   <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
@@ -3874,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265c2cc3d926660b22c7c38a424191b91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afa780c692956765485f78fa1655f6b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a7fc18d1ae96c43b65de656c1a7d993.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81d524d8f6bec8854d80ebdcc0afb154.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ed77eb19aa01111f0f728fb78b61975.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67371ff4c6519c95899dc69b4a1fca56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71589fdca1147543917d01fc65acc237.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a3ecd7f57282cc7f5627811481920e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dcdcdd1ca6b40ab4ce9073e8103be49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e980765ed88598bf12904a1cf55fe9e010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62df5a384c288967d8959ab654e3349111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21df6277890030956fce598c213397f412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb866848814065ecd2a5629798bb95f013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ffa45f1e677072c83f52475a1e733814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27f9f453950274813ec89137807ba9715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f23fdfe9dbb70a8671163731aa1b7b716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d18791b4a0d23c166b9da86b505271617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631bf81377afe233ce686a6466b86d1718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a984a841304b3aa347e8025bc19ccdd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e0b2dc1c9de7eb0bf1b2be06d20f5620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efeb3276e39f2899152aeaa0372ae9a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b118777e08ab6073e596a084b28dc7c122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdc6033e6ba98dd6ff4e9192253ab3423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a5efda9e05702b91903f5a3e14868f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185f3809a0aa2aa55395565122becc3b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dfff21b5c0c7500600e6b1f04b612826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53684237e818621aa04080fa92dd995c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07002d47bc8858cd2ed9c11934dbbdc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e894d06665f2b2ac5c4264fc1f7be08929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86021c7bddb3c606ff5b560dda40a7830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a25546351a4ca9e01d9db74720bc78831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f24c508f8ebe26d8ab50e3052c93b732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff490fb3eae7175413f0d8635c374b833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04b9eb4dc765afff5b77f485843daa734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a3ec4cfb46d7636b220fc2dbb0715735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56690f8bd6979c9ccb108b4a6b7d4e6a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bc63c514924eadfb6ce1ab8402a0a537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24543b9885e4fa63e3797e05ccd901a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e32ec9b5f85fabf2cd5c752460a971639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d56d44d5ef9911cb277c2df0ad8e5140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226e4a67f8ffd09c1e76547feb46415841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c5467917c0abe6381d00fcafbd7db242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcdc2b9918a8799941d6288e5a3c45643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b127f9cbaaa490740a00f6456665ea44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016b398d9d51f7536c091799af7004f645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689fb1aa227d5c7c717ffe49111c2ff046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ef461374968a5c9d94fa6be6af00a047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e91cc7d4824c1c3a866311e90b5b1648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fb652700b3fe825ae34debbe1caee549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff34acf3d5ed1fe3dcfe5e8ab6f6567350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d75da181eb3a96d7f7024ca3f758ac51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5e916d97edb1b05093a56ec6e0038252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9669ae79adec9d1cee232f152664d3bb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d8bfd11ea0f5570190342f48b4d4e854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d7c31d6b9ab1882dbe9d21cb76c1e555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfb40ee4cb4fdadc208e47df993f1fd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bb083615dc9e0fb9eb0fc4a3af02c857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fb003393eecc54c8532287620edc8558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d977c9ad2872aae4a6798e665aacf3a359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ff8e029857ad9ecb36efc3dbcff8cc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5891b0f76cc7d01c7b5fddba73f46261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f423b658a547f9387efb274c89c9ce462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0247946dd8c0c4e4fd4799461bf35863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320769104eb484a7245c4ba67b5b626464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904ab531371e458fbc9b910c6e90b04765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526d6712cc70a6b414703ff8ac0a20bc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74465eb3d47ce7430c3fc2089877d94d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f6b7b88d8ac4b95903d747f6dcaf8268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32b5dae45ce3417ba81ca3cdb26043c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9964215b3753043df0dcdbef84f14a5970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b0aa7390d1358c9887cd723dbad90371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ce14ee454b0295e30391b8bc180ba072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a05a20f849f559f1e05a09cba765b9173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18b53e693404be7f946d19f4a2294bd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b30cfa70dcc5e78c26a312137de0ae075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1942505dce763ea7fea297583bb4e0e676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a92ca9b800e84746751402f5cc7674177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858d1eae5c986b448145cc74fd66806678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ca6a0107bdfef79f74452db890f88979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9601194a06eb7fe564bead0e0023501680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de249944486b8f75ad06bf281881c93181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fe7758b75301546816d506ff722e5382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1200a80febb2720c5b64f57ddbae6bc283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646c31d947600a7a58991e4ff331aebf84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee77d4388b8c29cf2f0b52c0c55d61185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ac4599cc710cd41fa547a9be9ff16686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e67edc99621f0927f411216b2aea92787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf800bdb86866c4857f3ce360e25cb788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a9808ca432fa350e6e9791e6baa07489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aed3f5e1bc9367f4d9f2484a722807890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e3beed8509b04306b4943ad2dc188391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c9b3b234ced6808939ff4801e604bb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70ce43046e9485e209b0d0800f4e22193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ac4e2e694f37bd5ea33a2bb5b33c4b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fa4100222f7323ad6a8ff7dbcc1d8295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8d620924399bb7e60b98de88145fcb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f2a4f6d7b48bb84ba1d88a1454102497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10f0f2a9d38f8b2db1693de2608379a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992d52c9f5eda6a44bb66f1f35f64ca999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfeba4f599ff52f23caded64af8a12a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b584bb4b4783185d386746a1947b627101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77917b43920a9fbda9c3e2f06482ac0b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215565c57142b3233b91cf7d293bfa5a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b0f4ee8d6137483f7bfc517db8c997104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e628067fa2e402f8eca35905d8703f9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7695e501a370a1c71932b2575ca6fe5a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d02d7196b3afd0fbc73051f9c2f9981107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7556375190641c337e695483e67f36108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed73231afbd5207c262262eba2a4b3f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b322ac5e3674ed8dd004c48a8c5b0306110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be6f3ff5a98e2cfb23bc2d66652b974111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e4d6676233d3f469fa933aae305a97112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda8c1741295d715e243ce6b9f172322113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c265aa1201994c9d9abf2e1789324a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d439f4aa88852b6fdde0e95a7d3ca801115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88428bd7e2a3fd3e15ad55531abe702d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d2ea640ea87b2d59d14b88cfff9fa2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5996f1f9c47aa56684917382ea3eccc8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8860105969652a9059cf3a1a6dcf4abf119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43232898271e7188c304a698e7b1028d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffbecf9960b00a5af202d824b69fa34121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b994c4030e96245c8f6f83cae2a0aeb2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503fb04d7647b5943acb8c54f66ea1f7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03439bc82270d1d0c7b4bb40f3cda8d9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6165273f6df1c209c7ec29016bef51125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5d48cf20549ed4250f7d3d7814a03a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f7675b6604da805112f2a8da2b134c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195185e6cd58b85faa265db1805d99cb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0814d836ac1e3b9e8de5206f6025782c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5757679f6a1982e44a33386944a77308130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1320ed067ee394373bde04f2812f1ea6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907fd7b8b3f6f47ecc467061a016ccab132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0650f6e3183af20700a6330256215de8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ef39440e90bff14f7dea4f97cd17bc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d7533ad59d953dd0b0bf1e60956e9f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2afea64b43c01601696f8723c5fc8f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287ec7b0e426642ba6a85b5532bce238137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dac94317d5256a5b2d8e695cdfc33df138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9440dbecdf3737e81164c41fa2b08fc8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6d2d47eaea28e9b65b39b381701866140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d45007b03d342ee221dbd5402ecf71141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d18591e2da8f1e117d7a6fa3601221142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff0a12ea2dcbcf0b442a1435e7ddd75143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb19d9fc774d46a30c585a68ae8b88ea144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23794bdd5b87ddd4abaf2b737ec55dee145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb497ee28b940dfbaf1183b0c06bd83e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a45b032040504b8ec1208d5762e4b7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e05a6a161b79d422761581cdbfcc00c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0c5164a602618b76e75b8b66e386a2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012d0bc995f61e2e3f535378a68108d7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d6a1c4c0a07843bcfcf995ef7b378c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b5a30afa86a20a49ee21a7c2c40939152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f173d5e55fac3bc3f8bf69a4467dabfc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a28e05719a8e0eb6fcf0a162f2c72e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c76d9e8dc79ff35f5b4a55928cc5f8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69a36a87c5886b1fa295d564eb52ce1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37abb84dfaf1c2330dcc8a5f3038c507157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c352758bbcb72a0d1c394842706bc0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912b8aa8178f554263a05580458b32e9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceda52e1431bd841a1794286b29f871160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbe23a9834c50cefc7ad7d56552c917161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fddd8f8e813a4bda7ad4237b1517fc5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8da2e30bce1470d9e014d94c3ebccf0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebde5104d132c423877181556884613c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8e7db397141ab8ddf63d892a323e90165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1627472684508a989c6182bb3042fb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7a3044590b6c2dc9316d99c162efbc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da1a6b61838136c9fb6da2b85313c51168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8e75311d2f04b059d637c02f5e2d33169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2023e1ceedc51750793b96a5e90350b6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f46561c0fe09683696e8c2fc99abd4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a88c9528e72b230de129a00e6f7226f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a6549bc6a3eef8e3481a8541530672173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36619759c307d4a0a697628fd2d80e3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f64815ede247ef162a58f0c48ce7fd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdd4d8b775f56dbe55f1a41a5812467176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888f1c8a5f7dad3b03216784ea725f87177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2060106faacc583413c8c62b43216703178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bdff6e5920ea4dfd65ff16b2411454179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de3006906fb655c53045d445993ea61180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49d86e11882568310d5d99cecd21622181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ff784a9c8bd4f32b15df39befe58e5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d04c7ecc349017801a4d7210283f36183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c01a3a1ee6912efc3dabb00ef4f808184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1feb0c72b3760c7bd3bb12d625c018185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ad806e89ad44ed28d95491e77b2684186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae151fe8b41ace746d4ba7ab292cb37b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be1d10ea9fa5f2898537fa441557c9a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9e1d49ad0c5a58376bc581f3d63973189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae4d6312317fadfba9a1b4c04cd1362190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b190cb1f17cbe47c211f5f616d2db01b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d75681ea09364a956aa9d69f00cfd73192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505a76e0b8371392aa0bfc1a2673257e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34293e4a4e0d38944d3347e9eb9c3e9e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0304d9c319c0889ef7a7457efe5171f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8abfb55d23c2c7dd292a541ec513aed196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f72c523d844d80e46c083306f7bdd3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facb74761a269d22ea65f30b05467a2a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b111c9c4ef202464ca8cc6d1e5fa6a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a302f1ac2b5892fe029b8de94dbaa5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a25b8c54af9b2c8d852e0e074ead0f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8983651bc5e13b892cdce6b350ca6495202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233c008c71bcdeae1e256bfb3fe5a463203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a584930d94c4790686d971e5da0a3b6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66767691d5e92a91cb8b33041bb4ea2f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970a14482c6d6da60d82bc3391a092dc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c37b4ca2343fdae31316110ad81e30207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c30dcabc513912a00f58d6b6e3b5c0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91be5c67000e7afdb02841c79747ea96209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb62524a8b2dd83fe9c85b7bd5aa706210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65703977bcaadd2089d95f8aee50a6d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a5e3ab8fdf00cb928372bf8c0b90b3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef59a6213bc12414e0289381c9cef3ef213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e7ddbafe0b3c7de2d2f07638a0d1d5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c078e17358ed8095cd6c938095b805f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee0baa54625951b56de852207c4a91f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b257be5b067fdaf2ae93106b44b015217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ae36aa250d1084ac82baef896c2a65218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d085c7e41746ef83044090d770d5369219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e24d3fb6ced97f309956e06afd5cbde220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078a9c5127dd3070aa171f594f7be461221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c525bc79722f839f9324ff5fbef3bf52222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a339a4d0e4708ce5200a985b9f4044ab223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fdeab9d673219063b65e0723a47f2f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a884c543b80c177341512b5d0d800232225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876bf44c1e6bd13d7f6a606d4f4dfcdb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692238469dce6b8e0b3996683fe748f0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5947c1e4146c9d1ded962aacb89169fe228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0da1ec25987ff18814a1425cd135f0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65706d3251fa1223dcc8120853417677230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e770402a727921c0489cae0ee0e76d8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c97cc6e68ca6f7804598ecb49f8d48232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f38135cbd0024adb642e34af6f30ce9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c596dbd9a9237e124924b0f3fa7be1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f35265b64a16d839d6ae3e8a58c36b8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12f246de6d2fc15b4c6748d75e52333236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14449cff9d06086b1ac5bbae945aa2b8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e2904dbcb74912b53566cda0093b78238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6504ac58e0dc0ef3aadc33c712633351239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e2ba656b1aa4cf96f7ffb3de93cce3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e42d18c4b0159f736d6c72af579308e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d7eb328a5b70a37a8d30b1f917ce7c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd9c8862b0083467020942be1920088243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b24ed7cf9a99eb21f8146cd86b34a28244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459c26c662ba3012f5c4283003cd5ee8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3755f8b4ee616ffe0545ba07bf60f62246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e982317659bfdd71f9dafe04071c82d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a237c2230a608ee25bdfbb04a32d124248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c773a725fc7eacb91e3066a79802e475249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ae8a0c0ed0c2dc0ce21da2a72e0fd4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139f4e13ed1592cbc84059966ce1dcb2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31635cefd94209d2a0c73a7763954e78252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fbfafba1df43ac372dec799ed4fbbd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a5e287aa06b9a3662476dff6063920254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229a9dd4021c2c59791327386600790b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92125ae5ab8ef7147f7e8de005492a20256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f50ad64253258b4c05242077b37189257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20ad43242572647b715c487cc791e94258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7998bf714794c03204f1680cf34029d5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2b3dec5b6f6a62c2ca5b4f7402f49b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c94fcc1ffb7809ce9f86698efa40f37261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24603622af0635d3533e107f7b06bb9c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0b254673037b225c36f0d9236d0b30263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ef8ccb26d390cdedb14baa23b5e88d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523d60c17135753088930fe964cc1de4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0135353386102da3d20395f916504d03266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a3b13757085076f0143b9d2d50893d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ace46f3d20df8f4528a164db2e9327268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a62e170fdcdc860241f1e96940fa80269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e9968f318678ddf7a938d02f22718e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444c972430d948b41c016e72220e5558271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c7a5ef1260a126a56ff8ea7a55819a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3eb4d69764f8a818521c78bba12a0a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e4f410aaf925955a8d9ba672b6de66274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6547db2aba73ef385f7f32ea3a9c7e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cfd0b8faf0f5aaed1e2f1aeda261e4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de81782301f21a0b823603b7d152de63277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5cd7d9a170da8b9e678da96b3f8c47278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442bf10dcc81a51975eb20902e367d1d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739e3b0e5fbb0aaa51efed27f2e9c44f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e64a4dbf3a77b858e5b9653fb191127281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28996cb85ee8f50a7126364c5e10d8cb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04286d706c77639f1c605435b8681c2d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2845894c8e2c318da4124bac83eb5f5a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d72f0b1f70e598f1455968067f5608285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e032ab0d4cbedea1d3eb25b2aeefc3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c809795e16748aac1252b9b7f595ae287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693d690c03d879fce89b67e9ece25f8d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aad8d58eae47b1ce256e9c5cc11284289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f98eec5823ffbc95c16274ee959ec29290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749bfd2a538c7beef4e9b32289d0a63e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791bccf9ad9b3c7372887df6cb652184292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c1eb8d69fe27e23e3084c8412a74b2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e899bb1548582fd973c762e1350ac5cc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d54ca0c8a9fe78335ba20a492a6c025295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead3c6bb4c0fc21b2635f190ce394c89296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e9252b2fa11392e363c68d09a75d03297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ba1269c25ba10860ac047591fc32ae298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705b6f999bf13a4dac34decc8bb084f7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b9e8edcd4ab05f7cc1723ec0c34ce8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9be2f83759e0a99e87b9562297a975d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951b0b8f656c0e8d113036826864dd4c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef19d2c1d60ee8bb93e23b889ada175303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9009585fbf2ebe3480b30366c43e473304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23a558082a1901f20afc97a151e2a31305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61f865aeeae9370cd8b0df43807f6b4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6244493851a0cb1e4766f32460b0d5de307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5b8d5d2cc778bcfdcfc4ca17c13350308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a174ae144d668a63eef354591c22f9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea41e1a454ada7637f2d142d6b073aa310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3886c74d1aefea162eb0ed89f76dde7b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9245caaa22b6dd78b64b53908544526312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72032a100aec110e177ae78e2e68a367313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3552ba6122f7643f256ecb86658a16314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fac8a94faf318b86bb1ef3ceb5917bf315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb054f09e2e626d55c17853d7603a14316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9b9b877ddf2d53eb7c3a977fdab060317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1574b3290ed893d28b3efff47a6c7a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22f645bb6c05b227e01dfe8f5fdd863319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dc2e82cb4b0266059a14bbc7b0e52f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d329c98956dd2402a1541183cd6b915321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bba679bb57479df92d265f10a57aab322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350be7e01023eb2c863e6a9ef3a27092323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7aab7920aaecccdef49a3ad58c9369324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8326763af941e469b46b1957b1ab9e1b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6248a5ffbd5ff3c50ab10e10cb7fbe74326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596ee5d665386373ea4f461c3fbaac00327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200785bb40ea2e11ad896954e0ab356c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b09e9b007c9c2d6bf16916b5e4c74f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dd1a2417f011a563eb1eb26029e801330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab1fd4d2e956d125ab30e43230aa55d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263f5124b7258c565b778628ac69a8f5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9e4c9ca7e941b4106c082990556247333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684f3d6516a26d0b874fde13887e55ab334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b791145751d979ee0a6857767e089421335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e215f998ebe8c4c364a3de870b4433a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596e10b1448bdf011491eafe5e160566337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15fdafd3144ad7463565e97d7c2123a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd7876c8dbf64f7163c4bcf6db0e2e5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095466e57a1dbef567282e11df23b9b0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0292fb303ec1b2937c532a2aab739564341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d158c3dd8f9e7394552b5d038b22dc5d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61847f8828d43b71e0b5065ed7b2f40343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ca350e755e1b14fc89a13cd660f1aa344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4133763a70963792a37659aeb7d98e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407c034843abcd73f2c46fcc4e9e1cfa346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31494dda8ac2770ae520778bd4f0a077347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbeb256b1defca0aea558ee2c74a659348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad12d1c11f7fb0724b7d181012c841b8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b481cc06f09e83e58ea80c28006c036c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c59f6413fc1153836929e1975831d9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d543f7b5e35da11c320c4b06522a65352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099d6a555b1b961dc621d7fdd845fd80353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134d2984c0318db488cbe9761ffc8910354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24df147102256fd328b3e0cc179da6fb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1932ac47d5950fb3effecadc06eba89a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502f9e153cda2783c2d60f56299b9066357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12e7146e519b6152e183110931117d7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8630ea2660e3f40f13dcdecfd8c1903359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d2aa6859794112b016cfc79dfa8f36360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ea9e8f30bb91226b304dfa9eaae541361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252c4f2a77f33f8df1763fcd8016512d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51b8c3f0a32f3366b78cc9747ee92f3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b985bf7e65fe75f9fbc9742277455eb8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22dfd0ce982bfe4f18eaf60456b6246365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a0fd9b359f146266f3a0d4353295f0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09015a1ab218bb61cb7a61ac94dc03c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c4da7f64985ff532216967325f663b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f24fefffb3bfd439041f9cfdacc55a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e52638c2b0a618ff31b636cf9e83ba8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f50c244b8d0f06be0eaa75433a3dd0a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81085a3042887cf619072793a279735d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79ccf77843bda0f660bfa1da0c270e3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d536a3818ed1638a805be1032832c4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce55104b2edf034e8b8f7e20ce7c484375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d692e88b0059517c7c58ac1bad14fa30376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c628085324aee13062b02a08a96c76e6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58e5acb99716ab657592e7e936cdc57378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edbc3d73ec5c6311c79d608192891e0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bc81c6eb199c16940d85c6643ee2c3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab2d51005268bd2f388595b8ccc5fbb381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef35ee601e42ec437b7b99da11d2a064382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7233a0706cae89badd0bac3936f8a3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98bc3501332f3436aabd5e525802d5a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582758a58e35d9e874ca69365fe9d182385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c470e31cf81e7882bea03abda7f81f7d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e535e6ec2f6f8ced8875889fb47b79387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a0cec9869b70e36ad9c8651d611ee7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda234972ff9e4c88d5065646f52e944389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369c83f3060f8e57243c437f995d0548390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8115994be072aa88ed535e8db73578dc391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebdec09525115d09a838cf99989f077392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d785e1278b390e658a28d4e69e74f5b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac31595cdd7233e32e7d05211def442394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dc2682ec1b5fa6c7798be385ed9cbf395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a288a94b0f3ef932249633c4d98b3fb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31c0205800324188ed9a174995864ed397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2fd049acc9499f4acca5eac94549cb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64144bf26040fc5f256786a67ace4a7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3a5d67073e1d7f3a163e7e5960a845400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3d5b4c7b42da25280383d4dcb78d3f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b272b86000681a1fff4aada96d1e5bc402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40b749bd94cf3f826b006cbf8722e44403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4f62da05ae4ccabcb0c9c46e7253fa404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323e291037e1021d4a813e68c7736169405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea5b7be9a60b2e14f32e95b98cc8e18406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efcdbd1a6c70c40ce1540481e08996c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f5d94a63cea3756a6e4387900d8477408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2978a9378de4df953e1dd796085b7443409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cd5d3d5434d8e497b7cab065286cb1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db11ad7bf79e33b5f6903cc5f65a7b60411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2981d5d1d2ebda7446b5a88c6e291301412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e28361e7be6faea826a5b871d5cba9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b68dac4906b0529ba7f013c2cd08b53414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89a80ae4daca0c1e513f9e32a937c79415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb1663f2c9b9102409a083afa490c31416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fa317ff924c2dc31e71aa993d61bd4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9179c98d5704b450ae703d93f5432ec418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49f2116675b397dcda732d8f3a59b68419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9668f88180621e4585336cee8fc479a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3b38e7f41e360914d85fee82f5fc54421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f323e78bdff19f5b25acb4a564789e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30402c6c8b0a860e71b2d7e54b48cd2b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d782d9d2dd611c5a90b5536f9c35ca424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf093d9887a2a88e0a7352686d59d04425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c468881910eb92fc2d6a7912737122d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302bc218734c72df3e624e74826c791e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8353b8f8ea290dedcd97f5e6865b254428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2c402e5ec6f3aee2bde7e2e1f5e490429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79ecb0f8a874025023686d9db449850430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4745fc3a2c8bbbcf9df27db14ad6bb73431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1266a361bddc7eb18f9b780ac44306d5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc6b1771eb550ba6274b3d3a417d64a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69816d9fa59144c6966f6bcd78a57aa8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bbdc60cbe448bd72656a97dabc0167435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91de454341c04da3ec53823e96f5b4a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bc22166932269b508322a772786bc4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e53a9badf6fc57ed54ee41b650c880c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c5b2f9fdd24aa9b0f863e042f096d1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe6bbc3b198566bd098c3a663289b2e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a21a5aa053ab28c0fb756c382982d0f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0403b1c0a146630246cfd41570b69bc2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7e73f2e264bfbc18ea0ab12be0bc69443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c37d8022524a177831a9b44b96642a7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3067caa9f7d783fee2284696b4d74be2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300328b4305930de887fdf08d6ad1cdb446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78fbc0522d259454b36f56c7f74f994447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05b5e739031d972965afae9db00ff00448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777b02bc066e654ca66c43ba5ff6b68c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bbb27d3eb54fbb7ed6ab36206072d9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e0937e8d906554d21dc8df8a1cbc0d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ffdc663ef160c9b00fa3e6682f75dd452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddd948324ffabe30efebe4eaf537d6d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a0b4664536fa27625de9691b46945c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df44f75d19efe5d82c32b3ed5e2dfc11455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235282d6a12200f0a67934881600125d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411901f8159e9144278df95edb57591d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9679399e87319103324e79aab51e11458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f771716cc0dd4fd39f09e1d5ae1e6088459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7990fa91ebd32fa3e207b9d8adcc285b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117c7a4e76b89d28edf86a525e7f1497461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0611e90e06e131706dca2e990fd6702462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab72d5a257faf123bb89ee9a8fe02fe463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fce953ed27883cbbf9599acabb4233464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013a99919c9b8aabe1e930a20c62b2f2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7b23b8abcf9c2bfb664e96b1cacdc8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16a6aab1d54f71ff97cf38ba8cf6c98467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5b82a5efd5cf26f32203fb37da710a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ea22bccd707e1f5ac93e498e126b07469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f5c19fd0db0f9acb79796965af33ea470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ac07e61c7df6932572fb2204c26ad6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f760f0ca59dc65bacbc22ce478c0758c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cad834efd47fef21b8a99f2ffa11c0e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767367c1371aec18d5b6d34b67af2a7d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78845e9bd7ed2d4a554486908504421b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5690b96df3625b9121d57bb482b973476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7ce658b903b356e65e70feff35030f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c691232a36df938889ae9381811737478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb25c37ae2b2ec1dfde9ef991a876e1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fc67bbd010f545ecce5c4d5277d0ce480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b20ed892ffa3b9b45949cad44861d6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96eb8b597d7a5560b0dc1e8a79c413e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979801814f750261e3c26bdddc05f2c9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e507bbbbc84d455c9a4511680aa2bf1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b33510b4e223356871199bd41d5601485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3fd60afe43090e75d6fb8ca59501ef486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fca5d65d1a8d8017c288de9876c4d85487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e9c3eae0298d7a288129cd9f789a8b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e29fe3d8f147f097a91fbad4efbf3c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fff1d965438b7b3576e151a253167c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c60a87215c13693e2578e08f25f2c45491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2381c8b266e4c821759683d76b0fc0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514f0cbda167c589dd93a749dde2db72493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4849d594954f79a90aec19afc4961e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4401f578590b86bad62373d07907eb27495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e26b0a948809cca50c7ab0b060131ac496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824dbd2f9ba4fe28cb5df4fb8c327a8a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc653c039316d9b28680a11114e430af498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e970c41caca97d74d0a59516096c1279499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d1dd480561864e9b9ca7111736f741500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c790ef11a2c9aa6a389a1e1606c7aec3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67014161108422822c902ba8d31f190e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30b408f0a0b4e5d32df0051b25ab8df503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc87ab732ea636e8130d236e201d4628504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931cc9aee5eff23879a028b0c36763ca505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c469d9c0cb46284a3030a09539e526b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a2ffe18a8784c3735a6044037fea8b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b74808da72edecb85153ec75d009e57508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d050b236ace3c8b13f3fce1346b6cc55509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767d8dce43519f0fb970b536eb085ab4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8741f5cdedc2073c9a6c97439b2085511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce31b0c652f5bc15172dbdd49e73467b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44c253c1be0ecd96b9bb25fbdaa2898513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217413d99a6027fc1e9f6805cd23815a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f574930079b1c9c41db260814554f8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafc03782cbcc5d13f709480b71f808c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18d3a19134afb463de03e97bf606c3e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c42fff07d236373beb5db67343c406518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908eeb0482a261fe18a1c65ee2628085519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8d1295a78fb7f4d96194db80ca1b89520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fc519ee6f5554f020bf60c54b04814521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e181b9d209c60b75c5740278cc0490522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ba9345e5402e2c7dd611b951d903bd523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647361f780642f8fda27efb3e11b06a7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece82bf22cb32bf7421bf6b1d437c25b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aa6a3871843bb49b5daf1236dd7539526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912b016bd8f4783d561c6fac1f11d4eb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a55105f04454a46b43da95292e965e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79faee34b672c807fb354136fb0f72a3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36353ab0e22e81e89b24f02b53ef6e15530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f65afb5a266a0e5a0d2f2ea5ebf61b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c087c59a4c6a02ad05b86f7077b7e0c6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290942cbc32e810d140a82f3b26dc2e4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e63001debb01b90787d74cf005e059c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3bd15e3f8bb820ad96c8e67c653259535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d3ec6d4b3958783c853926d94154ef536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b631b950f23cf98f544f9cd5f802f1d4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590b3025b978c2513f810f4c408e5a3e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e4832d0dc5fc4aa4d54976fc505c36539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bd497864f9f92fc8ed12140c53b4d9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97052d95a663f6f124713ac3455412f3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8ef2ccd236ef3686aa118c2eefda99542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e33a7a33360e1cb0c42f64e784785ed543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbd5411db08b4bba4afb4b463ddbcdc544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dd77ca085f1f894ff869aa22e65d5b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2797eb3ac91d028e03c17df866a4ab546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1febfb3ea2af59657e1c2fa10096d61d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836b19ba300f8379afb97e38c2d1e42c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feea824c8c1fb6899c7abf8c2831264e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35e4b13abef3fc926afae8c09e91fac550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3a5f9d8dc65d06e1f0fb1e18596568551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbbe2e4937ab1dac5801bbc245f58c3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f125ed7532eb24bbc11cc83fcce5f139553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a84c228220dc16d94febb27a421094554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295bd1115bbc1aef870448b6595add86555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3ffa024e2b66979274cd7b08eb686b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28b55b611f22e0d7201abfb91517d5f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa640895485fdd259d5f42ad44b2e395558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ba6c863e33e5eee574495d4f786cb4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910f2887a115f58f9905582c44e07bdc560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0456024fa23c08bd2aa2432471ed42561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c753c853aee768c050a9158921bf5dc562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e9b8d2ee3a937c415aabf7cf155011563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b98867bf66af714b99f6fc34f7ae78564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07925a071bbf976571c4461f1d4c017f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352e2f59fd9dc248c5fc498a25b04249566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851ff62f4230d11898b499a54f422e57567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdd8445facfcf6b5344314c9a56b6f7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074875e556e619d0c101e4826e60c903569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e77c40b34d10ce6913d69d4e8f1f13570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5eb9238e210b353239cdc5f14ea1b4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ff259356bd271b6301fe173d31628d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e60db2523daa8bd73c21a2c43da60bb573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92ae1942a267be63b42b49be9155f09574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca301eeb51fe45f140a94438213ad58575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba127e71870b874f53d63cb2d2e69e8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb331f766ebb01ae51ccd88406f891b2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fa3809d81a65642d40765496bae03a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2013caf29b1b0548d9e48b1c9a6cb33579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28acad9883e99adb6d68575274543c9d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f28691100b6e810dfd2871adfefcbb581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769237ecad696f4262a0749e6a7e2f55582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dda1459a60abb370e96be5f987ed27583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c324de61df59ec4f473e94c4f5d245b8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e9f68b23989280cb269ed3c0aac428585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aae19694893f106d280f2267246467586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d704279eda1ba6bff5123add62f813c0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a9c656b44cdef5e549642017c9396a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525fd9dbf7f2de0549609cea330a4be8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b2e1c8edca5d57de34e2b1340e5530590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5210c14b6999fa27de28ced663ce51591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f694220ee307010bdedc9df29d3636592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c582543a0297b5ddd267c914835cac593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aecab67a5a99a203ccf4d8d131e42d9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cd46f5e33795c6c3c1a55228a73623595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de49994947c7885cb76eba98cef4418596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4bf1224c704e97bcabac136a092f6d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c328f29f34f86be1a4d7755620c086598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5c95c0a14ee2c4ff38894b607b7860599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d42ad8b12595bcb7efe75f6e7eb6e94600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8baec2c24ca450dc401cb87e994098601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f578bed8be1c7e4fdbfd9fa025947e64602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420a7fe4691516a04ec0ea1916888152603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17120704643de269c474bb37005fbfe604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5be77774edd8959bb2aac14851bae8b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8708a67851e5464dd6b2e68c1bc6db7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ac8f5fb65a6610ac809b96af8e9506607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d9bdfe04a4728b48512beecae8cf16608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dd18742a8ff8543935da7c581b5b73609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4792acfe46b1722b5fc4fec9c409a3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cdda1d0d01c62b75ac7ef52263438b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1288c24856cf627db0b88810bff91f8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2270d00e32f4ea3132ccc4057a6f04e4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2ef06d2fa3baf8d026317cea5f3aad614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e128034f8d2f04e666d4e87ccad48ab615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d33925f9a367b66fc03c87b0539d752616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce92c5470a970226d8df1cdf3832dc24617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83813938c896e9094e9241749bf0d6ba618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5b938b1305b520afffc0831b91cd3e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9b73ead320ef950eba5668f898462a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fed2957d24555b6612b0a5d9322b757621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef4e61b9c81260c26d495664482e9e0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ffdd8a5b30c7af0e82597934dbb2fc623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d018f898611c0b998530085f2aeb44624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a85ddd8ff6b904bbb496f36d78b201625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19f0f7cf0a48f7b6f122573f6c01f30626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ed5b95fc2237abd64ec8495249c444627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2065c950a3a259667badc74c17ba74628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c29531ec00924a8ab2c9976cafa8e01629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031d0982959b13f290cca987125f1eb7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe900fb220fda60805ceac982613f5e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad78b0a8c5048c9a3b521dd8c544716c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04974ce09f03144abcab19839228b77633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb38b363e045d07df02471bbeab60beb634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6c4517d3f3ce67dbb08bf170805ad1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2ddf1f742058df71fce52610543ad2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ee29fd3dd7343aa024dcfbc8769df1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861ddce2c964ca4aece14e83c4ba7d68638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0a90ee458c09b870c7567989bf2641639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f7e72272913d0c2851e0f06f4bd683640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428c6baa001980839b00fdbbf26cf8ee641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a042a95ee902aff386512224b2165eb642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22e46f56e5a55c880d587c8e58170c3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894a205c18623f2e2643454a7c0c5a5f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1afae8ff2da16b9fe7e53105d784b18645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1073da97f9bad3efba68dae1cd88318d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495b38310139362b3062ff705f06a5c7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26af55d789f4f5b52eb9d3a3956b9cc648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9dcfe27666d0c3f1b63be95ac340ec649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ade8e00e781ebefee6928219d97079650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb32a8f9373d56b802df92d7097cd66d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9252a70fb0ea809e2cd973f3f062ac652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432402afd3eaf8f23709af5a0cb01c50653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd85275f5d677e74cc0ffcceec58de5e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd7f9af276577f8f3699dceafa1f210655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dea972b7796e88ac3ee8fbfacd17c1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894cc3dd62c3b465be09e12721b78f88657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42a398a22c4b6fa9b3280cf6f14c5f8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b453c1a24a797d271d26fca3b05b95659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1276096ff4ad09482f0a04d0efd5ab9d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03708d5fd8248094061d1608fe2fc4b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159bdf48692589d6521444fa402a4704662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43747bb11ddb63b5b04b7cd8473f4c78663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3cc9887cbc2d11d5bd604d4b656205664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ecb38075b7ada0a6967b2424b428cb665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef8fb01ee51f02976b13816b5fc3058666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bd71d233268dc4e88cfba3ada172ad667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0100506ab3c9dffd3edc8e007d6e4f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984c69649961cb2a8d96bea14d38c1ca669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725463340e8d73400841e5677e36b46e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f036d36d1b9c688774cdf01ddeffc0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35c52428e5ece3f9044577538713054672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff125b05c2519ea480828be3e188099673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca4fede5204d3b8c304e0d9160b8b73674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba25fb20b19adb390c885ede28796ec2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf7497d60a415fe26916c4c37207860676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e25864dc7f8bc17664cd1fe9d37f6b3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39473df8e451735df24da6c94f487f3f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acecb6e5e9f2bcceab061e38f836e250679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba3d18206c2e750e31b50015e13619f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712017adcf3d8d398aee127341fd0bae681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c020058576e280eaee4116acc9aaa59682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5339e103db02b04fec6f7cbd78ea766c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1103e5f4daa7de0989990c15f0201ad684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06dbc980c7282efd1430a6abdf9ec29685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860ee49bcee6338b00f002fd3753f518686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b56d0b7d626683434ebe739ee1e7cd687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1882d69d6ff9fa0daaae91ce2ddec0e9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b927c4312c59c92d985ebb47e807ff02689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64669226b83c7a7dc937d177b0651d2c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940bd2daea12f29ba5f22b91673467d9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db84cb3ca775d9e1445cd2693c73745f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4201787e8ef21c8aca8e957ae81c261b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68d7fa0874d49ef8deb9355aba524e3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72a6bcecdb56b50c510d989933a5178695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1942d0c148ebff9c6f8a07c325b925696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da856a300cf724ce651c8e0350a1cfea697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5378f30d7bfacb8ce97ebbeaaf3c06f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f19224ee7049a13bbf756a138804926699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af26d4b0706ce84f68810fa157f19016700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af2253e90bff0011d68315eb0cb447b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc1c2d07c2182db43835e146a46506b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987e14c8cdee6d1a9f38ec451faba896703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957fe267b357530c2d32505ac20951e5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f2770051730e76f895441aaf281212705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf058207704802b8f1aa38a6d35e6a58706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f3dc7fb644426e6cd05944528e55dd707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ba078144ae46d2c75b59708f418f87708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd7b5a59b67367613d52c7a91ed2d24709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ce289882ee27ff7553b4d779b50c23710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b6e83f6f0c357fdcb831aa7b59c4bf711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78714a6f34235c5034ed836499965e08712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8461a364863c256f350c69aa4440745b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75515868b265c826071fedc6f15a41a6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2216e6804dbd3a518fed0391294a130715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76e1d899883cbcc66d2ea256bb88c12716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dd209e4452c9e23f61a4cd115bb4b2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b76b84ab0a80dec27dd0952354a03f5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0a61d95596b1ee7efd0d024f0b0444719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4b374206864128e559e2f541223fe2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5989591caf4365c61079dee200e959f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6dbbe65177cdd7735328063bf8a1c9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567781e0d995485aeab127cf9d87a031723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66072a99c53247b6091dab2b04d79f2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00596274e412d4e1b579e4a8c79e7e3f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e02ce93c41d3586419173694340a62726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fbba60b19fe04ccf3945aac599d86e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc96908c40ba98256b10c21ef5ab011728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e967d4ec5a5e94d1821bd83df589a1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02328b7bb7a8b580bfd328791cad4d6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e392a268c72bcd8f674ba616d3db8b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ef02988993af5deee743bb2ddbc2e1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d1684104813921d1b724b1d80b3b7c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c4bf782bf3e227e7a7cb6e3dcade07734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dde49f0a7557eb2a63d8a9d46336ba735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f80477f0e3a21ce27cbdd3e8f8c0164736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0269499509e2c829c516852bff925535737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f188465e0079050aaeefac5dd7c1f5bc738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bc9d8a57ace9d71618f1548f9d4c1d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9693f283f7361793917ca1097ab698c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde5e0fceb750a81a91f3d5f1936578b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d393e4e76f174904f20f42e6c6d9bc5b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406315579d16217c82cc5566b3bbbd2e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f00f52fbb17d3654fa6e80079d1d7d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dea5eaa4eaafad2844704917f0f462745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c112d8224995a01ed32864a8f20e2ab746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4893f93d2f597afa2b3c77e0b600a5d6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ddeeb14b295f845529ddb740d06ad6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2d2662df61fb92dfea59d43ece409c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937d77cd28936fcecd4c1b70f52ca952750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f4b370eb3f3ea80e327b1a71b5ba86751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad02d22c3cb4489caa7903991fcbac18752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49499fae5ab4cbbaec7a52871e8f584d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a5e8a4ce2e254c7340c580a0522749754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e689182f8c9ab82bb272d58f02cbbe3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfa360f637c45bf9c9591c14e637938756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483a881284782adbf7d1a7b62097bc7e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091523a92c0a8458a2871c55bb66fe24758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe45ec1fbd8d14207a14290a88def2ed759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6135108bfafaae128336beef849625b760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da03d09444e55cd1ce46dba593a793f761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430d05ea7d12ac4d440789dcb5b31d5a762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a5548ad84029f58350f920b63ba3c3763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88074a2009610a95b2c123b2ee61bcef764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70a4ec3ade2419fb3019fb1f1958735765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f436ef3ca41c776da2ee6dd218e7c10b766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bec06837a7ea2c3f8b41ba61c797d93767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f64fda21d3f728082139048637488c768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7cfd15435d2e2a7f6535064f047db9769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6762b62b808f2eab2c962773c769583c770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f86880d298e19ae51d8d682f381679771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50931b2c65619f1ff28f745b9ed51297772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b691b060321610cd7e750217b0a4b1773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e7048f584aa7f91c6148ec552750fa774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0593ea79b3a5e62cdbcd579d370f7386775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37310d1a9d9fb50d5fff2433bb15071b776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff718b7bfecaf17e1e6d8b5075d5cf0777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86756b2633393d518de45f7e9ab3e13c778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacc7bb347a08c9abf3243ab1f565f57779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5211d8ce659399d70c87b67ef2ac22c8780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4075cdfe06400bd3cd7ce6bc42d3950b781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfb638226ec915273e89de0ca6e4d87782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b438fc570ba7a4756e03bb01704a09783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c3f836f4a983162c0f2953cb11628a784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c6cb399a88215b9a684fd9486a6452785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047a1b5b201f23a3eb03feb715e477be786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181b0d2f838ec379f3d4cf53b5d73ced787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356ba4aaf875e7ea9c5773ca0883780b788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ff353de699a526d3b901235040fd8e789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c06ed4dbfdd2e4042eca4d14ff0abe6790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975d88add84beddffd4b489a9f8ef941791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009ac86c53dac277d7f3208254994c77792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063f1bb342cf200e174f15349df9d73d793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceffba69c28f2f92b210513bbc684df9794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0573e5cffd089ddb9be238191b95ef2795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1551839f8cc48e1d34fa9fadd0d2926796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085a9e5b587a34c3d4eca00b61afc57c797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35df611e76e0d87336dd60f5675460c0798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fc7f6cadf0d8d0e41c6a5d1cafba18799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8faeff7fed23a37c74afe7ec15e0889800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050d4576c53a23f958fcdd03f624e52e801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3b24581f38637768ce8ee8df59bb94802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7ce8ebf9b5aec9ae557d062f326b2e803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022ec0afb6c08beecb8acf5928905d3a804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ba9f9d61ae685c62ebe43b62b354d7805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8316e48250ee0b90a9be081b4d1e75806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565fd88925865b0e164af67c99af1388807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fa9e9020ab667db0a09a55403cad4f808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3a486c792f58c72ad8d1d4440ee1d7809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfba1a9099ded06a2d5ced8af39e5a0b810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d703096d2fdb334929d089af70ac5d42811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff79217594a6e16eb8a41711868d08af812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d78d3bf581b2e0fa19809f23f572ebb813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f974734aa638a20811c71953951d3a38814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2a971af9a02ba6196978b19cc28712815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f162e672d9443f07fc2046203d9f022816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0edc19941e6e4aa2a6fc73c1775f4d1817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f2b7c4177905ee2e20b26f687607d0818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff51ae77deb8b61716182c1906ae5b8819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706755c23983af5eec88821350c69cda820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0697340173ce6720bda3b7835cc41000821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1698f25ca592575b8158774162fef5e8822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ec80f7af6f9447325f4d0f0af747c1823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5860e5bdf82852ca0cc7274800450e824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc44ec9cc471a8bfcfdaa7a2050ee8d0825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0622c448cb6c3be2341b47b2893ac3be826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b48a282506ad348ac342de098df93f827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8958ec8282c1e756281bb87096a4cc9a828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8777ef3739d4a05d2c28b2fe6a25994829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c51fa8a11f9ee3a3c6563a373eb3416830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eac7dfb0f3f1625dab7d23b0ba5f487831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70db4673f0b837ce5ad566e59234422b832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42febe789b58088beda86255eb7f5897833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be23b17375d154a5beed5e99d46cbb04834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4b263d59b2d6a53d2232f340e30298835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4fc6e0439da7e963fafcef51fdfe29836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9104877b33d87bddfb038b1fdc5d5a6f837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b79610d8dbb93300de93749ac382c3838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caeba1c36863bd780fa991d7fe30b73839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa5063e8871ff6fc650506005159506840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b291c024ea52f6f037edce10c3543601841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5119286ddd5b718c17f5fe4fdc41789c842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7222117b639909dec397d966830bbdea843.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3b1b3543d8e51aa2b933df2e1601c31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8912f1b5177ded8feddd185115bc2cf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b90d8906290b9d770827eb36f633773.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d56f29b1eae8aaa5d797eb1a670ed04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf9b3ecb2c81ff528789a65374b222c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c06b36efa452faaec9a9c7db0a252f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f24c27856b7ba25809a40e71467e8f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f52ba5206345f124d2a7cddf06cea08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec87071a50ddcba74993b1c22a553609.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1155e7df9a81f7cf4b4b489f6aaa3010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82be6732d2602b287d5b5f559eca32f611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf86ac9b595bae5a043a018099584c0b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb2a94520a40eebdbcc8f046795cc4d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecef1d98abdc6ec8535d577b289bcb714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7995a37d76e519764804f4827a334015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf1e4a3b8c78ad238a15bdcc6fad5f516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2753e559ed0cc7f486dbf2524161a0c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de4edf8a384bb7a6175954c63bdaba618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1159e345879640b8cb1ce036d4d4bc619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050b5e11c0e3d8cc1e64f8ede639839f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c411e1effa1d02e0252724951e1a49e421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7373def671ca451d46120a9658c0d9a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64930cfc3793877a8b347f9ff882a69a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eece44e6ece2bc862d90383a1222c82424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9780e35a11e833fef21389787f923625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238802efa03a0af6db8399b844c264c826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430b4f0bf382c21659a6e60bbec3e17d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd09fcd6c4de7ce8c3aba1c8e25fc7a728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238e884e270e72481e5c27f6a5628f6b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d135645588595dba7238c2c98c55c8130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5744034a644a1417ef2c8e79ab475231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d913c581c019f21f821beaa166f995ec32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0f27b3ad7af1c3b12eed7faf05e53733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6790e21b02b15a1baac1712cb2d16734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbbf25fa7a5a162d744dcb018eed42735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b6102766dab12bbf483bc0de2dab0536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a90687fec8a28707c36d79bc05be7837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e661fd8b8d9aea8ff70fbcc60bdb49f338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04a31c1d181ba26eea08a7e60ab603639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42f75301481966e6f76e1db90e02dfd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ad6f6f0a379d229ff10facc4b2889a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84334d69e52d6f3d911785fd4eb6eff742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdcdc5332a9b10a8660922fd09fb9c543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abf06679d5122459fec32c84b9c7f3b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042a72c0ab64f6228839f8bc1cbb834645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e667a1b2a889613b755eb3aed5b5ac0c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb08c960d5f55968550dcdf268ef72647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265767e32653d4503328445465dab49648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711ab032efa05d3569c1d5d7283b93dd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde4435ec97356fff3aa709c9496b22750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6911b289c373611a1a41d31ea24349251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5159c684a8e180bc1c77d38b8d79122c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e12b39148d7647530d6b1ece37339053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e663b00cc91f00707d9d2829befa70cc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5f1065167e6d86552ad9a1f8274d5c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b08c5c749baccc7cddd8d6ffa2091056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1f2f3d0a7d62f9a0fdc15471b6aacc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f684ceaff8162205af0281d922559658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0016e37c45df15c89432c0b322e8e259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec33577aec6adcb3ab223e6bc29115360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23299a5b7b5ac607d40a2770db24fd1561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd53fcc71fdcc23baaa5fdef2f0c01862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e7f373ecf246d7fd2de7967e3e239d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26df56723f87a44e87cfb7b7beb0c67c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8569f747f719a3f76ab556788feb8b865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c67861958549c9d8c3296ecfaf584f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811a0539777e274475bb95a4b66be61f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cef6d60a4bb0290475db42e6d509c0c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea6ddb29314345073d207c013e3913f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eea9f50e3de2d7f6f51fac2bb12eac70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf38a41a7b418806c06cf8293b79959f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b89f32cbad193ff84db00a644f5b82872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72044f561feb287abc94a64739fc9ed573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f581ba796bc8a95c0b8c800e065e39d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3263d85fc7eeaac2ef245e31ed1bb97e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f34c5355fb55cfa2360d55a943237a376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0c7fa65eed363575d5571ac8862ef177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4146bd5d5e7eb0f6b88e942ca08af2778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e04bbbcc67785557a8921b314207fcd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3456ea57f9aeb87c4bf3bb494d48c44f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ca6dbdcd959f378a86263cf0ba958d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9477505a597adaad93c99d95d3f9772782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add219d5b394f95d5f209ee55347acd783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc262d51f2059b4c84c51fb79f832c984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d490799b311b0c96f850e9d3b2dd04185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d80143df37c8a6cd1a8d271730d4d9986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae4a0139a7f0d46ada20ea62fe23f3187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9754253e56aced2e62ba0adebe4f5daf88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46daab99475ae2fd43c139a49381987789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7da8f8a8e5ef7ff53dc00fe4dfd5ad90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb73cd69ba7bafbd7bdd8f37d50b306791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0250abcc3f345017c10b3a9da2ebf3e892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594f576aa67d0ea3e10393d30cc831fb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de383f15c8b955ffcc56b2700c77d5e994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271dad87a53d7f185e3371d3beef009495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fbf8f074bcdb62de1c21798e6056a096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683cb4d40a543ec9e5dc7b94d29f4a1897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a81fa1186cc70d94ed6d3a9c0ca00698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bfaac88df139a0aa45e208277be39d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8f9a302d2fabae483501aa8facb08e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba2238fdf0bb5d5652617ebfd97e6a1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc51d09c2b75a9368484dc7e01d4948102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a51a4a0b7eaddf02c86a2c609440fa8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff3c170bed5cac9a49b9c5ad6f6083f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cced0b0c0867cd6f1d5337b4c8f7ad1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cf5cbd183c506e0b816f0cdb1c081a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5265557436c59f54dfca5803b7bb76107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be989fadf34c98820d0f8b839107b98c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c940d8584699b356daecb11c30a77b1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286795c813e0251fc35d4dfe18096e4e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460e3e26051b827e6a082a7abdf4bb63111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214c0d0560c3d2c43e5cdc7d15324851112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91c167b7ab89b359d9651dca75e7994113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4531e13ff0e5c6501c0d274d6e5e2753114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61af79024bbd9c65de3722b2136983b0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b244dde5db7846a9bf89ca5b3c95ac0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840ac7f141623e0e27d39d1384e65d79117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81f20473902cea5cf3eb28bf56a11b5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8536124cfe155520e9ad26565aa50abe119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9f0bc3befa0f9120a9c964f6ba2e97120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3ffecca008e366de665458a6286a4a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ba9844e0f3876013d1bd48fa9f4cbb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c092345f3a05a688e51b33456ce0f1b1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea9a6a6ac96a0df5b94b4610085c46f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9695b80f20197b110bda4f221469a002125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c68ceb86c9f63f525f798dddd741d8e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d39add253173eefd438ce635ef16754127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531bfbf4d4fc0a49a25cee1ab032269e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8801a92d4bf9dcf1f590fa58cd0b5047129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c119d329e25dd3afd1f5545b5f452d0a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dccb71a2dbda3f07bf2afa6923e046131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445edc4bb94561bc0d07009338dedd69132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49e5da652771d94d9b66a274c9ecebd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fcabde2084d088cc8ec0957f688ba0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9672cf33ed3a17969bd7a4a8553810d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dedd5dead4f6c6460d7b2635099661136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe065b933d4b17763a7882a41005c6b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8b9feb177c3aa5fc753af0e74ad7ae138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bed71d6258dead9d169c1f92ecafb7f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9890e319d9358c3df8d7c06119f20f92140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2481bbcb1613ce563ea15dd93726ea23141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fdef6ba92cf280a3ebb7e17b23395c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83649f06a06685199dab9f071e3560d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8755d5c72b71bcbcfc88303dfd3e0d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41d0a476549490bc21fe0a0f19e4500145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081534ff9d6fb796f0c2bb2861c219d8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de089f273d300354ecb38dc600f1b71c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5b0eaad8dd8dc6b5e2c747470983c8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda70c5c6a627cc9e8da7c8952f67bdf149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8ae5c9a5f9b38b7a59c0334073c8aa150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb58d516bb32a0c273fe68f8eb15b6d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fc95cee97cfe848686da27cfd1cfb2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47e53c893a55135a9f05d7598349df8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b15211d84b19e38343f557039cef89154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4579953f04649530389bb65554d299155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c74796fe36800c29a63c112b0ca2a57156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd3570737da30b0a88f4a8925f1a7c9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126eabe21b72333e46fba2ae1dbf528d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87cf88b40646daa291d743c12ed3aa9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83962076e303f8fbeeda05d61d022b51160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6853d4517a8eeeff6dad35e34abc4381161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5db31f439fb990205e35b9cd04296b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42db282f7be8150132114f31d8e1d193163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad6aaeb549c5729eec9550c8d50bc9e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516ab60f77664eb482e6081301a8efcb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c867315547a9dad626e500fa043ae400166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c729ed37dc20e4ba1846212c84ced91b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5248b55200746e2143e92309f578ebb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2a2d2f2e31e021708518217ffcecba169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ff15b0f2b744218e765956b39aec9c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaf03b61073f05dd2332e9b7736a9d5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e2632c83d06d420442255e63820f7e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3b7e7f57a32f3321b416424e80efbd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4422924daec40d2e79599f8c3b83aa174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ca493720372854fb0f18c91865ff17175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51b6b945ecdbe6136e60456689a7e29176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679d1806583ab53b9f9eb1e1f204055e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c17fe14f08fc0f9a0c83dd429b5574f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb274ab96c0a58885ed97fe80ce1d07b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f328d39728150386e71e60120a79c8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9408423afa66015f1893ac43347c7c3e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0606bfb1572b182f73479e6132767a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d28cdf468e9dbbed8e02b42b8508081183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3b586fd0e10853baf6d4606be71144184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1149b9f7e658dab89203c98ff0076bdc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad133facccbb4419dd6ad3f609f59cc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb7e6f9d85b4b98c27f8c5dfafec98f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83957a64c573a688de6eb080b056ad7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a829380d0ec0923c2f12f62a15ac65f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97866f83f71b690910e7c946de9ba3d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6ee2b13d8ed17cf7b6c1ca70df3328191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0de824d33c850ae1b4cb3d52ceff3e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d5565f56c1a4b32b46a703d4621a1d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32c5e6c8827f6b7cdf1dd60aab855ac194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca224ae219b0859fd3a07cce90f35ae195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dd424d8f1aa314f5e9ac3867cf0192196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ff161ee221d75a9b63b3f3edf4275a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13bdd9f58ab3052161673b2ad35f00d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713de16a92aecf83945362cd9333c317199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77ef27fb86d24b3842bb7fc8c1e8b6d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e3f946daa568d52ac47b18bec0ec21201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843bf97d7d5f7a6d0081d92e0edbd58f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c83d0d7a9f4f4269a52c407608875e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef85ae3485e23983c468003f12fbcd0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472c2ed75ce46ec353e7c161561c77e9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebe0d8c5208f57cbdf0c93dca316434206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6798c9aa7f0dccc859cd6c7baf1bb7a5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c62161d81ca05577257ff3f3e2806e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d629ccd869a40d22234e4fae0196f5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b96fc79ee78f428c2db88560d3d158a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1d0ab2f502637c1caa773551aa44de211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a904de91d3ebeec648fe9b9265874655212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff5bbce3bb137b68529f1e603eafb8e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2f05c5b1c016eb5f2f675d4d1ca7c7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d8c22cf0e0aabc40e4c6dfcc3ad3ce215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103c652330f0ca0ea89a6dfe6bad458f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5346bf8973094420c4dbcc32ea2e42a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38f8d3006bf85a87831be16701e1f5b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b305f7cc696c77850b280ca0d5be2b01219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96792299fd4d894861c5e74a896d8eca220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fd7b328f94b71ba524900acec686d2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45f7c54ebd219a0a7261623799468de222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6a4c54debe8eba1185158f02170e53223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f8e10475a3d52e6e4fc2046078b630224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8821aebcc7401060404347e52ae27fab225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b16c30d4e873afcfe974a5c2a5b03f1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290c832bb03c5e90a93dbb0eaf12ff04227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27524eba5a8b75175c0bff2d7310383228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b99003fc12ce36049985e0368254cc2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f612c2bab9776eeffa7a9ff29f584e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c957e6c2030da136dedad88d046951ff231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236ab90704eea7e1003a7243e165b065232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa543bcaeae63db4f0761d4d71e7c78c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0271e975de6e01830d6e70088806e5dd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbe6c1821044c5d79bcbbb4653d3a09235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb89a3f1dfefd325dce7e4355b6c196236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3013c08d9e94833f0eca44cdf1a7470f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90151b6f46e63ee15ee675939ea4dc1f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac74dc834108abe68fd494d10d3a3f98239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e86155cf5813c22bf3cecbbfe489d3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7bc047f1af864d46c016767dd706b2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cf62d2c810e924b04b214c68b84d7a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761cb921bd06a2b67f5ea837e911f85a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0e08e25033097a76608ed9a7924458244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09409ccd0047ae35d6e06b88d51553a1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ac0110f0473fa5e7c3c6c87c7f0d46246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f607576222252054ec5db661d02380a3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12942140739ea57a54e4f54de961f2e4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84a4aa805c01f5ad8bdd89f7bc789e4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c4af2bd328f5803c639bbe58aeb3d9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2bded355252e8ff5191a1529086e71251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dbd63de2826503d3865b95b30ae8d5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320ec7c9c6907ce72c9637a7a571ff6b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc53f80b7041e462ab38285c24b911c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37d9fe705065d52ffbcbd7fd1b03940255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e45f7f466d12693ee4c6955a38f264d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81ca775797292f95e1a1b22d4d9d609257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e5234db31c5a383130c353fdd2d800258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ec22a36033da656e8edbdef9479aa9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c685528794794d9715785396cbbbe01260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c342f71cf401660a7253fcf5ede111261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a2a5d67f3361ca29d87df1a382290a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690bad9dc60d3cbacdca7c0b51f9508e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735e50fdf9d47380a036098a7618a1cb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb689eace6348596ef560577e71a068265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d14cad913f6073af5e71e0510114d1d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560be00167fec23ece4e582f490f0452267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342494071de1a8b868120e71437861c2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effaaae252eef71b899cd06fe9c4ac78269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0959a033ce4eee44a471ea1c4cb93c8d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9d38d61a93a95e9cd65cdbae02dc39271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba2d9559a459e890aecb519fc80c7ba272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4112b318f9e0b6c41f6badbbafb69b98273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c07646ae605723cc692f4176cf59d77274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91711c0a60f74e3cfdb4e14a53a0df51275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0fdccb39a3d95643ce3e7175f1b16f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb143d3ca27fc23b627923675318efb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fb0a61fc9082bf22317567f1f0f66b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f175ba7b9336780e998a9e6956b86d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20302238d74c7f027f786e9287fe215f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ada22120818f9cc77a90f3737075f6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94b41af51ec5fb3261ef3194bb55ce1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9b2e8a998a94676b7fc07f7d07a56d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c189046cc251dd96d134d769000aeb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca76ad00ae147151d7ad26b7453efc0c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbf6f249590e770a57cf836898be527286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bbbf6ef2aee495eb16b057d443801f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6077ba7e59b3609a50dd8f535d7f5ba1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb6b97cde0a1cd0a0aed4d77cfbf62a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a808077e8b76703da8e61b57d9a359290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aadf7e9ede2b890cb908050f3feb85291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b5834419ca58d1318599d24fd790a6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec6a6f4c0af9df175d9689735fd8eb4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3410808d86095fbb084b0a0d539c5f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36719474874430b0bb2e6c86cfcdaf48295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d86b2e3802fded62bf3cae3609e0ae3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5003e9038d2ccbe4c878b1b54971031e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156070656633e5e3d6a7e4d16751e0f6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9b2e5256523669f6070c9bf35f2df5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd502db85b98d3feb4db6d1fe94e7e5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b70e19923607d565a3285539172ed8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6200330ae881778caf75ebfed98d07a2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa506471eb368c4618f43aa176a9a54303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5618691940dcab65e4cd2ad71488cfc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac0fa5d4be21e154d4702612f0cc540305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ad5abc07a7320c906bde626b3de9e6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5a003abf727b58f5c611954bcfc73c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd5aa82774575f37f7794e7190bfd0e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4ace47a021722f298f67e4f42fb762309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e7782ddaa4f3d5feaa3511bb1757de310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd54714215abda65d437f6da63f2cfc9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989c102279f13a8c310a4601d400360a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1757400fc66018c1a83240962082c7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa14680ecacc1a11df8a968fef451fe314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c602d9e6c8ecfa2f870cb3d23ccb7c4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2a700415d2e5c7571555addc2c4665316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2409696cf81dbfa179b7b92bbc791ad7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aa2c42656b66de5821ed3d8decda39318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c56d912b6c4297f31c3fb5007a37d02319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb5a0f778ab012e43d05908eb9e271a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e50e77a4a2c5eec740a15f014487dd7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ce0d8a65ab6085aa181f26cb3e659f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e1fa25a15ffb4ce822004c445b69bd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e205d9ab3a11272ec342e22dcdc738324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5412a381e07561ca0b68df2749effdd2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e396c59e32b72842178c4147a6bb049e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cc849094be139b003e7738b8041372327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90912f622371cf244e4ebadd17f2110d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f7d5574455d51c2001e56b3f9cc399329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b66c5bcc7b82c6e4f0d7f3b9a75580330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bac027a99a19a0bad494cc8fd47a6a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dc7166d5f1c7379dc70360a4b15208332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d1be724be5403710052304e8140cc7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809baa9d1b57de036c05ab8f7200602e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeeb7618cd46f01fda628d381d9c090335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e299507ca2f6c922e79d1ec8ce5a323a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7ef895e646811c9501893147622431337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2864039ebbf5648cc2d7a02f641bf07338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bac489842d9cdf8ad5be9b2797ac83339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a19c1cc335e2795e7c957d771ec28d8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5e0c89e06ff844de0eb57d49c87e9b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9969592a8dcde76de075ffe500e80091342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa514172dd002512d757e709ab4e3a8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9ef112bbbc06c1ba68d6648fcfbb2b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dee7315912568b033f19b43fae57d27345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e37be615c36260f9533f30d5dde2103346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20978293cc24f06ebcea2f0bf8bab862347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22935231cc7ec90ba55fa9eb80b83789348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0cc496afb2737c0f21766067bd3f39349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bad0c5b042afc6fe9dbb1ea33c27d7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12069f148efdb19a41c26a8105dcd2e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b2cabcb9a112408e1bad5e3d05813c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafd5a668cef6b35dcd35af82cd56deb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f32b9291540d8cdfca0534830fbe17354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74ad6aaa48c55c7e8177bae667f0344355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d89031250c716e71cf9753c52b249b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2da19f8373250114bad33d0f4a6257357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc314d82774b19c9fbccf6f674a77f4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c2f40d1826ab073480a92430170bc3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7017824c44b03507f0e1d7f7a378ca5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccebb9519afee2a04f3662ceaf38323361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7659813ca126105394436f16533a1a9a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eba94f405cac328f2f11bed9b38d62b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5e84fdc16b0e5e5058059177f71b52364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ad55131333569234797d4d3139f9e0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394474d8a06b05432bf9e71a19e4fc82366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0320f3265b46b93191a1a0027c5bc67d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda73fbd723396ae1e2a96adc86bf905368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2959a28e740361cf153ac6a2300db10a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7e701752817a88822b8c228923e66d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f78ff0a37f917b9c86bf1986fe1d4c8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117234a7d0338206dc9f43f58cf7a815372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c14b98f9666018a5fcc5376ffb3272c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3821d67580bdcde6d8e78a0c1608cd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f797ffb3cf963ca8f0410c4232d2361375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5454277907f2f9211737f0ba15d2e3c0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deb7526a307bf341898c0d2eb230886377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eabbf1b662dcac25e2a2fc84408ca5e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39abdbeb5afc3014108aa5c84d7c97a7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ca50a02f6c8e55f2df2879eaa02099380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11beb3ba935999d6e7a73783925ce540381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8025285250f07d916a2f37bc7120cfe8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35283458157946934f59cadce48db7a9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409f24cfa322379f69d0adffc7488d0e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5700b053ed4463b96859a4822f1f467f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af75a3baf30109037f1a7dc90a9b8015386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30df8c2c1cdd38da20f434fc20300480387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0d676f6984352aec7e3ef7c923a686388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb355792f0d73c3afe5a11d0908278e4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ade607c9602055163988aa7f8db9a13390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bddcbe7943b71a94f107298fde7101391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ffedc698d5cbae9f454d729c6f4fa3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43a4476c28375cbcdcce0a164be713b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eba2db11c8bd2de93909782bf07873394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79b584ab58f7179b68a9bd1cd003d4a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06e33cd36665db3cf8da44149c99290396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cd1a3bf72483d5054b1f3d854dbcb0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae94ba067c9016acf2ea788d977b29f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b9ac03c61179c24cd1029e62372bd6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1baff7510c25ff8c9e1171b38269af400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e645d866cc72687a96e54b79b604f2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7ec9bf6e5327a998ff0611246a6450402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b652ba25f1a22b90e3835cf9d3a32cd4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952f65cdd8794638228fce54e4032226404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cfee141574952db357d426cccc98dc405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bce3bf52f7749e524c1f3b01c4bd50406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd3d9ccafe395060d2fdf27d53207eb407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1359f6fc599bfdd6e88f45e584fbbea408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351a108d1d652337d670cbec234e3271409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688f22fd011904e48bd03e877867800d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc29abdef9cc5ef1cecf25216f763015411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15092a2a04defeb0b8d5525fe2421422412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd14b6685d4e049f2ec14833e18e030c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7580c67d5e69b4bc9277cc96f76bc163414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a889b011de1becc261e69c5c2937a5e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795944eaed7e4284f350007a621be5c0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12642307daffae3fa646c129c29245c4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd573ea6da39d5e95cbe24edc6c87e2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfcc174ee53b89fbb36c2b539c64608419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed24afeb57130807d8c1604d3b88c50420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875f04d242bee027143170c70c8c6205421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6982c07dd991379590bdda0198b6124422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279abdb8128917e0ba7c51b6cfcd9d8e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393f890277e3e3b2eb9642073995df5e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dad258a97b1cb6fdf10a56291519e6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3404b509b050f0ee5539fab3e1128cda426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528bbfcd227e8798c0392e2dd8dcd661427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a699d304860c714597f4179ccb5fdbac428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58441ed80fa0e431a79a9d34e4ee3fc3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2494d7ef34c7f097f274613c679f270b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3adeb06c31a3ffcdf5af84e2274fb7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f2c879ab9876221c14bfded0ca5466432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb0a1145cf7438d359fff834dd6e04b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d1a0bb95d1fbbfed2f4e9cc103bad2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da711bd0a6e7b9534be382606122689435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4cea8fa4c67ef22fc7b4a2112473e9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429abf686bdbf8a5a0535f80dc44d752437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9673f394959059f406671c411c5ce5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e9fd84975a993bd4c1a25cc5e875ae439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b4ee6a81c1e991b9c6275cdeaf028a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bdf0dbfa23d4787b3497f12fd1ce8c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab02ffea2210ec41ec68bfd5235a43a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcf6c0652cce557762ff17ad9a5fee4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a3fbe125e4e5f8c11eaf86736d19fd444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbd44e852eef6a2ae11a777f0ade971445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98d4f1c3eeb07b9261c16a0bd0fcc11446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41b16da98eb16d4c7ddc94b03d206fa447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59d1de5999d9e845e5d44c8b16fb260448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f01b014705196dc4e0f84d90f98b5b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78905e15bc144d08bfe6893e93da168b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531e98c71e93aefa6e583e3ace07be9c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2914ff278928983f6e2605eda837d61452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6733c09d62e811a39d3081765107b287453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9d5028f3ca29a97df608d090166cd1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b774246dbf23b22889dff29e5f9ee46455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2107b2d23bda2e8888aae26235caa547456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa5a40387f4e1b2db6b5d657541f1b2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf0ac2f4908f1703e40370762fe76b6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c59bba4156923e73e7b251fdd452aed459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebf6ec656bcb35c381ec53684d928e5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42428e6b52026de04b4550dae2dc3b34461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13d3381796a6364a2cc20ea6b92f0c7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e851c879d790fb21ed3330bd98ddf50a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88e8f96722b3c2071ee95bfa743039e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c124f3e78dccf1658e10b5991a299e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2720779b8faad5ede19ca8173ca5da466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c7eed8f6fbbe6558b50f69451e3b2a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e32849de695bb65f9a2ecd14d7aae37468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f96b04436a6465a54d7fc0720f94a8f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aae1144d3351140c3afc1af64bde79470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2079ab945316df31ef3f70ac8169926a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1026869c9f1a5bdeb26ac25cfbfae48a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3f00071480d57f9b222ecc275883c6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3a7f084e7ba97a42711159675e06de474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c8e91fb04e20427618b908a8843c0d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51e36b78b75a1c737a406d3cdd10545476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0bd27ca459575e108a1b96d7746b1b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad038aa0b7c4d524d52656e003aa2f7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa1ac22f7e123d290ce29bbaa84f236479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752983e606eea8bdb1d946665e856136480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d76cae4382a9303b2ee144dd529b188481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5841655fe44f7ecaa076b63c73ca0f9c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1e591b8ac064d35bc31ef97f2c52c6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cbf9e6f08b958dba802dd276776520484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a70d270038a635d9cce99ddc47969e0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd413fc0f327235d580d7ea944e9c5f3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe346b9944ba6e47e60ec8688d893e8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22206c9e236a103528322228387faefb488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754a4b42842c3fb3ac7beccba5dd2dde489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5903f517ed6d8166a269c7d4d99790e3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6b2a82eac8feaa65ba3096970c5292491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254d033f77326541d9f79b397dda0710492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57afb727cc6c7fb290b50a95d2143a19493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b58adda493e3228e568dc668acfc29a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5c2f77961abd3eb55bee3e68ebe311495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a784206d513e942c80b2c8a26fe93b7c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ead0054a0f06333039f589f9e24719497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320ad0c3d782304aa0b83f96db7fc320498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91b723a5a0c441e13818ab191b33cee499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e3f665d340101f6c71ee0d0a4b6308500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2da14088442a35c99d60fda844c7fdc501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61133a5707c3642d4611ce1ae8688a47502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1664456d4b23aaa532168571ce457f89503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddb953a5407d1a50e4a226da6c91b53504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f29a72da8820f610b96bbb8efec073b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38b045dc6848a2cb7a0bc661c5d52f9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9513b8409a212bd0d9626b42b3a39fa3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed04ce0e2aa076636de20359d6f33a7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c22ecc98840c03f4f6563f4f2b45aa509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d6da1ddb6ca7a051ddd3d4b9ac220b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42304ebc515c03e4b0f646234f7f2cf511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2ad4f0b524ff94489c001690350453512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a65d8246d5ec03428e952638215560513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b290040bf08a7c5801e37f6e36276914514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbe1f02c1177887f4b0a583d50a31d1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9c7f91533b665c0995e6e74284bb7c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837ef4346a681ff05cd3929b460b953f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544cc7ba1d086e6ffdd4381afba46239518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160961f1147457ea7f657fa4cdb6a5f7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7560bcf2f48cd4663b2d5261a79bfffc520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d8e763a74e6b22fceb2987a15d8010521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033e9a38bb3f1c5e889d4b725c1ee050522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125269adda445337fe903ac6f50214bf523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b0a0819fa02d18ad92d0ad1fbce67f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38be6af4c27bda60c28d0f32d1e2a1cf525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0b6210793660dc5e6721a5303abf7f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831848fd3c19b02bde26e0f7b75e3d24527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69bc94db6b2ffddb33a511cc515bb3d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19720f35a8cd94adcbd79dcae9472754529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22937f4372af8f061e6ba400229e3d6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c05a509d18dcfa09b9d9b34a1aafc9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754f8580fe28d3a96fd047b63ef6762e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a640c546bd4a3e352879a045a358231533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a0292965c6e1113e32f28262a95b01534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762d93298f8a0de70a8febdf6005314e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb778e8dd6836c3b8e9220f3d4052347536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c667b40240909133f9a30e50e8a838b2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d496c6bea4a853d0231dc380706321538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03af9131f46742e9140c9c0b5e22070539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e84d88558fd844fe8370154997900d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95d310070f4ee893d8f182b965a715c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba613b8864fe443b1b8ab4559f2b4379542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72e840cc4ecacdaf7bd0a0209d2eaa5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b243de2d006387232b78d1bc837f84544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcb05f20360a6c9b085e7e5d4c5c130545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fb5b581c5ce20f17477c29dcdeeadf546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56277a1e54db1a1fe6e3a04f0ba7b60547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3017101c33334ebd026a7a4ed22bdc44548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a308368d2fec9869ff00b938ef7eee1d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f8ca3f61911db39586024351de818f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0edbc5ef78a902e6d4ba33bf337ca2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c222a33db931977804933c572367e3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a5f9e4fe0c67bbb814412ed9ad4a2e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5881d6c2be0b76d22f92d8a22032d009554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66699cfc1bc0c438932721faeabb59cf555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d7c80f0d655e2565f2b3e5bed26248556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92a8b96bf0dbeaa96b5054ca446c3a5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eef67cd32fe27555b7a33b70d2b00c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bb950b71c5ed4f48cd08a5aabedc73559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbbd3d8d743e320018ff635ff92f330560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa68c66b649e2fd76207232668ba3b7e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eccee3d5ce57f5facb88e54f1d361b1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35bdfce1ee0fa17a564437979f30ede563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694bb90b31d308178a8ef4a9b947045f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c16370e975d3cc76978a50eb90c7d4f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50031f81f90d13a141706c868e3d197a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a0496163bc7451b2264f1ae6b48840567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67233120282f5210982ff37ee90420ed568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9402489ecdd1e4c00990acf2762a58b3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5274bc9153136538e56d16ad41c884a7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ecae597d1dc9983759bee5b3fd2b66571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352ea33106633b8f0e96ac670efa4cbd572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f92a9d2db078b674a7df969521e978573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af72d7836ad781f1bb39915db323cb5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc27ccac42f423e4c4677e750aaffd89575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bf9f059f3ac3ff0bb986c0416b9493576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673eab978d9d476db09b43730abf55d2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760a5b3cb8ac088b3121fb6634598b7e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03d4737697b981d0a2d9244e9e7bec1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e84481e9a1d3050fb7c9c9de7f3333580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2166263ce5a5a44fa72b833f6bd700581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b359e5682c3b1edcf0f55c8888177c8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa0ee1eae98949531bdc599047d632e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe3a7ecaaa6e30eaefc64ec463bd508584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6560cf7d9f46084a62952e20a65057585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c1e70998804576f66e0404db30bdac586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73f4fdfb1aca4efeabab3f384952c37587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdda9af13078f21565061aae5d61057588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b350d036b385d0d9c80c5d2c8a138090589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56683b5da3b6b20358a753233812353a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c61ce1ad3cb476621e9cf46cd8cdc9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d1035751cf9d1503dcd3b7a154881f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a875b04d94994bd1b08780aec88f3345593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ea71f80022ba4ff8290706f84b1155594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2eed1359a320b5404c837233c18a0b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5934146061d326da8a27c3d4975352c4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732f3237adc4ab3c0ff24f4df04de3a8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7aac8ac62b7826e95ac46f1dcd0efa598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03321c835839104d0c41f3e9ae8b4bd6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1d037f713cf082de64e53951eab106600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08865a6807f8fd9d8ebe8ace82261ef0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ead7667a6707f14c660c7b837291f9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc375efad9626c664cbd3ba840f6db5e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7b3f98d9830758e1e1b83ee66434d6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c073ef7c91e17829be4a30bccd9025f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcb13a04cd2ba4ecb0d3d96d46f39d6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d7499ac6826185f4c6dff483b41049607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55692d237e0637af7ddc1a29009d2ee608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e2d3964b28d514e4ebb27b86c7dd52609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0729de8f6abffc0c42c859f34e8a0405610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334726d9a76328ebd7e5fac80615cd54611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbbe5a6234503d1d33de2a1f23ed54b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb91db6b1caa2a1d9181be118f797e22613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695171ec5b74d91ef9502784fc148137614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6235a808d1017dd9b2459378bee6429f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106bc3cb0d7427b4a6a120177254629a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1253eee33ca5987cab8781e08c1d23c9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b06b444f999afe51995746d2d5962a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00af1f3a921db4b34e5ac32573220919619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ee4326e54a62c0bb890129a850aeb4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2945cd4f00a04aa629fcb07d935e7d7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd564934b881500abafe1ca5406fe6e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1f16a6604950bf4fcd25e89112de3b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf7e1e00faa457c6f40fac4f2d15163624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf64b23c7bba96b8e2e03cc9eaf00ac6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dd4691af8461bbda7c19b057796999626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be26a14cc9860dc60c69ed7bff489100627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a241d927e96fa42bbcfb76b5447be154628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5647e59f59bfec5ce20288a272969c43629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7423670fbeee49d1ed7b78c36f8fc8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9a04a58429fcb96811f13edfe43a88631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079def6b2f824437ee2ed384ddd54a31632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688138c84aaf5d1e2d9dd10c321112ca633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b7669dee0ebe5979a3558181eca38c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac87cd53575cb37e48217b0d7da72f9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52d9fa1025cbdad55b025e3789a7d38636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff09d4c7d276ed3a958049642cb123db637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa7389fd741bcf427293ae974856b2f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593a14dc2eb7211639c76a90bd4093bc639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41e4ffe12a960fbfa5af85509753792640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724cffeaf0c138a257c9d53922174e5f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7131712f82e7c17d604f60dfca9960e4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba76cc2937d66c14006af2834c1c11c4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b586f205500e8bc854689ea8581411644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3214f019cb04f39e5f1f1fac71c60191645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbbb8f30be3aa6d07ae6c4a21a24352646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf186d26879cdab47a9bd3eb4f562862647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f6a4069bdb8aa8764981bf1f620b40648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f909f9bd39c9da8ccde9f2d121e094649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c6d8db08989a5f9ba68cfaf66d9451650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d763494fadb9a0881d609f9fd8dc008a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d89c1425b0dbb9657226910376ad862652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b77c92e9328e2a49468a2dee0a2d61653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb713854841df588eb54c8fc1f4ba63654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354ac8105a9b4f4f63c4bd933ebc04ff655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ce49609d3643a5993f1231e92f25bd656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92d8df7a707afbcd6d9305361a7ed0e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d6c6a1aff20c6a9552212e75d9e99d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838b2533de1abf8733c0c11b2994d8ba659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7be2aae8aed6f3a9d7351617ea23abc660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7540b03d8a90876fe4040850c67c23b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a9eab2494cf836251901266f1fc5c1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21792318135ab79525a3608c0c2b770663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b6a4a9ea49421e11c85a47325966b3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3074d9eec5add503bd16f5f954bdfae9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18db61535556fc7e27c46d8174da1ef666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a0d246920c1ceac5514aeb4c5ee5f5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883468791e529e8b91c0a3ddd712ce82668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95653c84e03f5e785381bc9bb3ef37fa669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4402d32d92d803fd31efcccdcd19d2d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fad65e0559def2d7555d3938fccd753671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6335fbdd05346e93ef3338ef1e78d7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988a85b09fe68de0d581cd8cad6f6314673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c7f40e364ae035272a4a481cb5907b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eed24fa16498331985da0dc1e19527675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48608d17add58e2f5c5267a7880ac4a6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab42a97cd97ffedb301ed6e57952a88a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3ef752a9df8f6d942e0cb2b6635e71678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7857f97bd6a228b67fecc216220a47d2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d95b7de611f9b0ecf8fe04e667fe7f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b98779a85a35fd424980f4a4d4d1d6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c0cd6b6bf008ad3286bc2ffa16348e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffbe97f83dad79e1d1699c68eb29fa6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49c14449aa1feea97c18dba981f8fc0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6be3a21933325616da03193e4e1ca1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a37677172f718b1611ed647b8d09c2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4546e42a63c189fce4fb2be3314fac9e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd835006621115a4c368e54303a4e06688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14465ec609816a6e34dd0b019b79a64689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2575d5944e90d474734e8fcee137cc77690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b52e88b247f127a267090975c2c671691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833559598a32e82cbf6611cbdb8f9e04692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5e35a0c1c57196bc0f4f6b0bfaf864693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9531309427b40a76da8905812e3c43be694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d228c46281767e6e4dd70279e8f3913695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206a99f3090da6689f7f29522915adda696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f856bd6b82f1d4ef649662198f2b88d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2228ff4212c1cbf40e662b7f761358b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0246ce485d58d490213d9cd6325bbc63699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0155a7175d62966e30627be207a2bb2a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8094119b22e9b5504aac51efcaf95d3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f437f8e58387545601e0e53a6360a2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fa201d3807740be7e95020ae29ac09703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2918ec0d83c8c4221fdb8638c6a1d3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680af9944697954ddd8a061328bd2811705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a43c1a9729189d32ab5c072ce0e8b3d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89aa5dd140c369c7823dfdff5bbe086707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb494548d3f03969b3b03b6de70e77b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0745cd671dd52aa74b45f63bb92b17da709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3964eb3d7e0edd85d797613a2c744cb8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a4717f817c2e0455633998b4ec745f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98151bf30fbf4997e10149905b52892712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa34b0f57efa20bbd1cc44ff25b4ae51713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda86894fa2b6fdde1915cb8fb76f51b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b8a4cd9e6ee3f82de419ab2edf3aa0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4790c56f1d0642178fecd1d0da403e16716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c6a0d01d20c97174f7a75f82579408717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680cadf25315a4a2c3861c2be9a222b5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566a6e1f9acdab4a8482a93a61f99711719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2efb4062ac36a9b1c214a13390166c0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915e4790b63046c83ca034a3679af2dc721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289679cdfe46e0929c9cfe111fd0e588722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d931409cc7277305b877c90a42820fc723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea02ba26cb37d8f1575d23338ac36ef1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca2b532b89acf033d2228346f6b70b2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c93cccd99e0954e392e008c9e39dda726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f2045f14bc84574191e8939e0cb0b4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc81cf789d93b942d12985d4cd6612d1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de191f213780dd27dc13927c6082b18e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebca029cb476446488dbc3373b05fb0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969316285041b0c413393b8fd1bd1de9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4018e5035728e2e921e7ac64731a5654732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadb3f4ef442bd65bd950b750a875c9e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b206694db4542d8be46425626927ffe1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bcea5d142785409f7101efee5e7705735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654e376c98fcadf71645e32e606d9bfa736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49e2ac8517e6f9b3c047ddf251f0f7a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda94585d2fd8c07bc18ff5228236495738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b7513932e6addaf4ff806a5ec7c7a0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733918a01daf48f95152b1a48f04f625740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30e86ca7416446b2e3c1dd031381cb1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1984b1121baad1b2a35c4c31159eff4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c626ee7077553039a1552c29165143c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a191960985f8b8ec90ce47b490eab541744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd1ef26be942e1ce8a108b31662ed06745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e304863672b2e4c56f06df2e54aa80746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47624686e7b40cc4477fb171607767f3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece8f9dff4bf50877cd722a99f6f0dff748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424a35262e9be2d43235c2549a2076ca749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e6db2275b42194253f43c6b75c3dfd750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad94d110882acb5a4df0336e51967a8f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18efc81aa73310cc3ecdc0c752bffc74752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d230dd7b1a03c3314bd735de1054d2e2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3040dd084ff82a98ef13d813304a4712754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e7c16abc0b95f994bc122110bc6c1d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d99ee3e6487694e0b57393fe217510756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13d626190b4a221ec7f003f515818dd757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7c97967cabf06e09fae020f715816d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d9ce03c5ffe7cfadf6872342a246b9759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd6801ade66fe194bef7c8507aad72e760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059a77f6ea3d5ee2f8947182fd627e77761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09ad0e924cb949ef1a571e57858d306762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2923bb59b034920881765d8d749e3765763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5368367791928ff0a41b0dc588cce2a764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c375f4b40c8e25f8edd4f8f41254d6765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb534b682c2e0ae579bfb6e847dd525766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737282ba4debc27d63f660500032293c767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5956,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6196,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12431,711 +12086,711 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>153</xdr:row>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>154</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13306,51 +12961,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24491,2061 +24146,2061 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>372</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>373</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>374</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>375</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>376</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>377</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>378</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26876,2330 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...2278 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -29466,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J424"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30192,9931 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24127</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.81</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>233</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.32</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>246</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>200</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>24570</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>7.57</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13246</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>3.47</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13248</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>9.050000000000001</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13258</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>467</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13297</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>19.74</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13314</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>474</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.58</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
+      <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13325</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.66</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13571</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.51</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13582</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.79</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13598</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.41</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13602</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>18.77</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13622</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>4.33</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13643</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13644</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>2.25</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13661</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13670</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.32</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13672</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.22</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13675</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>6.25</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13682</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.86</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13686</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>10.09</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13689</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.61</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13692</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.58</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13708</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.75</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13715</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>4.43</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13718</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13721</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.42</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13739</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>11.26</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13740</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>17.83</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13755</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>5.6</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13756</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.22</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13767</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.14</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13768</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.94</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13779</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>2.45</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13786</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.17</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13793</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>246</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>4.04</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13796</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>10.33</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13810</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>3.46</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13813</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.49</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13816</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>8.34</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13818</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>2.07</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13820</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.01</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13825</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>6.33</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13827</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.390000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13833</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.54</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13838</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>17.24</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13845</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>5.03</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13848</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>9.460000000000001</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13853</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.32</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13865</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.37</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13866</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>4.45</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13878</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>4.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13877</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>614</v>
+        <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.19</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13885</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>8.18</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13895</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>2.7</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13896</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.26</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13902</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.56</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13906</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>7.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13908</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>13.18</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13909</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>4.02</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13910</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>9.050000000000001</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13903</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>12.61</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13923</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.99</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13927</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>11.12</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13930</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.28</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13933</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.55</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13934</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.789999999999999</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13936</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.32</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13937</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.16</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13941</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>12.41</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13942</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>1.93</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13950</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>3.84</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13954</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>10.88</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13962</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>17.44</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13963</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.49</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13972</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>8.41</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13978</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>6.24</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13980</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>11.76</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13985</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.81</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13989</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>4.47</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13990</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.44</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13992</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>7.17</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13993</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>9.34</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13996</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.09</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>13997</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>9.140000000000001</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>13998</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.48</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>13999</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.59</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22003</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.89</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22005</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.65</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22006</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>3.56</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22007</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.11</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22012</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>10.4</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22020</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.32</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22021</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.61</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22031</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>12.82</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22033</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.25</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22034</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.99</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22035</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.22</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22038</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.45</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22043</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.45</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22044</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>3.64</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22045</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>4.57</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22046</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>54</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>4.57</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22048</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.12</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22049</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>2.76</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22050</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>2.78</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22051</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>2.9</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22053</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>474</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>5.81</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22054</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.01</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22055</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>5.6</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22056</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22060</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22061</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>3.51</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22062</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22063</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22064</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>2.6</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22065</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22066</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>6.23</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22067</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>7.06</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22068</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>6.03</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22071</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>20.89</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22072</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>8.890000000000001</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22073</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>13.12</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22070</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.56</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22075</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>14.32</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>835</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22074</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>836</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>837</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>15.45</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>838</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22079</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>839</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>840</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>5.69</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>841</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22082</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>842</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>843</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.75</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>845</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22082</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>846</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>843</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.75</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>845</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22082</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>847</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.75</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>845</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22083</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>848</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>849</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>6.82</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>850</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22083</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>851</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>849</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>6.82</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22083</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>852</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>6.82</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>850</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22084</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>11.86</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22086</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22086</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>857</v>
+        <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>844</v>
+        <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>3.45</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>858</v>
+        <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22086</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>860</v>
+        <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>3.45</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22087</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>861</v>
+        <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>863</v>
+        <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22087</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>862</v>
+        <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.45</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22087</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.45</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22088</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>2.59</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22089</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.45</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22090</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>2</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22091</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.28</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22094</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>9.25</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22098</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.94</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22099</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.37</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22100</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>8.279999999999999</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22095</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>8.960000000000001</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22097</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.71</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22101</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.67</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22110</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>6.7</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22119</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.45</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22121</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>5.21</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22124</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>7.22</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22122</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>3.68</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22123</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
-      <c r="F306" s="0"/>
+      <c r="F306" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G306" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>4.61</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22129</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>14.83</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22130</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>15.08</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22131</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22132</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>200</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>8.35</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22133</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.3</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22134</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>9.039999999999999</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22136</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.35</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22137</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.36</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22138</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>200</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>11.82</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22144</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>3.94</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22145</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>7.06</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22146</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>3.33</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22152</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>25.67</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22153</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I320" s="0">
-        <v>9.51</v>
+        <v>45.75</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22155</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>9.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22156</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>12.12</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22158</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>5.81</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22165</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>5.23</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>22166</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>973</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>5.6</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22167</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22168</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>19.98</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>22169</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.4</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>12896</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>3.75</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>12906</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.75</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>12945</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>2.31</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>12970</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17049</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
-      </c>
-[...1 lines deleted...]
-        <v>997</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.34</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18018</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>17.23</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>25713</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.17</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18167</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>7.84</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>18161</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18221</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>15.2</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>18226</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>3.87</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17100</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>5.89</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17109</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>6.75</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17247</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>11.29</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17533</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>4.05</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17590</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>8.619999999999999</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17605</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>648</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>40.47</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17606</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>648</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>40.47</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17629</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>2.96</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18250</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>19.48</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18251</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.72</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18255</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>15.13</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18270</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>45.75</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>18305</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>14.02</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18395</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>2.78</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>12930</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>23.92</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18245</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>38.56</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17136</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>40.29</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17291</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17335</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17377</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.82</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17378</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>29.17</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17381</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17382</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>24.64</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17490</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>22.56</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17491</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>25.02</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17526</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.6</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17505</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>33.16</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17506</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>39.52</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17565</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>37.59</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17627</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1104</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1105</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>26.68</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1106</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17628</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1107</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1108</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>21.04</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1109</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18326</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1110</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1111</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>58.62</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1112</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12384</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1113</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1114</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>1115</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>26.28</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>12500</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>18.46</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>12553</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>3.73</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>12621</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>23.92</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>12705</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>5.22</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12826</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>3.66</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12831</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.16</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>12832</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>3.92</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>17007</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
-[...1 lines deleted...]
-      <c r="F380" s="0"/>
+        <v>1134</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G380" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>1.98</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17011</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1142</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>4.69</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1143</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17988</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1144</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1145</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>5.36</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1146</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18014</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1147</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1148</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>19.83</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1149</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>18017</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1150</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1151</v>
-[...1 lines deleted...]
-      <c r="F384" s="0"/>
+        <v>1146</v>
+      </c>
+      <c r="F384" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>4.49</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1152</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>18057</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1153</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1154</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>19.98</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1155</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>18061</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1156</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1157</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>4.77</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1158</v>
-[...947 lines deleted...]
-        <v>1268</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>