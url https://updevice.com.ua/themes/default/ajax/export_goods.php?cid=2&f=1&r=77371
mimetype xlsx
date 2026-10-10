--- v0 (2026-08-20)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1233">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3067,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3451,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3541,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3659,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3766,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e9911ba46903aea13856020197ac341.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a14a5f41f1eeba47563f2886370e0fb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f76ac41dec2e903617ed37f25948db83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048bb82f7087d9adca9f6ba9424cfef94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d68d0822cfd969033874dbec15de6c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ebae4ba7066d1388f80f12d7678bfb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08779807d06ae5db1a0c0a2ef813ce4e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b1f43308d4b0bf5b3221c34bfc99708.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d343c2acb501135fe96eeb7c7b9be99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471ed4c8f236e6e53e9c60dd39cc0d6110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdc9e91ec20127d7a85a9baf43c89d311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f9690eb31149cfb389543dbb84bd9412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542526c29cbccfc374d8dad6136b937913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239ad25777db0bc49e7868c6ab571c0e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f404d46d102d83d5254840e8fd246115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2557b292ce7d888bff7fbe812a894d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671a90763ddfb4a0789912809782358817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb4a83fe34474bc2320a663d135690818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7019008ebf807dadac9eba4aa570e419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e82702d6c1cf423d3e4d890e90ef0e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635747ff0130d402c92301bfa6fe75b521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc78428af8b1413f95aa7a7dcd1aaed22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f15e761188b9e1381e113348a9e72023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9232891fcc22202816a4283e25f424224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d315701dd89599d782084a50f1bd1b7b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c534d6c1db91844d3c51a4397256a2ca26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b042b9d52200030bfffdc58ece078afb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe9fd6b80d5edb972f14cfd1ebafca728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4e48c92cf5f8959b16d4bc5504dd0629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c481245e106a6043462248c89270f67b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da4056c2b2eaf483f26b017051791df31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6fcd390ad04886dcdfb69d54b8813732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e550503a2e461752b299391127559e8b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d116733071ee41ab5421cc2c0e8ab6ba34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b130a9bf30725a6b49537e549e8882fd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cd3ac03b6cd578336c6305b37b3cd936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754da9811fd490868a4a93e4513f9ccc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf44a6340aa069b8bd2237703ce83a3838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca77acdb373b3fb3d64f1073b4f24e339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f072d7694e925ee355a416ac2de1f5d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e9170879c9e127b904a8d98eb50f1941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dc0cc2325af827f0c975455e20606642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52279b52c086b52734749130952426443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eea78baba82978a5385930be4e7b0744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0531c426fc1c67f465adcd2502eb6d7145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4901298aa3157dad2d5d13c3068e57ea46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9721a0ac6f3574f9664a38196716119b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8889a8cd4d4fee3ca8b48845b1ee615d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f287ed14736ee8b7683870c042c8934349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1027f6296c333345e24fdb6e8051d71950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d1c0df7a938a065b14d41b578204ce51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3388c99f7b216e612e4425701dfdbf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5f9ce4af1bc33fb69b09d9ce18d01d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefaeeb5849f31fbaf813356ecf7a4a154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4f8e0612336e3b37637df5222d0ac655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096f1c862a9f08cd1ed7293184e1e42456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82db696b2c23c36aec8b794a9d80ee3857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f84cbf1a4e6fdc5f8112ecaf80ee9858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d042d0c5dd6b5072b3aff9f40f699d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d94964c11aadc3321c98c89635ab07060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88170aa117743cc42b900e3618f787061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c4cbc5d2c29ceb7089a26d2bd3ba8062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0e50382fdf75e95a5a1662cd31928a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68e4ff71330a0bd8c6314f6c8bc21d364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d37778f6fa080bcd21d4e4790a17ff65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1231450d9fb435e65ddd5c98369370c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9910edadce4f530576a8730505b85ff767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7870521d08dda14aab909e8905dea568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0309c5c373488ba95ddc558e54c650669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d863000f227ef1642f47de9496d9a24670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8692b81a7f0bb6147196d815b339782d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f719b856af2aa5cda78b1410f61a5072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac52e2065bef332f71edcc4beebae2773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377650fc56bef9c0b37981db30e3be0074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534feaa0fe2054836c2bf69990651be675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b3f138ed46807faf1fa4a1584a1ad676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea068b96a3c9a08378fb37df21b9744577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51e581a7b69f4aae0dd32cbdcda6eec78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3e4c120819d0f40e97347365ec2c9d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45546aace6741ce3aaf5eeccdc2877d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61db5c78e7daf3add55e3507143ab44181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895927120ad5eb011eea28b78d63245682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466b9cff9cb086c7416bc997df5f677e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dac29d6f189df31cef9735bd899d5c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9255cc9870b8f2f8b5cc874573e988885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e423ee152280abfcedde7dc769e5966286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eeaf0f05e38670c6ccb073125587fc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d21006bedddf3c83483c9299155679188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e3c40a6201ad1b9a28c6926d934f2989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad3f1e8126502ade8ba9d883ce41fc590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083f133ba1cbdb87f4019b58292265ef91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1211409563fe4f5c677e666f2cf19f192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29043b6cb9f19d3b55d7d111579fa0693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afa50a25c8b73b80d900e3f78acc62794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb9c369c7c1701e9f4f6d91c4edf8e095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127293f6d11e1a77f3c58abdaf59bbbb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f92264c2d8be5460a9e09c31c3ffebf97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f803e3fd1ee3aec16eded80162ab4d798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b948cf4affdf2177919df2bc59d6afcd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be089a5e57e8ea6fd3e1d9e0b21b279b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737cb0f5ffc525efbf260abcbc88720c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17580504fb4aa37e0b4bb5eb052170f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3aa9bb1aa519790d9a1e7469ed1a14103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639a5028db247e31c60b183a1ac77daa104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010bbaf9ab6b89da98a9e4dae980d2fc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc13299365155020c2f016348a98c446106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024ee960f7346d6ced669d83a3643198107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196dac94ae63df66c4c981234152dd81108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870550c2751702fccb8e25c181523c78109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9449f3aa82350014dba7d91162386156110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7b2915f632b64ccf64b2171cc0ff84111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f988e811adaaf1ae89055be46f37ba5e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf632b715b082bd27218b8766dd4aef113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9d6108e4a8e5fc28c7f680794a65ca114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f3c5b89c4e7547d968f348b0275f2c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1553eb85cc7265aa79bf82bfcdb84f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d78b495bc1a35d5bd09940f2f459cdc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316c5c82b9f960ef56b89155f390e16d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd789a6194876c273be00ddaf0de129119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a94afef127d4aa29632014179c934eb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d3fccb75e28fb525b26cc5eb5d4ec1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9d2a761f818af4d7c4d52818e01e51122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b45d6ae7c0c369eb9fd110f544efde1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04740d5f6c7b053aa2502447254c5358124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af96bdc8f0c195c9f1972178633af3c9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba1056106e81c22d587a050ad1a11c5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332ce8e21cc9bb3e91b5e8635c8f6fae127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e28278f5ada5367b00fa84808903fe2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b703bbf84142d302e163b78363a5ef129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642e00a879fddfd47e2a1a7017a1a0ad130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee23017894bab02623ca983d325860df131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244ca6c265dba30a7993385c6cce033c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93af9755f6b83e9c0ccb95badb12387133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae4768afac168f75845c240339663f0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724a5a22e56869dd326789e0625c249d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f227cf31fd7faf26286d4c31b077cc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e6d29ca10fb5f524659c7f40e545e0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd7c5bab656998c34968af7201872c6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcec58162d45565f43c985f4120b50b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7565a7e8ff8387009b503b0822ad8cdb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8f9e3d9fb864b0a310225cafa13c9f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b23fc569a20790759aca13e79ee33dd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3a639a57ce34f17b331a171cd44541143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bb1ac353d7ab5551d8fefdfa4b7980144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167d3b862bdcc077433b8f6b1cc1e0db145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe059f6f6ea4c257d55bb642f0741fe146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd3fb7b179f1f095966c8cde15fb003147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7601078de2be320ce4f8dc080c8dbe148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71cfc4b699a8bee83643e84277100a0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628b3efd0e67c9b8f407094d7593bb26150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa189381e41b97036728af408e8210e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b06e2d4dc6e577d11a6e94eda195329152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09154f43350ebf4ef1af98a0a432c920153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4195574c5a332dd5cbf94f540ee85b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61154801fb4878dfec76f382287b4f69155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cf3d9e04da3bee3ff40904814c247f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6051192bdc9f810a58413c959140cda6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8277a46e663c9d71e1fb04c0761ea590158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1579758a042d42b2c8001a5a90d526159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5c96efa7b10a7217cf466871929b28160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebc56fdde6f8b2dcce8e3ecc9153f8d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4109c2b56b2bf78ff14ee6b059e9253b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979d1a6191411c26870d9b4af843589d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79567be859c79cdbb6e6d539329c920164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533d8218a438defeea993424c3ed3d31165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66e6d5dcbcf3d475aaecd41f4643fb7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dee7ba7c4843eb03ad617d06fed4aa167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b3ddc044105e22df80f5a474c6a82e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5958014c1fc1bd2c67bc272177b4995a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c04c70f016cedf1a1ae1f54f846d56170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908d7e5b3ff88601314c28b612d471c5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b084f469ee26fd064c1f4361087d0e78172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ef36bc2c2738e43723852e9cfdd25c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729afbb7da3c8d4587f922195e97d2e0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2b8c4c0ee8ee4837f51d230d2298c9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51ddaafed1dbcf75843b5c145f8daa5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0569b9c515dd34747a71531533394858177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d69634bbdaeb6b44de565bcc15589f1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee678294d2c4ce3f0b21b9016523233b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9c7ece9f4088a636c383d4e4286b60180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ee95bf45d96f44639f1519196edd20181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b8a92b7dbb2231e48e17e234bdaf6e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4a01f4b156e70938c0da2a0ddfe584183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c6eee08a3f142cc29a696da0eec8a5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fca418bc2b60c50aac9c1428354666185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27819dc05d4c95503df9574937a553d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f875f3d1a19cf131eede02bd92ee9c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bef9ead8f92455f078eaabc36718be188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24842b8f749398e7457ed06247e489bf189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bdd3702b88f0740b8c3a691f0545d0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aa624ad884a980b47f776f092899d5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf43d4a11676f826ea1490e64201eda192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758a507094512bcba7c6455f6dee7062193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c1b6eb2553c717aeb450c809ffc41d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8eceb7b8eac7d81ec722fa0399ba29195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdad8ad6c6e5d3aa5ebb073a3c5a0c3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdaea75599062837408c6b264a42e61197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ce6e3ec5a65795fedf0d10b01ef746198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338272c78b5d3b3fba1126f63cd34ccb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9caf3b49255f3b158846f6b3e35790200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623431133c129c83b7a43bc770c345c5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f631583f1dc4a7d26cd6ef0d377c30202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1ef972308569a141294a239e0c0cf0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e078c61b57b6be9002c08adae4c0403204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4994fe543759e6f862cd0093862267205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac54fce2715c18df93011395d0f5ad2e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51505db0848642e6c69d9d4cc8557497207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c782092c34b39b1a2c474df4d5eb4208208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65aee2b3ef4dcda8f38ecfc3ccb6664209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b2bb5850ec80d905cf6dcd1aca9a01210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37879556fd1be88063178caaa1ba39a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c925a7ee59bff04b2fe1069f7d8b3f93212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f165b3a3587d975f35f6db239ebe060213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99daa1560143c44bd5ae74cbf34b6f75214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d141b2c63ce05451a8ab53f9ef624c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584cc1bd5350db79b32d7d73f2ceb581216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98083f85bf38e3823454cd824da028f9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5f8e61568581baf15b2775a973442f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16443ba791075a9ca322f16a220274b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5160b237f7ebd012265995706e6ae57a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa02db11a09f0ca68a451d6da55b6498221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb465526808795292c5d5d9a7a4ab479222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0b564a099dbe7bd559f0d20b037f7b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd4ecba3f449c1e326fd455c6b8e678224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13847839f6ded3e3882140452399ac38225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d5a760bc0a044529e68bc6d5a5b046226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dd59b3487838d77c99fe4b7b91e337227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b4aed90579c0337721365fa0985ff6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a85491fd893471b78ec6b79c094e36229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af257e7e33747f9240ed03cfcf221dd6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4554b2cc7e26d4104c1618f0dc878c45231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5e5f1463c16c79dd231d394e53f547232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638f5b8348ac87e80aa299b42eb81b83233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be80a8b8e7ba5f59a6e5e932a7835d8d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b044ba430113bacab2d8ee6952dd80d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02253309777c9b4229f58a4cab6780c3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1ad4bd8331e995ed31456bb6c0120b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c18b9190ba0f469ccdc2e7a2f7100ee238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c37826e17a6476cfc9574a935b24181239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31891c9e489ad136323755f3402dc18b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1a4d7f8938f66c9eca5bb30117b19a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c3e328c0138b4e6eb72accf3f48f5e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1523f7cee7cdf1639cd465d0daaa6b53243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d818d1974c35b475afc7fd41a418f3d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44bd4a77f4185e6f99e8d9289216b63245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a2977b10a6947e3aaf7a6e12ab30a9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b840d6fdd6d5c2c54b0e010ac80781dc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aba8cbc682eb169b26a0af3a000b85d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93262d77377536cb4b2a981fb11c6e6b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc03918f675a0488d5936b16d4bd968f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82156194b061bb75492c11aed9cb1fbd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ef834722bc5a3c19c106622772ab90252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71530237d492155534b2a1caa14ffc39253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f540a2a3c22acbef1d6c76df1bb24d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6997421563ebcc68806331cdc695b99a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce88904ee86947eeaf033b5656f29cc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbbd03a002eaabd9f7533abb7fb6776257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba5e7ae260ed73ab7ad2816879f3ec0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f402d8363181ee4f8057c9742321d30259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2edfc7fae15bf4ed540191af2f1aac260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4691fbbdf00dcd1df235b03f8c97a462261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67019c4e2663a74a306ae77ec219d8b8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16419eb3ec763a8782b5111b8e4c194a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6cf0a7494985b6e1558913cdfbcd8c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa0ab630c5363b04d7c21f43e1f1e7a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c519ca0f0d7732b40d4e1138f2aa104e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9b9fb45ce24d118c6bdf5f1b3a9fe5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f125cd23b68dbaf0b2b878351a3c20268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fba40f06f33f5cc930f6f4f7b89664269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c967b1d087ffb550d7a60947a1d6f37b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f7f79e467c4757b28a04959d8a2940271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce9048e1d302fc6a603df89c3f9efbd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a6744a2cc0b10be7dd71030cbcfa75273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e277c461189b483e978de9a364d2dde274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd72a64c4d5107a6be421f3c3113c2fb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d97a0c704411ac615f600e50cb52a7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4fbbcef80d5e88c4e374dac15895d6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acd6a5c4c054bbc71ddba5ef31bfa5d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f9fea3edb894c0e20ff7e6b32ad246279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc45072f2bf2f7069cdf28f3375573bd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655008902f50c3b414b7596811e9b719281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16be68199e6d54724f9c35ee55d0f567282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3badcedfb421ff97def8f8d85513fcf8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f74fe00c818bc8c8ba01c0b14614f8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c4148fbfe116b0f7abf5265e44a939285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f36e8d21ffa3f10ee697e01baf7287286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d7745623209fe10355b05e5f0c387e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce8ce214c88ce9ff608fcc0f4373ec2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ba796db515f0a86586d06591f4a90d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11b93d0b2e63eb2de0151c2c39fd22c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb3711e2a587dbec26ce90388d3f670291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d2042889f722c7a42bee63cd48ea20292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4aff0cf768917a4206ca8f0034428f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4abd0eee825ef03fc613aaad3b75a0c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891bdb4ca738de8f20cd0a71910e9ab8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab822c0f156d346c36cb12cab1d4d52d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f9afb20d096ab9127041ff7cb7a037297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86739162241900bdbddd4aa629a05b59298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310d3d197120885df79c4b68db32686b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822b9304e3baa144b74fb0b764fca13c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bf2cdf258dcfc4b993375820f9c3df301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda24b8663983362df98710134a7b5d4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81499a0d555354e878225da0eae9523303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1179ea5e3b8fe34732901f3c5cd9c6be304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e653efc85175202db8ae4d7c9efea1da305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2697643c4786b028e621e7b9f56518306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d87ac35c89cfe6aad3d14e18b627872307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaacbe6baa7a8a489e9be53a737af5d0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49b175f5581aa9b7498a3a2756e5153309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7832605a9158051ee2dfe622be52e8c6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67c3059e77d6034c1915fc5baa71490311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a49652772644fd85a6614e7064b8b1b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f06b8ebabecbbff59d2510be42beb1e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3616167b3e92a3846bc445dff4db7e9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a35abb1c34625e0b7b1dd3d92f684d8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8f982c9dc1cfbaed0ce225ec870654316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f47b95c87b34ae51b9f663a7d8bffd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bebb68629a5b01b8654ded3a797100318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673de3711b816a25511c49f38949bdd0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e917268ba1bf55fb1c76335332cf0f81320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1cea9d909a397678471829076a4e23321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2237ea6137b9a684338583cf09377a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd072ff50bdf7bb11443e26589005de0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e2f12e1d78eba54ddeb657472685c6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df12e0b53ecea1270116264882597c5f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816714220c232101a167447a9ffe5d00326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436a55903917548b0ae2ff122904e137327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b039a07f011df1fd095d3009f3778f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae173cc72344f32b3245c8a610456b04329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e6a79918e33f5b089bd324f2306a66330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296812b8de32a908cc9f6c5408adc652331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a5d8bc398515c00e31793866833f47332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2b0150864b2b61b5400a3968901176333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7184d50e5fa983a060f244e72d05247b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc00f05add61fcac09cd9a010241f480335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e472e7460e81481f2bedf38ba8527e3c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe73d2201f2016663db38f5d53e0137e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d13fc541292a302986c3120b22e175338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98c80d4f7ca20bb5aaec47be8ea5db9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d5e8f344b5ec85780c4928fb757d81340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726d2a6dab9eaf81a2aae873fa00ca93341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574af5fbb16f2fa6a59618e81e87f5f8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99db56d8660cfe7fd491914cf070415343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602a83a36e59f4f03cb7e0e4e545a3c8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfc8f1a0cdb1afe6868ae03d5016625345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729ac54ed486bb91bf4a3bc53b33c152346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0de7c552f5b69064f8952be3524310347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f08f6bb546c98bf25b3e0ad8c17c911348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cb850df5a67467ca77facf684514d8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e752482606b5f5b5a5a70457c87f5c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb3da0cbd1e63f3c82db09c86b27d25351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6ca88ec2208a199b21cfe354e36c7b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b874dbacb31d5cdba719c7a927c8e7e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8df7c66492797a55eef87d250e5d1d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109c68a50bc4724162aea25cc18d3035355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa510d4e386a65bc460dc0eb04cdc0d6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bb28081c08eb0618a470fd6d757fa1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aabd150ea328464df5d3a9b28946e6c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bf2933173a345106a9e2fb5fc16698359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7127d255e2fe607e0059953d3a940f13360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20f15601f54c988f1a4b9b61c44033d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef84d8611b54b28c4dca97a57ac0fc0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce316ed036f63b7ad6368d408c99c972363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51ac3465c61caba1cdb6d6ceeac1a2a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c721f08780e78785d138ef74cbeb71f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4036621620276f916e48315ffcba67b7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258dd31f0c4f07a7d29f54003ceab143367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4540c87faede9753101ebab5b62280bd368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0c027c2d40fd53c5f3317f40ae2117369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8afd9bb6e8772b5ed8d77fdd14a4b4d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a786380f22ddbe5d72b4d20edd3f89371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d0175f685fc00eed9dad450bf1c455372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20123dfa4e4b1ecdf4e8ca3bd1768f6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca9c6bd584f2fe8bb5661ffc1e9b62b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d386fc71f8619624ebb4fdd62ee82e1e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf4f0661e837653db9054540a35a914376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e72c33212b1fdb0e3f9a544fd205ee7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4bcb136e665973d791ff2904f05d6c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed617ad2b40b02d3bf673d3b8a4d21ef379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00ac9a1913e2acb2377a00abf69f187380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c56167ee27db541292fd3f1ea471dd381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb926e71241f0c98b68a302318fc917382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270f7c5db1e9959a43c31170834adeba383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e36e541af1aaa5acdcb95a795981c4b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63f2984b16d503df3e59e23d4f5b92c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fef72968955782f877cee699c221f2f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14fd8fd03285010dc5be5d528da3139387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab25d5a2d508f2bb27b2b7e14d7f728388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf299a9180388787a4c49257587bdcca389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc55afd0f4b3dff1c7c2e6120ee925e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c1c635cdb3342da4ebc2c22888dd3c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e8318d33a5a899effed6d1c932dd10392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657ed8710220290a957285895db63ead393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa995c64fbcdeb0cbf16f296de501f3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ae309e1767012ea46c0fe6e8988cb2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c281b110211c47f842291cdbb9e783396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dedd6fd0b28bdabebee841defdde053397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4982aa2a5633776fc142942445598683398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598a8e232ea0d080ec1b8f19b4f7dc0c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8ccb06efbfbee64e9d7129e809e154400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7075840e307efcb55fa16def041b438401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cd3c50b425286136f899525d7d1fe1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fea0a8bd9ce4917e4fbe9b6cfda68e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811c305a4bb6823d979a6156ddb2abfb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468dc0f34dfe66bec34079298d90412e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac7d431d35df4349d9a814f7bc1b99e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad141aa3477a578aa75e0671bbf4ed0c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db320476928e19c08a3c27d834456d71408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53de95d0f0078f521a5903267e0ce192409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4624b18b8dd569c8e2ba24c83cdb2b7c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f482ada0441d7c6987871fd2c31e769a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be30b66bb16753bba2a49d14babeae3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2588abda78b545fc5e30ffdbb160080413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790f807a73222dfbc34433f8fdcf25ea414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8938a270eda044a12985bae08df3ac73415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34febc59295ea59f39377832a429091416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8650b12a91ad2186f89369eef0f4d0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a032ffbc37858fd10bd0339fcb6ace418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d7d0c5be0138e67b646988310b05ac419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93097b2a94651265105af538b262735420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb303d7db9edeba6f3358e15e533fb95421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472196ba11b224995468a06dc612fec8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64199178fd954776fcba6b5abeaf5842423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765d4da14144ed6491a404189dd20afb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92517a217c97e070af784119e1f69f2d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087132e37ed7629b38728267db87218e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc02aade7f7837c2d062be6b593d1210427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319711b21b3c5a24a29a57fcd262fb08428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8384de1c22ba17b32eabefe0850a6b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2213f2fece3141f63fc942c9716e7951430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98a6d3bba4f20b272be1691cdef5020431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c737463752b75acca51c2db360e7d72c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c83b6f2048b28c164f5b4903cc2f42433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5832c3759f1580db62ad8608ec1b07434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bedcc30d3a6ca6935c41a5e6461daf435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8314a2baae0639ff5b1a1072857a5b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4f7418d46c49e1c279fc981090ebe0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d061f51d3e1ac42ab4ae2330dc84d73438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c60fde9bf96101b4ec7e729b1022009439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de700664de6f3e59b504bd6596cb00ff440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc28b5028ab50243f82b69bea2dc53d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5ec3029babd2ec40def46441c0a66e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c86c8845bee858247ab8284d6e77214443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcba0ee2afc9072db10753e8e96595e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ef6ffcf616ccbcb5e046366c024562445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89d8355a52511d8a38286ed8d652f0d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc4d8aef14cff492c64eb2ddd9ae6ef447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6b8dcf80ae1d601c3db618e43cde5e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e24e02ace6c96fc260601d5a99fe84449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a05f4708417e6dae3a2dc727b3646a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c4fc51656a7dabb58591b752d92a80451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c094cee0985fe85d5fa323c944dc1ba4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1f625c8e1705a254efee9ba2b51fa1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e78ae8ff13bd27172e64d9181dc74cc454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb3ede480603b8de4203e779349aba9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84908e6b01cdfd700c70ead619ac6ce2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a837b52ed23400a423f675a7e7ce3b6f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33186d663833ecbb0feaa3338cd4e75458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5c3a4f91c48709381ff5f4302d4c4a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6829f4b0de4e80972b76e2d3f51174460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050fcbe6650d798a88123895bae13019461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e129a2c052eaf2c239ac234980a3ba5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843b94bfa3b36bcb80a5a9d5a4a6d859463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d54bd936fd58ef0e9158d587b7d38f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdcbeb759fcb2e86e57858871b82158465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a94e0b0a5012d78a476d158cea5d119466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286c38f557631dda371aab5ef91501bc467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22243fa6db110519f708b486dd5df77468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394eec95483c7f8dedc5c7376449e9e1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6373df1bde58cd4fddfc69b5ec746afc470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d56902d2f92b8ac794a1bb3294cd7f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19cbc080542575a3c20fe6eb40cba2d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b19ec21574b976258aba0935376f7db473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9638fe854ba6f5d7066ac2883e6672a3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e227cae6d2d617546845bfce19cc60475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20144d3a3c25f6eddfa56a306d9080b7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea1d043bcd8ec53955a75a08f91d420477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310dd85f2cea84e25d8bea529af224b3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e479e3869f5f8afaabe02e13eb5868479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04b9cdcb896b51e2ed87a0fdaf4015a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b439e5ba6e8d7ce957f4f8cc4042207e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e38fab3bcc9e7ee12b6d1ac9339f54482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210a3585c9c27ed7b28d39fcb31d70f1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a685052dc2057e4780115d126ca73a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b9e73d2cb04d9239663c9c8ac19bbd485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561449a7a6c29ef2c0f9e3530c326767486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b9c8b972c7653cb96470de8438292b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdb79bf5744ce315cc53a473b874b92488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d003b31a15f7fa6951aea3451cc8d2b3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638f12c44b9956408e1973639a1f7786490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c93b574e0154620d88c764386cc4b7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32494a5707d50b7d5e8f9f47c5668b4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606c38f2e12f1ea47c564918051eca5c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb757323ed4dbe2e6b8f93cd4e2e1b7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940166a2aa2ce4739d2dc2e2eaaf7be1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081fd7988ecf44c7c6d39dc28c2d3950496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1620fea5d206cb438813d4bd839bc3d2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afc9467e69a933ba00b824c384e573b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfb6e049d18035a7eff1dc62b59ca4c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc1833237ff56a5cf7ef94369322789500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15de7766d4b744dcaa51cee7117609d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d6374610b8295d326676df0be47217502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afaf3a28aca26fad2aa265d01026e0b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1a1ee3d0d27cb98e3182e894cbd504504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1a6e0f28f3c16ca26b59624a4fc647505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd76369c3aa0142d83e93cb78914f4eb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a42c66468cbfdbdda33ae57c37054ba507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d376f75db1825695ba8fa971dbd42900508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f6c61c0f221004a6bcfb156e6f3c8e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558183e03751671db8c17340aa4612d6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00fdacb5e35676fc011c3771c932bfc511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6edb8ce58e842c913bdd1e347139a9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a62b36f59ef5ea5a1971e31c548067513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bba1b020d40e9fab910a6854fa9e25514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb3b0f7f56b7e10d7600ff27a68d269515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8d35aafa6b265538a00bcd57c8d76e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ba3fb898401ca01d1817d7ca1a56f5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209ad729017549934c9722be5cf35d8d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1870642e531d058434aa2d784ae2dfd6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a153f47cfed5019cca9eb80d0115dadc520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd891c8e385b5fe6463bb1b265310e2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a9dc1b45fc506a0b5ce4bb7072e07f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d5f155baab5f93f721db8ae64d96c3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e25336e2d8e4624d25895ba2e4c6d4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a51ff1d3b3a0735b0aa5197994738d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d5af111afd5917c1f136b907c2b81e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16026e4ca8137d2640e99eb1b87451e8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52de37b1479264dc747755a0a2348644528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cfa535397ae88983c085ed443e9ab5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5161fa09aa8136bae8c57e02ebf4c024530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ce6b1f6ef76bdb658168ff5ffad5f2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6046d57755de322bbcfc5542acb5a455532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2f0c48a1ab95ff69b1b9b7dd9f3403533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344348386936a5acf258132ccdce565a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33f66d1cd81dfc9b88c7779f4b39f51535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba7ea08ee44ec4d889df8b987232b18536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5f296342814945d4acad37a17bfef8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78335007d2bf4ad2e0bfbf617d38b61e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d18574f985a623e460a31a195fbc66539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8ce634aaee26ef901d5a460819ea1b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc9fc76b82fb9c5244ea998993c52a0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cd7ebdc9c3bff36b6198110c81705e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b754adf04f0e1b03c59368d8a2457f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fa09c75747b6cf19df9117d9e993bd544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4044e11a06927990761c6f18cc4c19a4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ce537782bee86e97dff462796aed34546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30057138d073f6c6b3708738ec6c840e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0ffd8bb22b5a571fa5b108b5ac6e94548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eb2f57df5f151ba4e4b13e05efd9e9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a9303cef34d02d622f5808fbdae6cd550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51500985a930dda6f0ff96a0ac8202d0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e1e592399c389345ab129a444fcb8a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8019d3e2a83c340113bbe065add4ad553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0505e20fa06a3e60f2360e57a4f64825554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfd510f633a8120aa5bd708adeb1a4a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57600fc93c9092555467446d3ebeab98556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db48ee26a5133614e7c38b4016bc70d5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc39f40d11f71f5371948b9a4470cf21558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddafc4d9d8ee6be927b1b4a976f926eb559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3955fb56cb4d658be5c0eb2e566291560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eff5d46fc606b48d18318d7074ad609561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4948ba6e6809b572797b7f3e7a71516562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b44f7d49ab62e73ce7c7ff5aa274fd563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2989f5e6e7352a2a8858dff718adec564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffef7cef81fd01b3e59eba0a64597e1a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcdf8148aae24e4603bbaddb97bf6db566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffd010ce8f5ebb425f5a495b3f97ab3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a493d26c6730e34fa5521c9a8b891c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02a8f5c04a77a8fd345d6e9ba4a40ac569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4483f66670b3727941c0197b6665c06570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a81248ac8dd4b7caa2e2decb03ad744571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2862fd2e42963896da642d666f468563572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8569f1e773f6a8e5fda0f582ce912f5e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e28f103894205e358100898ce5ef224574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aab51f5df305e9f3839b71b6264d14e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82cd6376e4450aeeec5860c6dda9f09576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf685bb27f1ea3f2c731498a228baaf577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e990eeb2249503a5f2e67ae1a49c827d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9be06f94c4950c0f51d69947127115579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d5b5c452c8749dd8bf7070e4441b8a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947e5c6dcd6abf36c0d6c2a9c711eb4f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab25ab2ae2b105af81d1948f856233f1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2315f90a45076112dfcba148d871bb53583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1b298e1ecb2028a949c4814688076c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad894dc45cdec12dfba47ed9961be22585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22a836868f560a642198489d8df1a42586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddb6949db40a2dcdfb5bc2cace83eca587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3f8a3699dfc4e8fe8b93a09935d9ad588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a2c98ca7533e7f73f0d2b61128e902589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb70db5be9bbfbf02388d2f5513bd72590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed9747cb80bf6e5172f893cbfcb594d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d3b56b30cd3f000cbeeab42bd39813592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4823bcc368e1643ef5f476affed78383593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154778baf66f0294a0184594c5183f84594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e500ad00e622adca6206c4e9822619a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61737fb6a5d598b37ce8fb5e016a7de596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dac965f48080d08c9e077916471860597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ea2070322e47ed08d76fd32154bfe1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d83797346192eca0db04bfe0864ca5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9868a078d4afd0ca82a4ab5b5ac878df600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d835339e09c05be3d58006099506a8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c155386df8d31410709c92c04bc8363602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1dcc94ebf0f7f941eac3f084d5dc34603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205e1bc9b668c88f26253afed79fdf08604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32f7a0560322a393cdbe8ce3019f397605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd014cdc8d951c2b36924e331eb424b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9457b4f7cb007d644dfbecc72ed15bf607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f35e39821b35caaa3b0e2b4cb5eda2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436f41e603a35ffce166c78ca3b820fe609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b32a220641c2799e5cda8f9c0cad61610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5b14564a9ff8bce47bb26927d97095611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4cf1794ef3d78dfe8f4a8adf23ec3b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3203f6ea620ff184d5fd494fd5aa730b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6f1237ea317a667ac9069ac2b087c4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4c852d15c4f17ff3ebaaa6e231c5e2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ad35032ea2d02371b08eafd8ce3572616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7612a0434a426f58310f9b98510cfdd0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3611c211d9058a14fce13d064f5de725618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb68d55700a222da95b501884f68d98619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694cda5ce8c2f4d353ab64d0c66c3d12620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6169faa66acfe4b3b83a6bbf4f1d36621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3314b8a5c59d01d17bc8a58e6922951622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7597b2e9c1c7b87997d8fed1e39aa41623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d854552c0e670edaa9be5bc36b89fe3b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dfbe78683c05f7d572f8a1e2d92783625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6a2300cc7a9c839b2251a7407e2c1a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb17757cf1817a0e2d598ce2d9b6b49f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471a84c4a502b3f6dc1345813692c130628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966ab5b1457cabc68dadcdf649e24d8b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce46c67b2af0d98ec3f7c3bb62970b83630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4270460d6cc821a3936f90f842394daa631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609376b4807bc1cbf5b84a83f0142239632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe0fafba7fc6179bf8b9378f26b7fd7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7791eb4dfc9da52eac9d64b124355a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4862af40daa7fcaad4d07f6788be4731635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f062d356267fa9cc113ae736e5f6e2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0062d4579516bd5bac1c90e1d567d967637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533e6724680bd8c79fe56459a327754c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459bd266c025111cd6ad953293e9b73b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b8bfd769335514c651e1c6373e823b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b094fe83d93453e2e2cdfe87b5e858d4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba0da2130d0374772820754bec80c62642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cdb1d67d2ad9c0723f9aa516cb7393643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46debb967cb39fc531315ec3c09214aa644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf113361a149ffd717ffff463b32910645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddfe73f04c703c8e80d71610d6f6a83646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b90abab4f85537260bb0cfd82e2ed7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16afe33ff29aa5c604a1478629e7d538648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d3f97e81bc7c0583be34bdd6506e63649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0e966d729f006406dbbf7afc87b67c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62828c8dd30856d1bcab1c42f4822153651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889a8aaf52755f30b9aeef80b4a5c065652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9f2872977245e6feb05ffbade385a6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ac262806473c83b60f9f344e422cd8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b819df4abe0b6768070ce2cb637e5da0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366829be7c600c8bcc7f1a4a397d1df3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633059d7925f328ad23ca06197927666657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dd04633dfa3eba1ca65d7a2780049a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6051c73f0ccb017f0c280816fa3bb0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f97cdb162558d71cfe2eeeba19bf5da660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0644022389d635c755648efc2af85fcf661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4108b00acb18ef2942ac8ad42a5b186662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2742906c6c686fc77797058f90c178663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76a648efb9f9e0c0602bf463e15991b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b54b64737ec78d4e78d628951eeb320665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dedb29f5a3c2988866346c5a6b161a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149adb5590fb41fe6bf564d11fd6b92d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77365dade1d2580a2eaa46ce0d0d6c1a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe662a89d3f9d0f6503c2a31110897c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1728de4f79f2dc5e0810bfab98645f1c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2154d0159ca46be0b59f42b604b5777f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440f3b9b39b4e7218435379126b07d95672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975416a8dd26249e01e90b6c81f752b7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ff528c3bf286576cc97ef1deacb2fb674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcec55a797c0b1a774cbcc29985bf5e1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8620c8a00f3d04236ca102664985b5a0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebffc142d64fadc78716b3980142c6f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74d4935daecf0ee84df1cc41f10cdbf678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a17e2fb8fd4974fe63791ff9692fef679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e42a89fddd9f7279b2c44204d277205680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0ab017ba75b70845d24408311d469e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964c7c3dd179007e682b1ab5b4a44a0c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af6c4462f93aeb57548f01c2904edbe683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b590a0e39d866daac25feb5bc165f333684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3bfac8c4475300218e727c6b9f4ecd685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b27373b9cb67d2958ebe9baa61d5a36686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73abe349620886db6902055855d60bb0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be6ef1b38a7d4fcc472f4e4bf69c9e0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683e4905269fecddedb4488ca8053c05689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572127e586db283c1282076cef7efa84690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd6ce12c8dbb771284408e93917c11b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08348cb1476738defbfd007fe966c8f3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e581a8f0637487c4b9a24f7f24065a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf865955c0119680a2953cd47af1136694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b30ee40a314c80611b5886b22ca7ba8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f07b90f3cda8dcead6e2df2ddc032b8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58acc7969d0cbddda3b54daadef2d81a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b5d0c33626cf3abb74d03da4bf100d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a13d28737b43c865f4d8f41c4e660ce699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009e2fd68fa5c5949c8db1a5caad2ce9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f882051d840c8e6124ad96475f6b5b6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d2cbc3356235d033487c990ee91d26702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f53512ecfcb0362b1fb9e9ea738d5c4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c888c8df48bbf5708dfa812c3c842ba704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd903e9ea4df7607c0c308730624d36705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f93ef82d7d08bfae8a22afd685ed4c3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3060a09826f6f61ed41075907ac56aad707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc11fa781eeb511ba931af2cde97aab7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35f6dcfa6f74910219d13a0513a92b8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0312a51de95e43dc96981922503a41b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc97042ff8ab07fd7dcabd0969d3f95711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518af06ccf7ef18169de39dfbb775a53712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01ff0148e91a21644f8a5e1b2eec78a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b605924607d2bbb66c04cc8ec2e0ea0c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1c2cd41e5e577b8e788f2766c063e5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11938d9f7851b9d7d350c30c964be5bd716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374d0d7a344e2d156465e55b6d01199f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9d3b9361386c1bf5e180bf924b6545718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cadb565c2835cde90d3f03b7216632c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9332c3e1fdfbcacc497e9edbf840a45b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a4ed0b75e834397823658c9f8f12e1721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2077db2dc880a659b12d2cb0a4a4cf722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ba674bfc45497a043a06fb923b9ad4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf172f0ab4cc684a38d267c3f93056d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d8a830d362bab52c3776e4e47bf640725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80963c0d3c976d770b5eea0c34e754a8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec9f3e0ad5cef2819c5eae5d0e1ebec727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2d0040bffb2d56fbf8b6b87a96670c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad4ed3abeda7d66395f61a620913478729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81cca6c4fc8105ddbbc276ebba88596730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12e20e607acd9756c1135600f29e901731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f497f7d42d9faeff5d04739b56eedd732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f398e64856936b98a555c9c90b3a42be733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f576fe4f3b21f818407297cb13f8ff8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b8b33333198c17148621118c49e03a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f6f7ed61cfd1de9f7223b0c1c9737b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898e1e2cae27dc3c8b9f7f67820a424c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f25ea4226b0dca241f921e8cd201e10738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06665b307c6014eedc056ef487ab5b39739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b466506e7ed4300f04daf43574c60c15740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7cab5b33ae9d05f68101a46a7c8e35741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3d74bd9a79544b155b79697f8f4d2d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ca876ac33dee6c7e083ba27a0fc82f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98b7dd87faf231d33b70e6e4ef61238744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9afd8050a384ea0c5ed881082e2a2e3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b8f613b3fc33a176f025b27c684b50746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a49328f51a1541aebe6d80063a0c6b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612ab749016538fc288c889fe8708a4e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4355476a356d201df118bfd68b216e91749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8451505effc7582138d9cc745e8af49750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d812e3404e0cc50593bcccb275ad3e3b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e826e7e5494aa444d37cce1b4f6f96752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd0cba4b30a38a6b348a4e7c6368aee753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2a5e49df380147c6431e92a9dc2852754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58ad1021cd97beef14c90ac8c001764755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4beeb4e5ca7596987b3e65c98d5b2f6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c337a8ce2c5ac2cfcf65652c4a09f8b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c320e6405344a4ba438a167b93c5fdaf758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebb2736440ab2b0e49c66950046cef6759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad17e1d99990aba5e142a62c324a25c5760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d5c9026f36e591c49a454630e2a9b9761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c182e7ad313f0ff4f6587f4114e121762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5c2a9b33876cce1e6b2443873c3d9b763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99e86ca3cc86c8b8e567905bc8797f8764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041d65fe10964de598f5dc45feab3768765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57eefda34088b8cd0b4b8875c09f5bd766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0ea4ce3a5fbb18309e18a8089aee06767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797d83c292a0060ee08cfd19015e85fc768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0828a1d0bd1f1edc665ebfb60f9140eb769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9fe60add0b1af01a1bc45ca5506e1b770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63dbd4de5b9c3498dbcf71b63a4356b771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4587cdb3d121f026f9ffef78e646bbb772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec379553cb1047b7017f85210e6f8806773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635a0aae887b970babdd7443431daac2774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3010c8936d7c676a9736c462ea7f738775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b48c0a353f31ca1170591dd37c594c776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259cb9ffe1cc006d8c5c370fb19767e1777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f98c44ba15395cf508ad2ce8007e50a778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0d3bba43cabfa2316e6a6d48e3fd1a779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b704d899435b62d3a6b3ab517888ceb3780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69155f37c14c45627063fe3328890869781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e94456bbdaf350acae7e0bdc607fd8782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127c2b717b685b3e520fb0de660717c1783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7264f6e23a50e4ccd8543e3b1a14bb1784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7fab420c035f6481c1f0df1ea6dc00785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5441174fd2fea36ccccb2cd9b7507bdb786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3ec7970ff7040f6737cd84c0d9881f787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276a27f5451c635bc51b828be4a1db6d788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2402c83fbb88a2f9a00221652e77b6fe789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7791d07f2e0f5b1c1090ea767c6799790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac6bcc5c2e6ae118b30b70294b22d7f791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc394b40c2bc1be1c066767e980b0c0e792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7bcabaccad9b38253ff1b73ba59338793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e28f30313c46ea3c57c1e08b35b5b1d794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bd18c48ce2c89db510387cc01c0e92795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d61700d6033bbdbe949617c2529fd83796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adbaf68642756a2add6baf9ab48e439797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d64494812f6f58961094a068c0222a798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca70fdeab550f5dcaf1dd864c532fbc799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5053ad17989ea88f1e12f475f830d19800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5810e3240a1e5a104fce8ccd85278e0b801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3abfdd1834f23318615e53d15ec952802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487dec7253fb230109413afdc19ffcc1803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5304ce7b17873016d2f1fb7ddb746af5804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802aa15a827ea33e3083c956ec7f9041805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b99b7d7d9af2016ac40df559e1434c5806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120a426b87abd8795c657ec168917aa8807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d6eaffd5dabb0b8cf0f93b93736143808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692dd5a2695df437a09902e271d87538809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b873e73a987a989469275db4a3f84bd810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f02ada6d47c91b811bf907c0b520f1811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e071fca160397fd499b1b21de24cd4c5812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e0e6af33df84680f11322502698cbd813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef10279cfa87c55db0084f0c5d99f7d814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d683a2d8e2a79256f738379a500b47c815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52341d35912a1bd6ebb0b5e8f2c78d68816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16f728ff1dc10cbff0eda48585f5eef817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0dc2b5f4a489bb27c0d1d64c205acc818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6794e58f46fc94679f18f75a129f21c9819.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c918b9363d84fb87d69679f18ccde01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dea3ae8355f0ceff62fc2376e54cfd32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac40d1078661e926ea75a2f91039b2f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3b1d7ceb9c92e2929f32f0b34639184.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5e663ab09b3443b3683932975746005.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e851bb6e601f1d3ce1fa846df1d2c9cd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2166c164e327af958aecdf35a8e2d57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55a3b8448cb89dba5035a175e8ec6548.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306984b6fd1ce3378ba583184f99a75c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052bcee972573665ba2ea3c392d45c4210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd260656ffaafcdd2733710a409466a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea6e6654244d809fa8a9cbb37fa6c1712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c721e1376516b5088bc39814d5276f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2f9364cbece4e0091ae0ec5e083a0e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28182a6f4cb79796874bd7719f69fb315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fb0adda437b6e6f596fa7d798c6f4f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d25f5b3138d626d760d84108aa407ee17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c6d998481a651f8b7925038788eec318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055333779629295f4bfa7691a6d1442219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a17ecbd3c3eb27a8bb2a666651ecc720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78887dcbac8cb43d553c92e27855cb8921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9766b13ba9928785d128da4bccce90a522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbc69a718da084ce46c1e0b75b29ce423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240694f2264549abbb98ae17d9a1d00624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4688c6065d43c68b6bf6a72dad2d97425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff3d8bfaedd6d3a2eec8f9c38a740cd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81fccad96bbda70853d7192ff02137d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712c1d91e00234bd403f46539d2ed86328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c0624b874a332498034195b97138d329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f58f4572130711ea03d41d64cb2bfe930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f794e6cc6b289d46f52c0bc2895cc27b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7519882c43de5450645ba67e1ed95a6532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8313b3bb834bbec55fb952489c9387733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a2225c0af91894037dfca16ad0655034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76882ab1920fc365ee8a2ab98c2b05035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4202da311ff1efa5d344917c96e8338836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a172538b1f516809fa6f42a24e235fd037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b709ba8aeda0d1d694843294d2438c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2cca30b96da1f7ce262b8716d70ec339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84796fc1d5342f5bb2cef32beca6a76340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15702c5299ae9a810f78b89dc3479e1641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4d0a27fb3574be3da6656ecffa376242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81970407bbba27d82d41643d65fc9e2e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e22bdb645cb6f290ee892d5a1973fea44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376664789258fd462bb76a129c28d3d645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf92ddde9c0183eb7b561f00c4a43be646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0642a9565a8570df63d4833fbc92cd847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6934f71eb25f3f278deaf62daefc68df48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaa0dd4c5cb29d14e48da234ab5fcf949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead2814cbcfe6a1925d382d57a6cfe0850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f1358f40911281599c826838561f3051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0c7f09c40dfc1996ad7264c2ddc16152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09e5df07c3c8e1f2fefbb2ca0addcd853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af80a987488d2db858b1e737a5e753bf54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6623329c6288026c61a7bfdaff51f5f455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e53cc0a2e15ac0ca34d8e49d84c0b4756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb4cd011ece4ecd2fd222a80efbd08957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e929950ba6ac167d3c4f952c29f2df358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fa33fde4113114231b36867bc754f059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a72cf1e2dc48a38b6b59146af3ee7c760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c326598ba07fb3403322b33a827de3f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5cc0052c8783c0592960b2093f39a762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbd35fd52cc9139e3b330b9ae188abf63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb639987f9c358039f7327b63568b9fd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14620db8c3883d873bead7b250a6b74365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3c047c533cc2a373f97cfa30937a1066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794d3abefb89deee5f1e9a4e4ae21ac667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e609318a0c69e0e81b77edfb8b1297a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08fb464e2c11ff90c87259b02a6afbb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e19c615a429e21b5544b395508cdd270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b4cf84df85e32986cf926f437e974c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d742570c4ed6a5969cc5cee5e8fb443672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38b175c9c88882d320997a3dde97df373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d269f5294108e9a23933e2e39138db974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab93c9766caceb22173353c462b38a6375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534b9c98488da11eaf36bf5043051dfa76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43646624d77132731d3ca524099315a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92380c2bdc5b18b26c662bbe3208f5778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d74a0de1365efa1ec58748b1863d4279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a377c8e29e428397951333d51d617fe80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ca878977e56f591d6c25de6c263dba81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c82125dc17e39851579238ffceab4582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32e3887d2c9b9ad7d6fb10a9e6c188883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c167048f7fedf87309555ea9feaed42784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de77e5242c6ef7276cb65362701119c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f97f6f298c956ef5d4f2a3f5a0785a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5834fe1cdaaa9c00416c3906e775b1387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b271b009352bbd1c10a141084525edc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6323aef4a85722a826ce05a24c0bae89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950bf7f61ff4220e8b005ebc041bf69c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1f53671b1707d0fa1c08dbabbd400891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e3f00f5a1402f56833f436e405595392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d5d609f12e400c8b24f5b2edec0f4393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b804e290a66478d547de384ca32be7994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b539c0ddb38119e070ceedba509d9ed95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a025419a7d04fe5470dbb1893f2df7096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af24fe47e07102036c31e484b892132897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4536901dbeee76cec76a326371916698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d091328ef1efb3d6ec28b719bbb4d299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb4c7492476e96898bf0cd9f7d1c183100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c17ec8a9c77c47a5d94cb4129b4ae1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4c6cdd7664320cd2610f0d9c17b754102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e41d2cec5fc72ba6fd133c750b5457b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfb83818b2876352259964eca2a93f3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36690a08a77918fa61abc49e4fae8cd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3268e53ccf35e93037b50a4a99b935106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2cd5132bfc9703756dccda5b1a4846107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9c5c95da1e7366447fec40f812e403108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dbb4e8ead0a63fa6975684a714b3ed109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c108042df428835aaacf4bf0cf0d6887110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3dee55e6b05b8a0d36eeb4cf22431b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f2f4d46d48b27f907756ddd30aaf80112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400a10a8166f72d7d4b6c965a3d0594c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71888113afca37af25e53a540e7bf8da114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061ffe78ac2fe4d2f0497d9e2cc4cbac115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc542b3f0110e0d8f495ea5591b7eda116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0b9ed033e95f5457d9c433323dfe69117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb58c194f10f26c77cd114cdd98bbfe118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8efb48057faa76ad7be867417bc9d5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a8c76629e346cb754cd53f508e807e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5616a0f28e98f1eacb39c782b2d4ba97121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f39f527e8a588e387a73db5ba822768122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3875d88bd3ab4e1148434439995187b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f0693b6319e9e4adb50fee1caef4b0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2238afcadd615ecde171545a23ce3c3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd65617a322b717238681b39e570b4b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b442537f34093e89469c98269933f7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f634d44c3e7029b25a84e984d9d54ad9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23f1ecacf37dd7ca11381831c374015129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090798ee6ff2f9a4080a692c2a507e36130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c141df8fcbb4efe6fbf84631a78b3c7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903e223fc44d0ddfc3f6d3bce6855fe1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a3ccaa20dd48a52ea38fbd17bc396c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d390013cd5a852722c741f829fcaee0f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f4df799b29d62b0d3c7a87f4651a80135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aeff284911f568959e67cae79bc19f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e735f4bbdc66cbe106be50124141431137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf9d8a1cdb5ae9f909e12c4b39eff2d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7335033401ffb469ab86f3e0f2d5ec139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d52ce4cf6690de6184db6aa80f4708f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5751e1da0ada45fa68ddfaa7829483af141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b920ea588370c6fbf18a8d7dc20a98b2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e636f3f24c6692cf30e40e0b87dbec143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff8b061d2319c837283866250177e01144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c985e05c0cf1ded35f65973bcc4f1fc2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609b43ea4b5018e1bd43ec456b04de4a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5e8dc6073d3c0c2c242429a61e48e3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d8ef300088b32f5ac067bd495d2a25148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49636b76f2473e9a3111e47e1114e16149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8792df708c9368737ad4fb90c3e5281150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cd7990194f0f680a9235b8502a08fc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35ac4cf434358eddb2c33b9184f3f21152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8197e6f5204e2777abe7890c11706e5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e37d1ebde9163a60f573e4eced110f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96728b9acf0cee42a39758e2b18e740f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b14cb15dfcdefe52d046fbfef862bd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ea03aabbe6ba81d79ee49138b7dc50157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6b3dd13e70fc553147fd5ff55955b9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61f3f6b3c4efc6ce4d8c70976ff2716159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeb4d9473c55a12a48a919542495d86160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3907130bc800a723a54b163691743dbb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5decfde146e56345528b7e3f6249d5d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf34b85432614920ef6957790dbd676f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326b735effb89a5fc2067a2438307343164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372d9bc5f62ae43f28bacc02a635ab1d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4921f22f336a62c92dff42150d852f0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88e0b4f5372834a73a78f36e023ebea167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29eeff8755aa1c69bbe500f3461f290168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c9ed0334a942cb5e62632fc362c73f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaf2943cc5928312753ffe3d3ef334c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564ec7c1b85a3be1573920a064da8e67171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaedd615db06ace7294c378fa159e94172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a699f8ddc1a5681ad4a4c15af50a594173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf715a9ceea64ad571a598a0241f6d5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7ae39d0c9249da0e2e3dc575d3a8e7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c8c76cd5f20dbb6197dfd678c74515176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc4b8a6e626a4dafe02ea4ba5fd35b9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa5aa5064e857231108c046383a83eb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b224dba25a3ad5cf04c905f9dc95fc3c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b8a484d66f771c2b61795ed2fbdb32180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fc46aba41314cbca31bd84dbc77907181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bc1af8ae3e5ce007257b5cf4253f5d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c2c085027eb404ac56a93e04a23a75183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dc20559b97b1f24d87715e04074d26184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ccc4f9680c05ab2de467e99ac6731b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c871f2da0714daaac79c62a26942b6f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82fd09fe0bcce0b5932717b8696abf7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e717f8174884522341767937931a35d0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70537ddccf03d8ee8d6d12e6578e5941189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7dc237aa480dea413212997302c906190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43d93895b24b5e0f3414fe9e7a51bff191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50954c9d949679a598269e37760daa64192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5908c5c5947553436ee02c9bae41632d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735f44540b7f350e3bd4491677848cff194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c71b19057454b393b8a0b04c4f5235195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb35593817d991f8df1ad1c4744afb4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5ca77f13091ed87e1ba29d5a0e9fe8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e47274709b21296d0519a52e795b28198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6041ce58988a7b0afed210b3178a6a57199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cada8c2977003e47928fc9c3612052d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a00b45e6ea1d10953c646bdc32dd5fc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b47cf595529670d723c064daa7d21d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae8cbf40d6e605e6036088bc1413d01203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16b9ce11b02375b564d132b5399949d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21d7cdd56b9455289d3b7cbf23ae108205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a52e86d29eeaa21f32338a513b8e95206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d905d0153e0841e80e19e6b39c727b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2cde9f71dff3be2e8a295ba71de3f3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1789b32cc92e69cb1854264ab5b3d32209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce69e707954402dfa76cb5065fa7246210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac644bdee8a50fea6f8c498fc5b3e242211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4673eae746794edeaa7c65f309356d6b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0029ae621e975cdf34d7688dd8d18ec6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd00e3edb5451c9e7310a1c06c04b51214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360e5554d3f36e6c6ff85a2ac11479b1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba7457c0480fd1b04b833f84d58f19d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d37e75628019b0f942c8804885c09a4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b821c68d0fe4aa6de902ab0f87cb96e3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b555a0cb59b0e2ba0fde85b74ee576219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb80de31063e7149ebb8c593c864340220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b41962465a0bd927e84ac91b2ab7b0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f9974fda9aff48dedad9cca2a917dd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed254547393b9b5eb4cf75b4a8d9916223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaeaec82b5e3d3381c8f129156fc346224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c290755d40d23563c63fc759af887028225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddb7c1d5eca5525627de6a34daa99f3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e267a91c11465cc36c24ba14e98a9872227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5916206aee7eb8e306fc5b990ab7dad2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d703579214a04a0bb182f91bd8db5e3d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510a27bff616757069d2ca85f1940891230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d458a9a2c841f1fa052f5c22e84f97231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ffad338ebcf8f05a354170b3803dcc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606925dc6bc093502e86081ca156b485233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d81521633f8b1cd18d969566af81c1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acce375280948d33747571f26a736082235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8965d1682ea61ca878c815140d2a3a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dcb29927d3f78eabe6b1de66c05957237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea2b2a0a28f32b76450638cc3fda8fc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822be82b5ee6d935aab9a260ced106a9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41490848b1e9a4ce930514a4a28bc4b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c51044bfeea76757cb8b4138deee6a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21140f17f549b4e976c43dfdc6c6702f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2c1252982645dc9ea94930a8d407fa243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614a7710c0b7c757d45d395cd72b7a7b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1522c3ffa90c234f81816de1d7c1675245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec1a663f121687c0d28d15778960a9a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7f6ca9260c082de4e2a44496476b74247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc435f3540cbc1250ea2dd61d2e336cc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa37d6cd61e409dcf92599fab2a8208249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8211334cad587ca4a174d493032fab250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab96464cf682016fae67e58e3d7d4f4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ce89e87b3f860aff761d04c3db36fb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667111be442c27a70f4e65fd5eb683bf253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7197c7d7749e7eb02a6f2c959a602d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd64d5956ef4dd00d96ebdcbbd4c0cc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57e34a7ec0f6e5d656f796c98fe237f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8216fee4d7536d9fe51c345e68345dbd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824ebb86a4f1f698821c3e9698eff1d2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c888a6e465f8d4b8f6865a4a9634e82259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce0b4ba8ba9bec6947a1256b44a0cf6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a24f179e98cd4f5756af81deeaee1d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0db55db1d2aee781e77dbfcbc03cb11262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57211289120137cc3e8f8049d8162f1d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3449c36005002cfe785898b2f51c45264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1360d8ced0644f32e31258e1d5c768ec265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06930dc7995bcc61cfeabe482a9a07f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc7fa7bdd36e9cc5149a45e7a22e4ff267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cc04c2cccfdc448c7c4673220b7011268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f46f48bb2428a43c0f9130edbafe03269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9f708e8e512e7b2fb7d39b84dcbca4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728d79e885854e93a8f261f92bec1381271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900f220fd648496898f08bf31ceb05ab272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d526cfba481655bbd8cb9b3e305f9eff273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cedb754b9f53af1ef9e4db8060e6b0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982983946456a709a8c072e83d1805f6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b5f826c1305161cc5c10ee031d98fb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e062e1302d6124c27ad1c457c9aedf277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81072a07f2caaca200ee0a88abcc5ec6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d590a203f38f64084caf30277bd125279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0f30d386cc8ee41b35e9e74d96b5e1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541d90422d4a440bdf1b21975dc15557281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bdea8ceb4cbd620bb7932e6c394d76282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9a44ad186314b0257be28d96e048af283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea54e29161aee185a57665eb6ab24911284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f45946e693ded0e66993b2e9e6b97c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c41d0922cfaf06db931e6be93ff2eb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf02196c8fbba89af116d826a0d81b7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517a40442302b6eff2263a02e9026b0a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6585a0d5f2dadc4234c58f26cec8a42a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f039c7d32f073ac9461eebc0baa68c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dff846ef6335c034264e4c15101d79a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca1f6fba042ff64c7bdc77e273e7bb8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be744a9bff461136f632afbb1ab55dfa293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edb48b61d27c434a2a6c6a5414feee9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df63a02e8dac26a4c30e63530adc1d31295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c0b34594d67a5caace9fc87fc5977e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87624464d0f40b11733ec76a2d642a6f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3155f3be8000d328e3e1ddee18b47d55298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71cbc2422574d5fc4f2102d974439b2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3dba30bd5b9cd55ef74de55fd65574300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651e4fd17e045c4b7d264160c6788d41301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae627fe311a312508d85153cc66a03b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bd18339ef788a8e4f940147c915d68303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6734b98b7960f1fb627ec4615583a2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ac6e37123926576ad353e82465c1d6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7119dc75058bbccdd966a681e40b228f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e727677172e4789361f390fb6a907e8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7111dfda7ac3d9e6960ba37347109b71308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff025b103f56f99d5d65d23a0551a6b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fa4ba18e76a18d45a8bacd5aaf9c74310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75299bb2900e9fd9bc6f2b7e7bdac973311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bd0e8c294b1f405819173f12b628b3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24206d9f35d0534766b69fe439e02b46313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bc088c543771381d5018c838983987314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852ccc2d051340a5c74baa4d0b7c645b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4457837ecb2b78afd743d4a3a42863316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08148ad886be9e825f6574cde9d7d29a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9ed06cb8d47f0c14d09b7af86ac5fd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675c09c430186596ff91f6cba3caec43319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85094fb011efa62a97f18d4453b41fb3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e2d7358e51d937f3dd6e753e24a4eb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a5ea2e49205cc554d27061314eb4a5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6cfaddd71774b7b9d5c608b34245f7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e3d457f32f46cc9c78e9d1df34ed0b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83f32115add5c7465b9136189e4f40c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1196eaca3a27e200fea2ed7943434c02326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a2f5231638c4db698e1b53e56c48d2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98196ae2441a4e3a7cb74f511f184706328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c641b0205c7e87986eaac3ebc07915d3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf53c2b25f1d513916626506dc03b74330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c555398b57c0ff67b7fe25edfa28bc63331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c5e1d1aaba17ec37955deb52f243e7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de22f2662678938f8e8b4940ad73ed07333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9be1e946fee63fa01342d01e67ee871334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a31253780bfc2676891dd116b2f5263335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac219a59fe34f43a4dd2a3b915f6eaff336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a815968756f3ea2605713852f6cf35e1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d665a035bf923cc27fde2770249b67c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bfc0266ff0ed049321a864fbb87c6e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d951b26242f83e58a9e9d931ec40fc45340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d64388e656f7b0a19010a880248ffb7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42379aaccef0ee51a0a60f2d850afa64342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7683cb7d6ef3aa5c82922127cc405ed343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9abf0cfe5aa12216c59afd6881a92b7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb9af75c3c12ab4389d4808786a7637345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed31b2123a80dfaa071652825757e03346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10df432e5d0eb6efea78064897dc48b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b44d3f404c67aba9f1771ccbf91a406348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bad76c3c530600c475b5cbd92f07dc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3e7517d1de52371e45b1bc70c530e5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6119c3ee5aea1620cc2f487169d94e9a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e718e4d2745196d44765f1dc03cead2e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6fe1ce7df90a9ba85164f58c639702353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dca3bc1cf317bd82aacb433e2eaf4b9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e131a2daa33cdcb0ac07724cff607a9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6178e99a4c9301621ab05aaaa5606922356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e881c2f7f76582b720f6b6b3ecbf7b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b23475642fcaae5f7e15106f98ebb4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdc1891826e0309bcef84833e2df0ee359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeb61eda012a6bd641cb90d637c6a3c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f34a931046ab4f42a2012f15a07629361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d1a22b7ae5fb615fc01b7c1bd52ad2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5653699aaef5ec6187e0ffd4202ed0b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39ba3de427d79926e4e8b7a9c423c86364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43239d12de21df74d41ad804c8ac405365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6328481500c3d15682db71b54919be366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb68187624d67003b6309dd2867c91ea367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aca599d68ed11376a7fbe9ef97c387368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840ff39cd1e5c6e001fbc64044fdb188369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d37b3eda1c960d4aad07c61310dbab370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c49d5d0a34b8b0bf69ae3f016bdca2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b592f0d62e79c647ae3cc4cdc7cc3cc372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195a03e82790834770687f96ce868a5b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c52bf86dd16bf51f1d866883af6d08a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0e6030b202364cf24d22711fa0ee4e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b179e4bf3e3dac7fdc6490851bdc6c56376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de2ca0b5cfe95f4ce537a12a86474f8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbaae7ddbeba3bdc2dec7a341a20a8a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5937a488255a5bcc1aa576221e16563379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4c262bd54b000757c19ff4a74d4d78380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b314f01fc7131915076afb2b7b09e1b7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b61719d887d333b25301a529d829893382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2521f98b0f0a46047d25767ab8ca5f6f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a150302b9e59324b2f0652a9882fbf5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007fc1edbdfbf628f2c8fe11a70f27b3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5548dc36afb01eded4977854af62b70e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f0064624fb71c0f45d924a5758a99e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356113698a84983ccc67f774479c227e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244f1907a174b7351df9dc3906e6928d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a2d14e04e23599d0acdcce95d10988390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da0ebf299bef784fca99fd386fa8341391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dc8a73c78da613eeae8c03c8fc4a7d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3304ba5fa5984c2fa7672e7f9bda216f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91808c006de100fa7b596dd4f39fbe92394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a4e61f06a7dece11cee1e9393a08ed395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329291b4aa87d042bee6da6f82a6d48b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44672e917695a218cb6415081e822f29397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0ef2bb34d225c2049f93bb97796ced398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9c360e5763a6bf1a60c90bd1e8bc28399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66ec184dc0a270d8d406a4fe4787797400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e05f4e1ce4b41cb24dc8b61b40e3c20401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2dac786941f64b3e308f6f64a2da6c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa23616586bfed5ea0ee37c8bb4e42a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2e14f30a542af5cbf645a8bdf4fe97404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5e6be52150a5b72644618e1f67f47a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30b5365d9f8b4b648cc9604e60c6102406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0068d997bc75bd99c1a2107242618461407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a6da730d60c2a6606183d00b8d44cb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbd774b285b8d9dafcf24da6c3badc2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b33c7b70c2213981363073933306319410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1970688a914b0e74e1b1bfc8e08f73411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c553adef156c9abab684b59ef7f45538412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81a40d7a109f917d31b5f5eebc12dbf413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d39ec8ebd7b99fe4f8783cf247d2d3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600b8a3192aba588058198306f781e12415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f79397aca96c96dd6cd637aa0e71da416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7fdac950cdff8579c5f2ad3f1467c0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ff0bf58b4bd9686e95518b4ab6aaad418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66abb5f73c64aaa5940c43178a9482b4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdff4b6e4f83119c3063bba59229719420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939754e72249b4ae07d998bc7063cebf421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550a34f2716c9b5d35ed78fde48d5d21422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf00a9994fbe0058a7cab2f09e48e932423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e59724b7bd375d538acddf2156e8af424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b764a44333ba72c29641276025269e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5808edd65fedbcc002286cc03cf044426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2982db2168759c5660000bbe185f9b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564d02155134f385659f328012a4f423428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470bf951846464c2f8f9a3da4a50a237429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269a90be9029b51f90289c9b7be5e088430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd27e6915fee68d9447d66a5ed1f395431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1702bf4f9abf232148ad5bc4c9b4f5aa432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ea9c4bec61d22639f7b76c4f86bf42433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25faa8a4d6c4129ce13277855e30b7c6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ce4addc9bf295144cdb552469a67be435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc958597d323f3c6e8c460e9542f1770436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66988a21e8a2665661c0771831f25504437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca4594605bd6c236dba190f66b4bdbb438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9984e6bfb05929c7e2e4e8424e2a7a9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7af92826b17906b6a0d9f527f7198a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be845108ccdce2fcf9d2fd0be25fe1f2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2240d5d26b0e23aa5fd8b12b17c279442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd8f64016cb4926458c869a8d172e1f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afce55eab1970391a68dae88f9b1c30d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b253e797b0a30183dff2c55e2ad9a99445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6585d9add0cfd563c9b879f4bbfb05446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145496a6b8d499a959473706ccfaa87f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854f03f408424fdc47d16706c5956c23448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0569001a110a841d433a105c3e92f33449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afe0c0255f195d7250794bb8043e64b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaa649a7f7c652f5031ea27cc172870451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2b4a51940e0b0fe5d803ee1485c981452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d985b19af5b7b483c157e7cfca510d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2a307fbb5ca50f5e6e07b47ab69399454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b7e02037b3ec53d4681ab9e639beeb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0032c50cd3041b04dba37649ea6f4de8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf9984f8d2722a5d32d58a136f7eba3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396cf972c149485f837a58e0de192c24458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d49e170bf3c4a6bb4601df14b17f89459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474a7e668d35ef252905499f69f140a8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b85bc7df73481df92e625c4ba8ee54461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeefb1be0803dfc32d8c0f569939af1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8316904426843863dc326ab28944bc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7475a04c2a22023348aba580f060c3c6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29567f8b3d848040f696807d74e90581465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa2f2ce088b6d6e7230e56817cceb11466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f0fb16d422e1b0c1f65d30cf979ca0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4a61c115f658cdf21787b32cf61af7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b182ca2ba60c288c2e6f480312a0f421469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e3350f342e22711dd4bfce6ba4dec5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1bf8a17e06a7fa2886125971733273471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a963fb59f0f8038ceef1fa2ad0f747d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c63eead3af32aef5d739b5bd468100473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c0db35609a3d4e8e6a6353de356be0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f4a4c58d97e81a244f3c6bcf3d41d1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec58d8a168f81bf7d31f4cf85672218b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5be7621058647318f54688d1cfce6c4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c40b1d658c95f81ece6b5b1c414e4e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa202247d2155f7773c17aad0ef3c25e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfde64526353e161b9568aa351749610480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea54dc22c877da6330bb17bf92ca60be481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6924045918b2eb78fbef222bf2b176482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6d29becfe9c48f59f987def5db0379483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59d59279e49e0250066bd2cf55c1314484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc363d40f974ec688d12a78afaea40f9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85211169320c9115dc7a22a9b6a7b8d0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614b8d97df9f9afabaff9dde333c954a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b510e8f9927abd7ef759bade522a14d4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcd7588c2a0087c00f68e61b22e3102489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64547d1f8ea49625956c5cb2e4fb5fba490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adcdfbddd34adce0ba3195a96550600491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a2c8d56220f64331118bfc2ec0bf07492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0b2179496d0b63c990a7a954cd1e4d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5564a9a4d009023229904e9fb146cad6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74701b1d5bef57c3696e3085f08c8a4a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4daeff3761fe6130451caae47de22b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439ffc79c0e19f2886e65af24f37d833497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4258d2f983ada710f7e32e3bbc03104498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5716fdade92ca140ede03039104d244499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4fd92184737d9aaf044b513f66a8f5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ada98257feca23314112e8a545be35d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff7fbb912b3c968f12fbae419140a9e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbe937535e54e990e1477aee417269e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f25ffe595715c52a1abae200d7fa27504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f432280993114883e097fe1b581aef8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18489d364a671fe4c6ebfbd01b8b726b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035bf22d14633554e3e3c197e4ed5678507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9330279d066c815522453ebcb6ce0a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb13c3875fa21e75dd36d1d0d5a7f6cf509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0147c7011db543082bc85afa060ea987510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433f920a13c1a8829d197d9c0788f4b6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09e85e9e579fc7c7d3d0df72266a460512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ffe9a33c9312114eaedb0ab319df62513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2369984523ecca38816819e6e75c3dd1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747020046f9a82680cf4bf3c8ee969b1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd00410917b9ca76997ce25b1c3c5ce4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710aca651a6ca0aab6c71d48da8673cd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d989c6e165b1da88752b2a8684fb89d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5c5cfe69299c2eff8a5552c292efda519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d060d16b325e9d9b7c04a0c4675613e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ae170b6ff6f6287859001a84e79c08521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ca63030f2519ffaa7113ab34b76b2d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5da0f10000c3851c44fabf6ca2c8da6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c00c9412206d67070f6c027f9bd2eda524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9dedf6e15d510d2d6b1ccd0d0faa1d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c334535cd745a85cd8f8d71dd6edd1ef526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0d9b9907d844f87cabe993dca119c0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa4b29ecddf650cac1e8917f501c3ea528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688aadab5d7a6374c4200ac957184168529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eb53b80f89af0572dbc36f66b57ec4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d4026177921f9f593fedfbc6fe37f9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6310675a4b5d6d67d0422e6f84d600e4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfd2a7e9c6cb15b0e9ff6d0fe198cf8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6246f31394aeea69def2b5dc5f7323f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59e16e9fd2fd7ff5174ec7436944ade535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c769fff261de1bfff46eb5e4faea1bb5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b6379a8e671f774847e996c36510d9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4b272b5ab83b09f3d0395a4ab23849538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03dd7e2d1180f58745f1c57e998a37d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e348396614ac2db8b976f361a0c3d7b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a4a2d0a7a192556a01e7a100a29200541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adba243acd12fedeebaf4ca7d566bd2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f28e6821091fd1eeb88d4e6827d1fb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556caf3cd225141f293d6e7decacdac2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5d4a436c48da917a8ed97975268c66545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f77f8e8544784899432d1428a1f40af546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289f777068ceabf7613104d50a384190547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57bbd80d536e445fc294572e14e431b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54f0968be4ff391d1a4af80383e5a54549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770f044625dad9b918f2fc5b477fc964550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a46e983941303642a49daae98901774551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f87931725049e85a11c96ea59d37b47552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541be5f004b492c231c854210a45ccd5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5823d59c602249548b2f1d444f456b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ea60bd70b7cab6950467116980d6da555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84a015fa2ad2bf0d0f669c33359ab37556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3f0f54d0cfabb0dea4d26198ed5fe4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a976bd3c6ada240d5884a5c12179b7b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3a6ea1347128977df7d96c37eae044559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc41ce3bc93d66b3c769d3411dd9fa47560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d375707236907bda1154890f8c0aabec561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a66e2e7c93375311c01672fa0374c3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0096d1b3fb4d99f3e8a9429a99ddc5b3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67032c93abf6e88ae04ad288307d4716564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70c3c98069b586837427cfc14d1238f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbf0f1ef9d0dc26d47e4fee335e7a63566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d23d6b5d4a6a62023da5c160dba482567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79ab5218e641f208e94035b987e12dc568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88e7e3718f6c9c3404b81a8dcedf9f0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22340a936cdb75e2eaaf1a54437de950570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bafe0713dea7af11f161f048187ced571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30ad1bdd5dc318afcd2e95c6b9692a5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f417d64c24daee9d4d69e53475a59a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66725f7134b5357b910dbea89e343e5b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02d45375fa57520c79d2751cad5cb49575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9afd55fb4e41bedb8c7103f75a4b7d3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39564d9e161b5fd50dddb1b24ba98a86577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394d7f8af08df59c64a75fc615878fda578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa7345b93e86e037cb50873357f8ddc579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aae608c72f404b99c792c6203d971d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2e50f70b3bcef4d78b0ba3f5aeadf2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854e40dbf24c4970d50f22f3f9a27bac582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ae343054784be7ee4ef0aa33d8dd6e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fe842903a128596914167f04c9a638584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106a919f9bb5b10712b049a583ea0149585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c210ccf24ca4133d155b349e5b58c05586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4522902357dc82f904fa7e8b91c8fa87587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0636d0be5fae3aa32618ddc6cce9d1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fde4291c16b5426dd7e80d88cb7f11589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e290a4a1db61dce4dd8ed1468f4bc0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1407f4418b5051657187d0fb4a8e1f8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aec454c79705f47f3fb7278c96546c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e80c91215cc77c70cde187e94732b6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921af0aa33e986985a1bb9976764493e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4080c3f23048152c4faf64b8ce932a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dc1279c20289b5f42d12927498553a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df759f76b982f2045ac09dec25c4df0e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a539ab678e1bf70f2be1a88aaedf7816598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2f2efcda298c9efbdaec228adedf6e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc393673efe040cfa3d5cff4e604dd3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aaa5adb7d64c3bfafbaa2aac121903601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a67040ac00086c956be4133e6eeaaf602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8dccc00174f01e1dba718abb2715d6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa315e38b6f252c4ffecd265587fdfe6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c510224dbc7697d4e5bb317056f1c5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a6a164c7f4d94040f828a3f3c2d23a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bded2c8c2f6234fddb28d2154ed5f298607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f2fa99b23e8968fc263a49b12d7058608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5234b7ccd0f2d9d766dc55bffe19034609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8efffb33ab7421cde3125e307b729f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41472ad011e62726afd8be1461fe4fc611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bcb3642e50906f48b42d2d08a49169612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9a9a54aac50166145eba5f44088db2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9670172e7590d872a9ccbd890e3dca5f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477a0d9a39aaccb3fca8cf67c32b434a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0ea5f2a20845b88f5eddb20e031936616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dfbb6e9f6a27ed1d221008c545e61c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9610efe08b99d16f2c48b1b9a6d8467618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a2433410018c71c9b0dc550e2773e8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574c28d01640969632910201f65a1df1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff51f9802f3d1a90bee5033f5d4caeb621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c7918ff3e4d11554868945a65ad245622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b762e3ac467898ab54e575c91ed37932623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42022e1438aaf3a43ddc71134b027817624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074b4e1e85c5ee255e18a66cef8644e1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08546476216f21bb5568f5649d1f2f3b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7957164ada181daacc1b1c1b532815c2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ec25c4dae2a3d0b21df1b02ed8f062628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef939f3b86d2b5e4ab6aa391056d02cf629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6d36c25510953fb286ff464764bcc5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfac71076141492354e14def596ebd2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaf10b22bc2e989e0a59aa197743034632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd511509eb06d9168ee1b42e30384c67633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bf2eb245fda79edac3879ffeb1a859634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5683f1a794896802c8a356508d053e6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7654a5efef2becaff330cca2c35b64a6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9855f9e033946ff2f12410bd2646e639637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158eaf7ced76c228ae396c313b993ec1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df80f894573b67fb935721939b0c3853639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c124f7a824d3b9494b888f7b074a206640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a11ca01c85e7ca8996a69dc9f0191a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c98f0b0fd01be51f8bc81fa85ae172642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3369183ec98677dd8957dac70e21aa96643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450d2b0cb7f9bfccc8ae6f6fea1680a2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851cafbc5afab7fb2511ab87bc9fa09b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262e8c6cf213999842cca624d3e3a1a4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b991306574ef507ee51944b7002b32647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13dedb7ab31b1df623ee43f64293eb9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c8cc2fc1f0d7d5e8e72abb60d355c4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a596cb81fdde4c2dd0d5d9faaaf508650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19bff4414b9d3f6e9fc13ea2db14f7f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fc743b76190304274d49929c36ec0d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d37bb38e500ceb68fcfd107feecbaa653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa09983032399b38e65fe5ec3eef0c63654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9ab4faa47c1ed5b6971728a1955397655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634d8c419ca5ceb6f105b475047df90c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e843c71903748b0cf758005a12171709657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01e91295287e6dca9684f487087ba46658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f1927c27e484b4348039616754c7f2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc58d05371e755cba9f86df7abdbbb2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1977cedc82344034287b7ac17bd1238c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eeb544c5738f7029c57144eb1c5495662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bf0fa9e78daa9fd860eb3828b7c977663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4373ab767fe55aa54d16d69f0dc58ead664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74c40727c13d07291c8fb4c0edcfed4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a87a04bff1d93f32b76e010ddd7fabb666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970caec8c4b77acbae8b305c4b6e1b5f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7c24f3e23747bebf7ef0c5036c92eb668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baf692beb4af2bdc6e2276eccfa368f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddf5e995232cd06f04994c991600990670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b528c66ac262d78b26ea381c3a9c05671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bac393e9641236827fab4fdf3331bf6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662bb6c239dc08c5a35b60e2e1a4b083673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15b62f3a4f16651a27d8916572df58c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be2636bdee314701c44129bc5caf331675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86facef5245780078e15f8cc95ecf892676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c08a2fc5092d79994857932fc1afc8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a35ab4f8f4d0f5212e5e20cc3db80db678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07263ac3b7cba260dbbe9a31f8af1a3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7d228c3732085cba622b832849ba5a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159c8915069e06b742d6f59842874d9a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65602134087b224c60b67d4388ce3aff682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58cb706f8266cb0d9052d7550f33f7a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae160e5b7c73d4d582ac80a8c892c37684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2a5aa095c30161700146e7817b798f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d945032b74e6caceb1979f5e1dac7c50686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffd29357413d48211686864bbce18b3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a5459cfe7428f5c9ee5949736170e2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb9e66b2441b75b2e3ed5b0ca18b749689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6571d10d50b160c88eb7ba3b540317c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c896b2884cc6e1ac8cf69d641b30d312691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da464e831932438713d22162e5f2fc2d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1396f6a14e8b3049f60cd3ccbbfdb89c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea87e8f59f8c038d67b840b5b214b5e0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5ea1cb4f3e61541629dedb9e40c900695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47389a97a84bf3678dffb5da97a42e40696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d7d2e2913dfcc8f222ffb1b0b4682b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbe0ed30518585ff37bf074d4c79bc5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e9ebe2ac048934f5063379e7786752699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66efb842e2e11df706e9dd4478182025700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9707f67f032d775623dcf17a1d8ceba5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe1812abf34f8d8bd612a45672cecc1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cfac527f525f878095e648a330cc45703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b63a2da3cc4ef150ea805d8b47b90c8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c3971135e79a53562c9b29e53ad3dd705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a750360d467fa4d095afaa0df83ad50706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bb004e26939e9fcb6f56699f5b0ab0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b47ed7f2b0988e667892d725cc25f4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfb949b6b9a679e660dfd572e08be4b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e25c5fc2ff2c66fb60595a7bfe80c90710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f28c41a5d1217be0d661cc7871dd5f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfab9605c74efd40f48da96c68cffdc712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b428c46787995f228a396ee0c5a5e9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79be1cdfa79f00194feb00218d2fbc7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e22603362b5ffaa8643b366dc8fc91715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cc0bd59597b0edb62818b356b43bae716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62e6da8ea00aebbee84f5f7840c81d1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e53ca49e9c4df30d979cb9e0531e537718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b02e7dde799f075821dafd81799f23719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1b9d397903aa3045119e5c76838718720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f432f2127b2b74ce03e544d444b6dd7f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fd62e747d2df92c4e2591602f01d6c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbb6890cd9730b821a11c071bddafd6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1304624d5c476e6881f42406cf16519724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7425338bcc50dd37c8d692debb3322a7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f643b28e22ffec00f0fc8bf328e69bec726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70481342fe5e4464735f59bc386b24f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca219e3eb782e5bc30586b11d8244e2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f46f820c1b6c2f1c8aa6d2aeafd640729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8150eec64df92068c5810237655ad31c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf78d9d609d75b5dd67fe2383015dab731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42ecd500a129fab2a9f4d6a928743de732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bfe1065f2e53bccdc4dd72e02bae2d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a4fb71786d18ad2b6557845431bfda734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e111d7b0c625c6d6b5896d87cd83bdd735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2948dab8a747605c9bc3c8c466b36e1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e9f63cf47469f28bd08f98a73482c1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98823e004d317c831c98f93faf8a59d4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0a7656715ec29f512900043a5a87c9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b21671126c67c3635b95c73ef60755a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f3aa80d5c9fc7ed8a1ebba3f9fa76f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6d37b8a9996875d2f64d8d7b804c19742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89abfb956dfa3bc339b6858ba451ff0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4262f5b52e7847409f363b2ad7fcc7d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a586c2cff41b165c7833aa85f19e59c8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfd808f0d2f7be020cc971eaeb3ba58746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da62d6020c23137b8d85e954e44b447747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa6c7f0d04fbd4352947d35a0c50b29748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8ac2168a0a201d569fb55d9c0f5cae749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413a538ec7484f28ca17318d31dc9ffd750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309c6c8c2480ed943a29271c8840c4e5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1e4fdd5965d7f3b1d5f52e2326e654752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9325d78a6c617ad551e5ce6676e807753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c24a473824366d9b12811bddb7d38d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423b4a08caee35467d03cc5def540ed755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b381f4ce0786b22cafa72d34859f89f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5195b76e3bff08526d1cd0334777a9d5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e006805e275dde46e74bc72c618f92758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1630297da39da1eb8b4035bd60f8b15759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1b51d6c476afcdc1ba7b3586c4f316760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ad8a69f17e90f61a86e6b1dad5d0ff761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d955f4827a07cf79260f5eb56f346f9e762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c031d1733d2b2569402a3fa6c266b39763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655332af2f1ab4f85023a873b4df67a3764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10667b05b69ecd5e665f5971ff119f1e765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae3a9916c605f302bb356a40c8c3bc6766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90831e8201b1bbec5e309fcb5ab449e767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5848,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6148,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12323,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13078,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24383,1521 +24146,1521 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26768,1610 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1558 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28638,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J412"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29214,9781 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.47</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.3</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.61</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.01</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.76</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.51</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17100</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
+      <c r="F333" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G333" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I333" s="0">
+        <v>39.52</v>
+      </c>
+      <c r="J333" s="0" t="s">
         <v>997</v>
-      </c>
-[...10 lines deleted...]
-        <v>998</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17109</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>6.75</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17247</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
+      <c r="F335" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G335" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I335" s="0">
+        <v>26.68</v>
+      </c>
+      <c r="J335" s="0" t="s">
         <v>1003</v>
-      </c>
-[...10 lines deleted...]
-        <v>1004</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17533</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F336" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>4.05</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17590</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>8.619999999999999</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17605</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17606</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17629</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>2.96</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18250</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>19.48</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18251</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>38.72</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18255</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>15.13</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18270</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>45.75</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18305</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>14.02</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>12930</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>23.92</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18245</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>38.56</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17291</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>25.06</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17335</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>56.05</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17377</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>20.82</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17378</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>29.17</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17381</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>22.05</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17491</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>25.02</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17526</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>26.6</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17505</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17506</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17565</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>37.59</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17627</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>26.68</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>203</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>58.62</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>1088</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12553</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
+        <v>1088</v>
       </c>
       <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>3.73</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12621</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>23.92</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12705</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>5.22</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12826</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12831</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12832</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>3.92</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
+      <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17007</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
-[...1 lines deleted...]
-      <c r="F371" s="0"/>
+        <v>1106</v>
+      </c>
+      <c r="F371" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G371" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>1.98</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17011</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>4.69</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17988</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>5.36</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18014</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>19.83</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18017</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
-[...1 lines deleted...]
-      <c r="F375" s="0"/>
+        <v>1119</v>
+      </c>
+      <c r="F375" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>4.49</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18057</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>19.98</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18061</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>4.77</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1133</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1134</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18164</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>33.8</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18194</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>11.26</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17250</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>17.65</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17251</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>47.29</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17252</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>2.56</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17507</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>18.24</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17635</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>17.32</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...647 lines deleted...]
-        <v>1232</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>