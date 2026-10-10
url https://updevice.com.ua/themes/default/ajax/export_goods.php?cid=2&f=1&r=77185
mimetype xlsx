--- v0 (2026-08-22)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -925,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -988,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1294,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1366,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1510,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1798,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1873,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1984,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2110,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2299,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2371,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2578,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2668,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2812,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2866,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3058,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3442,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3532,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3650,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3757,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc44087d9011f7c1c5c354c5d7118d01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2b0b5b136316670d68c15cccbd3b8e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1922aa2a7199b0a46bae5c2389a8b1933.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fdd6d63ef69a1d97cdf86ef2c594fd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ff6cdddd66b7483cc922c875c7d86d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f458beaef9ed3eb2aa103b8b5480a4616.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64d6cc356adceee452270e7409fc0287.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93ef0841c89b1215f992ba0484b5e0d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397ebeb05ae902b497f51b924c84d2b99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a84d6448f751c37364828e5c12636e810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565f9f870e29d5e62e74b63f3bda318711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94722d97e453558b41ea1805b152fb9112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8656d77d311ab52d5c6fcd232043fb3613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70aea974c01a8fb741ab3139aee69f214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a38d959054f0c9b82e128736d329a4b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edfa94a041a8e5c21d789f862019b1916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b12f2a907ae519342a4d1ec076e4e017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8f04af817e8bdcd922af236b23565918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ade19712d94e8efd6f92b4a8e45a4819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6f1cdba9e9c247f60b427d6978b41620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66d05000da455b4994545da7561ef7321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca6d4aae54b7e81e3a8755a5db7897c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e0291dd539a331a8af8a1c1018226823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ec71a9ab35b6b7691feba48b8c13a824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cac046d5278f98a1ce334b91fc3d1125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6c02e6ecba8a1fe56cc7da3c0a5efe26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c2edca22d11377e7fde8657087b1ab27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9189ab5cfebc1e83d54784dcffe88ac528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d6c069ea2dd0a77617643cc628154229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887b2cdd64509aa92e55a5a7effa846330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51082a55eac2f3abbfededd499a04fec31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac3a0731c69a0eb54d970f8881c9a6232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0881481d2a78ea5b082ca3b6151459c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c16b556b1ddc05dc43a90a98d3162734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0ff1a769b4715bb74c0d1ae56fe1cd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdf2ba41cc35648b404a90b3a32c9ea36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b034550b9bd2581b93105eeb275c41137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3278d04ed571e4221f12132b65594938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87d2fce29ef85bd79408eb2e56f32f639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9ba2d84b6a4fc1264c6b6db40a227940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa0a4d3919a1bd4eb3ab7e8c8a2bae041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb9c757ed2f4a86eec5fc615dab430542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21270d74c61f4db24f4e118f784d20343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57a311254e23d4b5c2a8e088eb590de44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0ca7a81ee3e2c941f092f715275f2a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0836165775fb0835a594a1dd58891dec46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b68aece24f45daa699e6d2902295da47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee55495ac92ce77d306dec4d8803f1d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ef742c3877e53add631c7d565a44d049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e32c7745c3a0f6bdad58bf7ebcfec250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ad10aa250e1094bdebad46bec657c351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c81b58d07afc09c46ea782b3e3fd1752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5d71afefa6d8a2026264d857632a2f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33a4ca5bc356395f77cc3f77bb0d82c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa47783f7834ce80cfd6f93632ca278855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf64eebe91ed5914edd190e6debc018b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e274c5b39cfcccb412d11d9ff52ed49e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5739dce2c1b188095b3a76d4eaf7344c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2e2224201262b84adbc5b72ec51fbd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe41f68506cb23e70e2e76a9a8d41b560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5fc5691fb1b3dc8e84035504c9e6e061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5539448bbe5df7f53bb3a084aa76c9b762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6764114fc031cf816838c90f578acf0063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d469262cc1fa88dd369477bff8daafa164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddc4e593f28a27adb61e46f1e12e21665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f56f492169ea9ec774324bc2e5030fc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df85de5a3bd432c6f305ecf2cb721c067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f717376310f391bc1f137626bf416068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f668fe1e8bcce9adde9e7a39fb05fa5a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f196e58bf9bcd93d93a6ec04c92867f370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7f4c3061dea1203e3c80c1cccaa76871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf43ca5b30f8c6ba8a31098af91ba86b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3666861b58ec36413a0a5f6c062b58073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f94bf4ff7b6ae721a00c14a8fb813874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7353d49de0a513c508ae7f7a89ca95f275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c106d16f347b8f136a2740f447db8576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7384b96be6484b00580ef563815bfb577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7998622a99443f5454856f6ceb7c1f5c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aa9090016ad344b44fdcd4c2e4603c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19f71d508dd80c65b149787b6a18b0d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f942b98ddcb78b4e76351a7465dcb14d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10c117842cacab66e8e9b875f901b2d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2035f0adbb8e99d7311c8be8567bc4f983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed27a3b88ff888fde795382fa48710284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9501f08097949328c26c5b8b7a53836385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c3dec68fdda1b5e21ba76804feb42786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b6faf837683fe6a39ce9b242c35e7687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338fcfd581c57050f9f5d5fe5c4d04af88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a907e1deeaf9600717a2114aae450189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cadd6c6a35e1c20431f37b3df1f74090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ce941505fc73506133967adb17ae1291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa29590784ba1e2071ec37de1155cb7d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d441fb58c0b133c6e04b536e4f7a211293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c8164bde29d238a3aa036df945902994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9888736ccd4fb747663f87169438d3595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c107fcd5d857115d137877d57d270e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cace9dbd67af75b5c565ee71c8d339797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d67e4e1ec04eafeff8946d7b795f48998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370964984e340848689992dd4a97e9db99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71e8f1b79c1425e3b62e9b9bf8c0784100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00811a3cab757a8f960365c72c453eb0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5535fddd8ab81a46b9bc034fbeebff102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4b97cc4a406d330e961f34f83da657103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c74fa1e245ad7cbdad3b3cb90a12467104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa30be7984a4e8c89bd8011e0c86357105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf8eedd67bb9cee97a57efe47e33125106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0806a6150a6ce2927f3da3c232d3ec4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df28c65614c9134b8bf4a8abde97c397108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf135b7cf925ec7e0c5ecdb869003c9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cbc44ec65f32271d8b94cb0d2b9a70110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcfb76004bc98195baf826dd56ea845111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1b77fce6ef10fc1d60accf2cc495f1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e9476ec78d4be39ee246a3130ec61e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb7d8a432cea6af220f75b980cc793a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8150cb08a581a45acd62cb6b2446b618115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98432c30046c22a01dab02cc22e241ca116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c7ebbc71d269382f8c3d32a5d652df117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064357880651a5cd4fd2f546828d1ba5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6435139f31b8b06f2fd43a0ccab0ba119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59450afbc4a229f295175bc20f6af166120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b0cabb79e31096945d4c3b1c9cdac8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b9fb7dcf112a25097a5c73cd1969f3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bc33abed1ae2c8b61895c8c8582d0f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ad6b2fc6608b9240da4235a5f17da4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809dc089129f4ee02a60231ed5c24b4f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ede5e5bf3283d5c77f028b9966b438126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b993056f89424c344a1173ebc5e1cfd3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143040edba1e8dc09ca9ab7720e708ce128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6223dc1e8b19548c80ae1c5cba103a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabf92d32170fed9d2a2b4671205e324130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd95d2549f54132c87df3fe5354e32ef131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c52d13ae603485a66fc22b28d82efe132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d690cba57385942ce334fb81cfeb2047133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3373806b71c57e13ce200c324a027a1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da892435c832800abf3e66fc9862604a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a2421bb915e6cd6533e20575c21ae7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c64e7b3a11da269a8e4d9295eaf8295137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5825c1b507792333f65bb2b2293123f9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9e7378879292740080dfc468160a2d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb8eefca84c832b7eb34445855d7cc9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e1727c92ccef8f10b2e32c7b2b10c3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca982241a02fbed0aac09b8924ca66a6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f738e97383870c40363a3f14282e707143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf16d0019caf04262cb8b02c066154b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec1f9335dbb087e11a1ebf64e328178145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5366721dedcd5489b132362fa0685c6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0f7efad0c62a0dc92d9970778c5afd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ef18d2cb43f35b0f0582764bb01b30148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c442221f87bce250617a158c873e819c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d21f128dc26b9b90554583d12391c7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a3d90b196a209122aa10da1b2b5570151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4432fcaeeddc1115adb7403f62be41e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d4a5c8c17d9fdd2e5b7957ee8c81e0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd55dcd2b336f5c6b9a0ca8729d86ad154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0753231270defe8504fc3696f5355d3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301c53fad8e895decfd2ba8234e9d180156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5008ec844d9e46c2eddbca405bb23a7f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795fd3ea7e356d5762adb208a3677e90158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24908f0037aa4f469bb9a757d504984159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d00a32e33e9e2c80b4479239b62030a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c49bbe314890e8d9863effe34bdaec161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085abb161f192266dbbc043560a20ad5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3839d766e20a3a5647c2c7114678ec163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c0ce003ca7d3d5bb8b138261f343aa164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a884635eb2ec035eb46a8f61c7c101165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232332aeead7356c77adb9a1f112faf7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9178810be33b8f79284c99264da97e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cbf7acea3bb899a974287d220ad4f3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9647f6b40299b77a7e8adc4e01fb54f7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff974f4dcb853eff9eb29fcac00da23170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c37b3759cd3f3c280349a41d0a028ee171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e63089c0f08b537154fb280a7eab20172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aa17aae2266d41ab6a98378a57cf2a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792c276f6d61eae3ea168ce1da99a1df174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9bfd92493b7e0f44821719a5e51d22175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe75af07be0912f5e1b14cb6af8313d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edde66a53f39a2ac1ecd16cb1649f7d5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f309dfff4562d68e52ac7a9fa21704178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f5ad68527ca48d24bc4e7fde195393179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc1985121373ce0f45a03b17790ce8f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900e01bb7b73b3a4e0622fe424733f42181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d7bc637bc7d5a2414a4b79ef55740f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25678dec529038ef360fd598a7ca487f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badab5c579b7fb585d79fab1804f6507184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca856743e931eded9aa88eb6f2c58fe185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb845527466353726acbb5e9aedd6cfd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b83c4855dc8394e3d4b22adbc1484c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a348642c28eaea383f927b67145f3f0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520b8d79fa99a2ec0a04198ad38fcc2c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d936c85487ffd55760c09f25e8b4b415190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fac6574dbd8e87829e618bcf37819ef191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f72441b62a423262ee80b728e6dd4ed192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f668787ab2d570ae33eabcb6e37502c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611a235af1e10ddfb5f83081971eb516194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c3f36093fc34e7c7d5a80fb1800dce195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e745f3e8fe41b160b6f272459eff552196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7d6c788076c7dbda43dd13c5310047197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b0446445d770f9d091048464ce6b66198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004cf66bacbce9de6e716fbbc788d17d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc637e220c0e613bc2c61c0f72ddf7d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb264614e03824439fcc118e4e51137201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2cd6ea7acd8387fd7fd2fdccd4d640202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928be094484e1b1f62fefcbfe7135445203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bee73ed167cea90531099f2cd3d0ad7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eea995e1e5c3221c1586a289301c34205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eb889afab7ddd7203f7d0942964d31206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4915d7994fb2b3796ee7951d923c4bae207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a16fa279a6fdb2b720268b380e44a7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07eeae2e5af3acf99cc6ea1aedea1c6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e803062c3845bad8c2a2d979c0bb3bc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2400d5d4306eafb172e187460542aa211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3489321581c0599eda6adc728d8530d7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c519191f4ee55f9d5fd745d566ea5ceb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b960b79bcabf99a84344e5cf812245214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc626eca87a82052d812cdd9916cc6d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa6a8b512437b4341025d352a6b44da216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afed63f1aab124c640cd982f968aa50a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59637374c81916800fd0b65f39c967b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1368d1a24164043c9d74a2c7fc08aa219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493dc1c9f88478acab117d0c1d4cc1b6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74cd24b295c6026cce8fd49dadc5be8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3725833565dfacbfa6737f0e537f5f35222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7824f2781b0a147b68b80b16046f4e23223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4415a295268d970695bda55e6c370c3f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc227a0f3f400dcec3de38cd6cf19eea225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8ac9b28af5cc7f3cb282d69e115989226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642418d619fc32ac3d3051d834e7fd02227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9121286f8bdc98928eb65cea5348db1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a0f5faec27da19d527c4f48680e384229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878c6e05a41e9a90ad2526045bb7282b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a71b982b037841a026cd267aeb007ae231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b9856b10fcad34747047ea6dec735c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22805d5c729df88466fb023f32eb3b58233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3753b0548c290f630ec374101be4d472234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd8118541a5ae8ba4fbb3a4675ed21c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1648ae3cd8feccd7e8cba198c26c36236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6660e6417fae9dfc2e8d86b7d21653237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279489042212d66493fc4beb24c71b6a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624acfa56844da1d66c97199c91e7609239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9f10c593d0466fb171ea028f76f410240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eba06036e94f31e27a07bb06313535e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec308c0f6de8b2d114bc333486b7a31b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0a95c69a76cc882708ac41cbc562c1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b4a1ac97ad84813fcef9d016ffeec3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba619789c1b3a3eabe12d63bb3856c6d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2595039e767829562147aec0910ae78b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0718107379f06cc9461e254791da6a25247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e335ca558c746ca1bb7b049fc382543b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16571df5b9de4f3ce1037312201ebf2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078ea3f897221d179a5461ae21dff9f7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b7ce1b5ac42d163a287f008eaa6b47251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0710ab92af5674c976e263653d97b0cc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6200685f6897e4e72e380fd7588c1284253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437b086dfa01a7decc2cf170b88f8299254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc6b8e9568f31d4142a538293ec6310255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93127f453be8f655a2b437c036c95c1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc948b06db8fd01f9240687d6431b17257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b38769fc74dd0e62bf6c34881e9bb8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855d31b9477ba8e8da7b9fc42818dc9e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689cfd54fb374e60fa2c00f6b4d70b9f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcacfed51a4b559f951cb72cd7430f28261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe7a539b6a7d7c021d7eb7ff9d4f14f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0000349f94b935c5b7ff64c7e0b91ca6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21a3ee1d5ff0e705bc102c6e28ffcba264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa580118dc0f1c79ac85d33a25e963e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7b8d79079ac7e59c439e504dce6a93266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a077b97166004dda760971ed5f867df1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1805cf0cd394f647747f97671d5bb191268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3ec551e7c5ecc9525e92c24c914071269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3004cd04ab31b35d924ce6cf7c35c094270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e5c4170cb3362e91bf140f9abc07bb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f0bf5c8b8504b890c1821794ce7288272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46217cb12be96f5cc7cac7d2856135f7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49b649d36bb6b5066a82f045e2b542b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec12cb9b3f34208528a6da31a2ac5bd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c48b60103952ff2b4e4341f7d9ce001276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f885745e9e62dd2b5f2a07429d4ce1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca64317766a53216a838b938f9a5eeef278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742a0aea25fdb70328ec466cb05c9451279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aa39440c752a0adf3a3dd8a8100824280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c351a63db1d5c88edcb091a6bc7d925c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23c8d42a01e704ea77e852f06a5dbe7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff024fe9bf71f6337851176ea4147d58283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b66572d1af379144aca2c8b8579f5bd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e54bdfa051770770267ca834fb8dd52285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6886423e6057daef95e2f2a89423ac286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8f7ca1089aae10e375b887ffc0a160287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef23ac44b6b0999d346019148af02fe7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d320c3a610b25b8691328658742e2d2a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f40d3e5cfe2a0584f33e945fefe1fc8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865fd9f04341e8609bd7ddafc8580a98291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48591067333438829339b1ccd44c5ff292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4d6ecb5cb6187fb562f23e178840e9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ceded5a1089dbc262ba23ff51fa276294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29e4c6fb7e110199f4ed926a7ef55f1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f635418db2ccbfe9b301ef8b283168296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f2fee98c0cb889ecff0d54b814e2db297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675f35b82dd466f409f7527369b1521d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ac7f97c441a01ff2d0f6106498cd50299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d7f5e9c505fdb27ce9cedfa1c57714300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9858cc1a148a8afcd09895ad0df130e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7ad79c4da00db1afe51ada55846c6f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e22ebdaebe792106b8d0933c9afac9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe89517bff4c5b2f7c0f88df2418e46304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce86694b29fbc7dff834318c55d7272305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3bffab6caea7543ae71423829c4330306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3f78badf228f70a501b6ca2b65d9a1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25862c74feb88e3a05b11b75ff5f1e71308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27386599086eb021c0223f97544de8a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cd6487e9d500b19733291d8be7b8d3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ec8dd1af8a7bafc0d8a251021f34ee311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d580f129318166bee74b8603bb66d67312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91ec6c1585bad28e4003835395494ec313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6189596d70c53832338a1b24015fae314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2e49dc27871e2f77330486e56c3f24315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f7d46f56f422704c8f3fee5c47be7b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2696055f9a3ebc9760ce8038b7974724317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994977d9992d468776a88795d23043ad318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ef1274224b3958bd639889147f30da319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7e47be3d48d054d905e8446fc497b5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948254a3ca8e65c99957f34ec26b5c58321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919840e3be40d3ff6496db29eeaa13d0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4213d8d42836d3c1571a156ba5edbeaa323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3590c0b847bde6a83b6263f010f2196e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707fd372ab1ec43460c7538beebb8b4e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0d256eba6966c05536bf71b674d4a8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41dd0680e9184fede50575edebf8282327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5f470d9248f43b9d26f346683ca448328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4618f30c058fcc344a3391ddf46c1f83329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040b88b2ec0fe39dba0b0efec628d5af330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096a310cbc0bfa6f83f72125b00d072d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aa244168432dd3eba97ccdb69a1e84332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b8ce6a901e306f53bbd9279627fbf9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebf93cd4cbe667e2e8ca727943d4edc334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c89905cd32c43261e8c95f9632359a8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7d225f389cf2c656e926801b930e33336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380ede8e6ea68a4f5a91a00eb5743d2a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cd3074e65fd820fcea5e784c76812b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdd0a285227f2bb4e024d50e9aba9e2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f79c4ae3d04d0e6e5da65bc226d16bb340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77130e842dce683b94ad6fcc9c1968f7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607029559a63dde64a7aeee7290fc2a1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eadbddb90c30c67f6b8b72674b80d1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eded05f6a2d599002af2ad37a250b6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0db59fb4044da9a33ad4e9c12727ff345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388af5790d2c09062695b4f620db39fd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe8537afa5f42bfd1cfaa7fd73ab8e2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1af18ff820fb3ebce2e3d897ca3c8e9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba4fdf7035f0cc37ce73694111edaba349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f1e2fe18e77ee6d2fd2c6dec8c9caa350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8c057ad5c788bfa8a7f059b8ddc196351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1da6fd0ef634abe2b066b73be34e480352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845b2da2d193037eb8b6426152590b64353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49168decce64cd0435eb88066bae1e6f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b86ff2d7ae0636cc26711e2aa212ee355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0595eacdeb8f5ccd4acf8590ff02233356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e0153eb936aa04f3598f3520d6626c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbf33e93408a935b1b6c46e814ec6d1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c68e1fb705b081500d73d7aebe360a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87d13f47ce61301ddabbde09be38312360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e868044698cd6d8802278a750e6515a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adce3a67297b048b439fd4166fd45705362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf24e2819d4dc2e0be811bbea2ff5072363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0b8a9633aadeead0daf362f9646526364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bed26f4cd2a4aba03d83b59b9fbef0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e16d160d7b048c0a2880b145994b35366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362b191a90c7887f2f34d3d13cd1da7d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab5fafe41683c0efa0f21e1071eeac2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e383f405bf970091425f4e12938c850369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9195b354b7d04be7adf4fd1e56d265370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f3341333d3c5f831719027ccc18ed4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f3092d39aeddec3501688c39d003cf372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a528ed5e15c2a52ee2b9c03b93d62b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705d4d893198024cf4c173cedffa6799374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93fedf28e90c77154a16e97bf2a6542375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba664a3f3b333bb65ddddabd47641169376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152c2dc596903fb0fb226a1687f2f6dd377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0408a74c32009473a43c128598ebe27378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d10197e0e3d3a47ab2428c5ad1cbe99379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e829dacaa049412b07699e8f93708041380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63b49f31b56f922e1a0458306bdbf01381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b672c06178f5b5041df866732fe682f1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bf04c071fb0547b6666a0fc7f13a11383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0620c7616345c3754223a31eb7e81b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ad06afba56aaaa5fa1d7822bb2263b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a0fb0579c9cf574595fa0b43a38f8d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706800e6128e755ae9ec5b8fe2b48568387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7e15966d337bcd9da4c0c0335e7068388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035dd35611fcb2e8de571c974bb8c940389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f0cd4db0c970f313bcbfc07969e842390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7debb22b4c3a1ad2472e2513968a94d5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9de4211dcce03ce78ee184f49c12d60392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e493430bb5aa91d21885d4313fbf6752393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838f806b566a585bab2d06136581b98e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e63da16d7377ac83a2627d59acbd467395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f6f009b1efb7622eb963765e681ed7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62deca3d7bd2a3b06f73e952fc946a2a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cbb4adf4d5467999fde6c3058f457a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2edd3f1b9a3e687187eef3051aaa85399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a3d7058a36f1ef2eb206c54a41a99c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a9a686282ed31c5aa0ea203b040ba3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e81698bb8b8166e9560585d504aea65402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb68abfd605b38ea2e323260eaa71065403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbd076060cd9466c1c620429edf0381404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b22a79e80d4e6cd289d8997bf489a72405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c88527e5a970db97df34b1d9f597a42406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10f1333e1d7b52b978111392243d35c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf49e8ad7b02ac522fc39324a578ef3d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2b46894981561fdb80ff32d91ee97e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921205bacd307658a50724ddcdf64df4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cd301bb2af0786cb184cbc0231fa00411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f09b87f9613dfc3cd84ef10b46f37c7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951a7e04c366075042b2d8f1feb3b432413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10218e24da2d70aaf7f93fc35fd026b2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c731a737cd0cd915c8230f187dd8a3f6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9050776a7a98af1d2510c9d7343f9d8c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1fc06dda9d9597e6412066d5e8e2e3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4a21d5e626f756ead0137301e71645418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9732b4ca75a37f2e81114ba1ab8f8080419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02db358b807850337c9d62a4b605ed95420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8def5003b302c2471811cee1f668634d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b65ab935c8501b9a818624d04fd901d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c863898ba275c8f7a96ffa68ad7581423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b9fc1ddba6979a73e431c17e9737d0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed72674e39d524d809b514cdde61383f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0c31d82f326789b3f0d38a2e01f03e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2decaa1f3e5c2527a5bff486a8b4bf76427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da93a0769a5c62c2568fc4cb5ae4c78428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e02fd412eac11152a7e515138ce6e4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7866d93ae0bc7c60b2d6f56c9702f330430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4946e84056572c7c6d0d4e834e7ed927431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db0cde934ba0ff5d5aab4da99287fd1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58639320c7b7c99b2857ec081ab2ecf433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8a341fc1a525c2424103af0fdb317c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f8594bd6d39a15b7e4d671632f3d00435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cdedd88ad5e81c1d16c803d05ce138436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3ae61ef355074ceac2d349345e17d3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115cd9623575dcfab054cf8febf0258b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a16a7557bfdda1ec40b1893d6de352439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef03acfd48cabcace355d249fc88e35440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1089bf3e9f88ef753c24d3e29630954441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dc93ea0bb850302c7a863eb7c2bdf8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255a4cb686f05a4453addd58cfbf5bf4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f4dfea381d5f892e64b27cab2b836d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84fa03ffec3d88f6c8bbe83c7a2c532445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38569ee28c77f98e5a6ea9db13f8c0f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111bcbca871b3bedcdf545fe15927806447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbd7632af68db0a8935277585673854448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6538a49cd08a9d2f6d72ca4f40c6a0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082493c57fad1a15e857ec9aa6076cec450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442807f41bd8f4ba7b83ad04136597bb451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa567b8098a487fa1d23e8f083eb493452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b9e56d72c0bc461588c12167b78b4c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab908609934b89b0812757b2a4712f6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f13220c155a40c786d35f0bb36bc61455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f8560948c02bd2b7b3e14acb6732aa456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4d1589f122d2848813284013a4c12b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fde29d0fa8ed554737a8a6c9563cf7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266f40a984c177b811d29c6762c71081459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0f9f5224ad2559f42316fc5aff457e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1007af9b8623974e79d7f273b0b7e0a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffda12efb15ca55d8f71d04ebbeea40462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b515b7cbe28bfb265181c0c9fbd85108463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e33bb99bfb3d51dde16e1ab3de15ee464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523964dd370b521f40dffbe2df0c4ded465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32130b43d40f57edb98b19f8b5e83fd9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69611e82a21bc4ef5a9e0aea8157ff42467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379e984d87f3192f68d2a7a877eb2964468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18440d32930ea5768e64c4f6d6c1d9ec469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923e75a6d9401660c3ba98fd8d2f7193470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d459ff15c5a296453ba311b2cef007471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e309bbf3fdc948caba7bdfa914b0a2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6e182473623a92fa5333d17c1fd2a6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8e49c21bce21afb825b8c39f179961474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4e957184153ee61f4be1affe547be4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27653f1824118bf02c0fce5403249af2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483109cac3d693e75a879162225d2d33477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bb76abe35b546617a69ecb9b587e8d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5487a151afcbed9b5a3513b5e7fb4a3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7cf5f423b673ad0f3660301db350f0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712fd1ce184d0300967dc96c50b947b4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a58317c2a6fd59933bdc9cb8a0eac7a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb68ac5c0e964d8a45972186de2477d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc96a0f55a54bc47732528e28148528484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9abfdff556a9a41c545d9fb77ade334485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061dbca4a91d6f8726860351bec1590f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82521cbfdd54e33e48ae02b38297aae5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b0363993156ef6c31bcf3ba2f4e208488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bfc3a4bd9eebdbb1c762ad95820afd489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e25907c15efd62dcdf482a256c2fb6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fd2f999511419b3e2e1797afa27d80491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81502f0f757152dcea07d5a9fee6b5d9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824ffd5594349916a28e49f336ebd7df493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4307f9907b760d15d12c3bfb2cab8fb9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f475fcd5747e678488109337fae87f12495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac303b2ad22a01a55484c9c64d14147496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d185a243b19c23934ae0c85f3231861f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ef5361982ee558b61d7153d078a70e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89c390ac149aae348ee23f358a465cd499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf2e5a407594cbf44e6e9df14757072500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729feb75ffd346181d343d5d31da688c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036ac31b47dfb5339900328d5f8e6926502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54bcb920979c7c0eadf7b5268f6f6c0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce87ba931b0e3897c6cf2e81176f9a7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f81a6835669e82db74c5dc19eca8771505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17edfaff85b42650573cd1fbe8cd7f5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2219b78086592525d6f85ab5272b6482507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f6706571c90770e84982e1a9653c88508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b694137fe9f587a60341b38ea4703449509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892b489a5a6a045aebe76110852a8178510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0256466f451583111eb16dfb7e073c49511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94098285c2e67e49fe049ba021194622512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae7c8589b023234aacee3b9aa021c0c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f792f45989280bf715ad41562ffd049514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4608b00a74b1f90156064ff89c28f7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f953f9ed52640d029f08fe3d92f99a6e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df94528f88b9f4ddd8d55bcbcb8aa2ca517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3ca45504b6438a952355937fa883bd518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f96ac976f6bbe569d6a852690dbdb0f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e90bea80e6c9d90debb9c02788d3867520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b972c2a7f1f0b4c1db71dbe79bb64d0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829a4d15ead74cf2df1d2ece540fade5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd410d750d431741a5ce8c6244e8fab4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8fed4db41ad93e2f29af8dd41cd62d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e345afb7e78bbddc047df59a8ba6e183525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0a775717ecf948733c9843d66fbd17526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86e3ecddb9b5575b2f2c2a58be3e471527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de3b6ac8c0383e5d238b32597438a0a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a113ac34e508aa1bea4488c18af8606529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c60caaf8e520cf4acbd7d695165f2a7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0866325ee8d6bd14a0d18aeda9e6cad1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe15424b3a0d50732eef272cef01b48532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5774ab9d9290502ec490237daea7dc0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932fc6ce37a091f9712f3087ace0bfc5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e529fc061ce8ca44075dcf4879409905535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95ccde1d02f8ad301c32c2f5fbd5584536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b179aed8d2e21465e2708b677c32460e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef297a9f3f596a00319a0dadee53684538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c4e7e1e7c3f01bc269e4c93641d352539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc0a01fca91ad920dee654c67941e45540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c3e08c455711c762cf057c34001117541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eaf49aec30fbdba53eef924e7da962542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6ac304ae7181fd36f2edb4341164cd543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cd5a91cb263e0ac7239be093aef963544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9092e8db688e71ee359324a50860ad4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb101abc3fa48ea72ccf4e5952edb848546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7856adecc0c9d62787d960c4b9044e9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9ca81a0cc354f14ee8201beaeef338548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a701977dbaf00a92e7099b6e5951cdd6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec734dc11d2ca66294bdc4ab6759540550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daacd881cdf50b4c71304e97c647536551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5998019d273f2ce4ce6fe5a87bbde5ed552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb484f1205bb7212a00b3a6a4439042553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c48af6ab11ba4b82f8f8e297f46f5fd554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d24ca6c45ef1181fb8bc028dc6e8767555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8a08daea6f2a7d381ef0a4118f9082556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f824543d726fe5203e70fd10e3c2ce557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5bf0a3f04cad732f3cf3206f14f2dc558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e908f3afccddf78c25a3a7badc8b45559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d36e3a5b347511c087ffbed91bada07560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33eeda6b1459a7daace8541cc914318561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fe7599587f0fe19dcb670a1b2795a9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280146e832fcfaca1d06abc219b53bda563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ebdb2d6e023f63a99ca77b004628bf564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe21e0b58bb0114795a5457daf55964565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b0a13997e3e314fbd949fbb5cb1dc9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1c036171111c64ccd02bcf32462711567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a928e9ae96bf870493787201eefa2875568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bab1fef628e52b428e4832a45c67cc569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a43243fcb574be7663d4c73ccd3df21570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46e7b82383117a7d00701972faabf4c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1135a8c2cfe41bb8ba47f6c5154494572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738d82e9b3533bfd41d068bb64ca6f3d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aaf391d79af200b291de072302572f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf281e3f61b740b6aae14d93a95180b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ac32dfa56043348452b236770c9000576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e66b8f2956c711f7e83b29722c738c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db19c2330e5f8179a32daaa418890346578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301db1df774639aeeedecdfca2b302c8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfbbe4d746e810d219a770c528f02ab580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaef7abb06f69c7546f267cd9b30359581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cf0a55189004fd52f97631dd1cf86e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0135bda9e1972de8b0b22b099721a0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589376546d6f9e82e6957eab19e2f388584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ae0d64e1255b0528f9d1a28b7471e9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef34af8091762c9d1bf71191a29c8d9f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e140ae69a7311885f042917771f8830c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0e9eacbf37d071819eb3d905580b57588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41208f96ff2fa9d7fb7169f56532f6cb589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3e57667760f3dbfc4bb5aec0080059590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7279769c22b2fad96a8f93a5c889c2c9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f29cc257b1d15bb3052eb83150a66fe592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c9fe4ffceddd5ca8f6944ba8dd8190593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a944546bb577b2bbed929dba2d8ad1d7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae017c19752f04bd16caf3f1f4158d88595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2ba4861b72449decb95d7cd7f9f66c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5af3a871292aedb36c7b30cfa6401b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80c0b811860f58a46218be59d9eab2f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c55daa7cbc6a710aa0b2c454c71104599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfc668be73069445225b831bb90ccf4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2623afd92544a0449f0ae059fcd28d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdc47cd492ebe3f83d120d6de529ff8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3ffa63ad3340583bc81c64d2de261f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8603771a7c5d9dd8c2e97e818362f8f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674847f920172fb8e3880997f5345894605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836e819433da2fda0298cdfa79599987606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543bd7e0b3be8544e3593a58b6a2ebbf607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa84b8cb90fce8a6212dcc21c9a04ec1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d09e6893449ac9b24810d4d0a94a20d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6325470b821bcb1aec098bb82ce68d2c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f0b9dc91829c5478f0ea9aede9bfd5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e7ee65e35a7307a414918ac113f9bf612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f76c57949edb9a6a34491d5de73dccf613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ad442f7ee577c568ed4fca269ff654614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41955b3eb22d3acc75141ebd6164b074615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62a75b49953134e791109ea0c4e13c7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76af9ec3b44ad5774a5cab33274267a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0010e3620bf8968fbceb02d9cc745e5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f73850f1dc5c7994e010c5b8ebdb98619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa447a3b9423eca28b49f171b4203e7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41b114e61c49af03aa70ec20a8dc936621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750b427afd662722c91620640c6d2efd622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e640522097a4b4280852c843a39ffd623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646f42925c0e1b01dfa5eaebed35b418624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea25d2260ba98069025fbfac1347c20625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e20a2443bbc163a89452bbb12d2da54626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65691a3a164d622af0e4ca3a3e3ac21c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602ff13b049740307e3a919126164d0d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ccdb0d5beca376129463475c179af5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700c642886b05f0ed307282ccdd58f4c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b4cd0e1a2819f7d98d3336c35bcd2c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31aa9d90f6ffc52e63ebb15a85d45a8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0634778746488699acf9d5cade6fee5b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d556ca059c0206e5a47b4df582c897d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fd4361423683f1fc9c21e5d6afd51c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4094771c2d7dd21d50aed0e761837ad636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c313e52f9b67fbc7c512ab954d36f1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3215b9b3916f985c705bf5815b85fbac638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe95292960d69a31544af68d567432fe639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbbbe43a71e2bd06c5f4691c93a0c35640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dafc1c6c507b7acb80da926a04616db641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d1f11579d1037bf40f686b80d30883642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7e1680abf4471323e74b4c80e86d93643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a0b91363109460a334763852c74426644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599301371675571e37c9bb7d411b8f22645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adc0ff79656527bf33ab643b0f9bf5e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554d190a27121c247700ff9cee388d41647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e67680c862f854ade69743422bdbb2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4ed3bbf04a22c6276729c0ba7a6e20649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89653ae63bf1c48bb605ff8e31ff4fff650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2763b9c9977271ad14d07daec562bee9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf9c7094fcffdb09744ec06dbfc9099652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e98559dd53ef6b5bb97c47e00a23cf4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083cca6007510fd57e2e57efa4c09ea7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026fce455ad0688b2a9cee46c1bc49c8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1099684f8c6715346a51d842ebfb1fa7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e123c6f60488c3d34dff25619cb3bb29657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54a7d063508978084d9807990ac972d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e3d6e57e4ff32cd14a1dcbea4f0f51659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad42d0c53b01d70462bb610e1226e498660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceb8bfdd2d0e20ffe1265d16ce44db8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8dcab914fd27a053c82d82bcc97de4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5651a334ca25c0f4b52bca51e85a0c6b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654975e06d2de40e26de89c23a258028664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b16a26b198fca9a0b503606ea44a781665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94ff31383f85f8e3ee7a37f39f567fd666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a931e2b65a4aa549391a3a220ebaa1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a1b7c8845f8ff1f08bbfd69ce37005668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ecfcf2b424bf50110e68fae18ee093669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8edee475f702f90fc7623f5fa03ca67670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb7eddecdbe561cd96db620386fe195671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cf20cdd947774c732eb927c6337786672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c64b648a1393af644f4b297b63d30df673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb28f4e88fac851b30c4ea03178dc81674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c44ba5dc55b399074dcd34ce39f6153675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59029fe6abebc80fbe435bc15f5e07f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d316b97792f7ba8e3b8a6f149c3dce70677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6862eafdabd0d29e9476789779f8526b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee805a05b7265cf1f7945f9d9979080d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0962a452113c11288b0a2a7174d63b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ca3e3e4200aebc37fae37ccb23948e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63265a05b8f68501f6c2ebf6c015924d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8795aea6008063e6256bd9cd87ea6c3c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcbebce7aa877c8a6ab384e43b332e8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d7e5bce1ee3c777d8a53ce74b6c99d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132b81219d2f9f3d7023b4e3d3a918ef686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb600211d6688ea13a2168ebea68634687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3456f02dc47bda60fadc68af6f8390a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0904b5c8b8e526fb5c74ca11166f061e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f5a1851729741c47f5b93a353f40f3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7f03213fcf8818fa4bd4c75436124e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759e616add4b751f92ee7c609504041f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd443054fccb392e43cb1e5aad7e5a1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d61b5d28b976202a54ec1c26ca86d3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dcdf7cae4ec148cecd411eb5d5a3a9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118e85aa89782737a0c7b3c517aacb98696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a28bcd3e7d460852cb067b93c89abb697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b43b737d46cbc8912659c64587fe0d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6791707ef68a1988b90dd75ffd1d663c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086ea40252a140cde1e0c137cd9147bb700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d44a2f892fe749184a57fb5bc6f7545701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23121f620439802c5280518f2c41652702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd80b85a969f965d4a46237bb404567703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b905c9bf5530d3e1282157eea92c39e6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d203775ea3cf0bcb38163ad4c23ca61705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7768722eef3f6498af4a17d9097333e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30075d9159da0f2c997490204564087f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90805bdf61b725c89f46a18296ea2629708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813bb24e3c7e42924c4d776e32781c4c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b858d026dc6934a9d135a66f60b9adae710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81df699efeab49b37c94b27a497f398711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb0bb0a9e427c9dddea0f79c237d0b1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff564cdc87f832b5fe4da18f6cf0114a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4add6599f153ce20b371a36823906657714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2648bf28a68550c46662e1e5bfe8a8fd715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed00ffe9840c02004c424e3c105a1f80716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0efe8857620a8c3aa845fbd474f3bf717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b25d793e9e008df34cfede4c7bd7d6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51dd3ea81cc37bcd0e7e496872c7fdb719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb1c1d67e6c03e9f3699fe9d40cc1c8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851bac2244979f1cc2d59885213ea844721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31a9ff876f5b8f227c9ef20ec9dcad7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981c4adf49c7a1140d52c84ed490eb63723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8effa670b1a9e4011c7d2599eb7fdf0e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778121f732f30da6d643394b0a870a72725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfacabc0f4c5f4f252f5ecd9f708184726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a7eb935c6cdffb7b25d1513007597a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8cd0d0d432a96d95de38f39102166c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485a579ed3999b9c73150b95e5d8d626729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d314513a59da550e50354ce44cb59315730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2914ceab764bafd5700b1f88f0d6941731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab82b077ea73b7d6c855699c961a304e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041b1f139aa0c765bd41dc06789bfcea733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c8a0d4041a4ad79447d164e2ae09d1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fbce095136323de7285f21a9383e9a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45542c1ddcfdfc43aae545a95f486652736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7feffdeb70ca410896f9eedd9d455d8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb29aec214feb186dbaae6afe9c3e50738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e425716b2b248fd0a67c4abbbee932739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14f28f37312da98cdf2371137cba082740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ff313f6bdb8890ba3b6fda8934c9b6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fd00238913f05189ed615a5db37bcb742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47141d4ec53dbfe4952ae9fbf91c3f9a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f472297bdbe5a01b812d43f7fd3a6771744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636c33f4ae2d36bc4ef77b129c07acc2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb43f0495cf140ecaea614cda75df33746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0720fdb68d6c6a5c17ed1465c9b8644747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57485be4e5bc2d046213770866d2c000748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2e4fee41ad06cacddf9480103ce8f7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f502469b299b9f01e9a43d1be3288ab8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbf3def96da4af18a92bd7fa641f6f5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4896fb26e3dcfe78ffcacb624dc7af0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc57412088346bcf62de21153f59cc7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53307b5ac348d0439475b5ce1c46115754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d7c90d2c7fa0db953be2a130007321755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cd3d6aba3b2e07606e2a7211697ea3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf3c2a09dfcb5f84f0cb8f0b46b79e6757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31da369810584d2c82ed07ba1f1eaa18758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144960a5e8120f5f8a36d38922568f48759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f026bb083b079bd7fcc9dbd6cad414760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918ca30823e1595b44bac9cb523ca917761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ab412eee1c570a8d5e7ec43a5e7624762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12e6efc071ef808db4d5a945869b4f4763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78879cb4df0b5fddaaa94067fccd264764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85df94e2b897ccc2dbe4e9ce39adf63765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b296a9ea3d0f012ac77f393aea5832c766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752c89572c602d293da0aedc17c86f47767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f59835361979c1d2edc12fa7a7ce48768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2cf1130982335d4048ef73e9a56cdd769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e743c8fe4b267f397d23f627a350053770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83540b0fc7ca9ad34b1f8f7d8b921dbf771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41dec7a75e5a18ac8a87f4b753e0f9d772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a532600ef8dfef771b6fb55fa3ca8a4773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4e684001a4d47f571ef3d2b2619818774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79ba88e2b10c9510233bc262e8e27a8775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f261e151ab300059aa8ae1e3bfc7951776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d54c5286f560d1e5bf477603517dcae777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17e7facf58629ffafddb112cc38bfb6778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8da238348a70093b82f64cb5dfe2eb779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9083b984d8e6dcc87383b831b849201780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23bccbc795984b24971bd84890cae4e781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3fe2cf21034f763914e2e70900f984782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06b8ca378d7e1c9a7e7b7a96adb1a71783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6d50cbb02596ee54b4d0ec376a4472784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962967bb0c5b1b840681d1304af64120785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42eadb65ffe3c9db6179f2b5571f85a786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8844ca2abadedac8ab2450cc4bb3ab787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267170ad47f24167da86706e884a1543788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0d38760edfab59050c90490b5765f2789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d7d13ce0bdd37df1740c59890494f5790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e877b6dd861a3c7a5268bd834231422791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea207b9a760489c743fc163c3fdc3c50792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5eec1e9c5344014e1963d549e907de793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d0b3333676e23c5915b135c390ead3794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415aa29d76ee170ae6d8ad0ecee5b8a2795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5f15ddaf2696d14361c02c7f580293796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729972de05c19067610c242fe5d0853d797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85803ae260cff2b492cf6bfa96f680b3798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46546e8fe7297febce705e1096eecfa3799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2639f413b29b912085e7f347f18a92e8800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e27a8984929146fc32db2440ebcd1d801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e214cde72743ff0ed98686ea36e3940802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56b198f3f48ffeb9624d0faf84cf13d803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fb918cef137875ecc7a66958155166804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3351ac69434f65619d3815820974fb65805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e005fc975fa6b41dd60fd867b4a94b06806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eba978580558fb7a3799a363ab4ec75807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9d91cb211bca922082b08f22715a31808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0559c72002260f4e64ce56258ca5ce8e809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ab343a0da397f2429a146f693f09d6810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880a9d5df468189e7ad245c4ed49d393811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71c28d7be17267acb453182507a2def812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4076bf24af5bf178e5e15ad0a0cf5c813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aa12e8cbcff961aadac1b5631fdbe3814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011d2da3999382a8146ba158adacc9a2815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c02be592de2042fd8973e70907280a816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d858acdcd2d53da7f92cd8c79f6523817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790e11a10fda635a5c10730ecb83b6b51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f646e74d6df043242bbc0520d16594d52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8eeb91406d2fbccd8858817bf9f1d43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4402e83ce630616e505ac7bdfe00a44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29013d94c049ca4f302aadee867cca95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e97996bfd8886fa42f0db90edbeaba6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83dedd7c1a933ba1d809d948ab512317.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9977d5be0ec56cd752671d9316081a098.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d97a9fea986faffe870075c478ec159.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec293fd9cfafbad784d832a1b0d0ed310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0edfa98d12dc87e6b1b399cfd01f8611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bbbc6f9d0081b0b953009834e489fa12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9682453d178413f46fd7ce2f9e26ccf613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba07558b98262cfcb144d56121d749314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5f9e3e0a7b6f126b61a8087539372515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aefdef4f55eac88decdb1c3ade539b316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd659dd5307d603912513647cdc1f68c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16889e48378ea9009ae0fe3f9f358b6518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc028667e3788cc2e1473f224ee2be719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a728cbf0eed28b7dccbf59d8bb5d47020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dbbdc32bcbd6826a507a13f1c4e05321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eab6074f25913d43cfc0114dd0a720322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8752146a7c42b3a2617cc5d1cb618d9723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0a0414eb5fda4ed0a1a99e73186d6c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b132032870f64ca6d8c174b72c3bea6c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9f6777857aa4b17a4269b70c4c2cf526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffe736fa02a54bb819e5cba1269afa127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f7a31078723632fb50963abcf210a528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c952c008f4111743331883d8be88ce29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbb22e78ee50fe39e18881ea2defaae30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80763564c8fb51a8d7bc0f87b342306931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5526acb502a40a99add55f2df547185132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2748d8aa88c4f6b13526053c1145507133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2263e408ed28e310da2a10989c3c76b734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cdc7cb1e26c4da1d841ed29d8ea92e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389774adea0a24ae444bb3ee47996bac36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400b3303489823445974d14ec7a133e937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7c1b8b22e7dc1faf4fef7f0dea70d238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399622fa47f3988a31d9fc252a7f2af339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50af2ff3d2b79762f0239d3a5c82461e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c54dc2af7b1c765cade00a8d94daafe41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5120dc9f8a06bfb8dc27b2310bfe9e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c788b5cc41bd36de89aa2ad5e1977ce43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33298834d5fb2cae695cedea4e72033244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e9adf449e2d07353becdaad7c3ea8945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559c0cbec714d2c239081c438708b73146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1101daa66fbca16a569c5cef589c7f947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42125205d3b6a94eac08eca3e7126c148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc85b938e3386a034bc26c9c9f8241b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b568f9107139be54aa99b0b254bd6f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fdf74d0940c49ebdd15c816bb6d69f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b8047c7853319e93de858d3844456e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60b3416411a8a3c39e2a41e0d78641e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2ff6d23f43f81d9d3214cc4a05840654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee12f48f50034a9e9afbfb7f20cb4d155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fbe5f4c985ef9eb22a9b00171116ed56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0eaa47caabc86e0db5382817d2631657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f4813d45fb485e64da4fbac01f858958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79993740ecb3d282bd887bfd0f7f82159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c08a2a552d682115bd9138fde9f02f260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03edfb3ae372438688ecd3aeebfd90661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e817e5cac35bc37af224b736ab04f47762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae27d378092bb6c087c8c9f7320fa4563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26848481770540242def3ae23ee444b464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fd0579ccfd53efe402340c3fc1d65c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3cdae7d0907b11a78e65e46f06e40d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f0376c872746901b277a731185d98767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c407fc62b96dc3c5a59c9f41f85df068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c8cb31762ca1962eaf22eaf88fe52469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0da8447efd06296859138924717b1a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e29739e8f3fe5a564099cd295a8447c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267e39f98cc135b88ec43aeda180dfa872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bba5dea02e37164c7e6477186b6d80d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e245d21cfa44243fa7130d8b70dbca7e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232d42ea056d5854cf81daa908c408f075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83cc913a0fe1eb08ad97a69f756749b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bbb02342aabed85e75de8378ed0f6377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c780f05cc114bc4f6b92c07e1ebde9878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d2e6194081174bce1793a525c283ba79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7051e4546c7f65ab1e2b0f7811cfd0480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61822303ea7613d439e4fed2901621d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d30dea5e0bef8f8a0fbfbf0899ce0a382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4f2da577e9fec0e1c802627667ac6283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6973484fc536b191237f24056071b9b584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11748e91267b41c2e95a66a5369ddd2b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bc24399654e6f22983ba1904ec712c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c55b319b7e8d78d98f4e9e98a4594b387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace7e1fe6d68a33f0e8152dfbe69dcd288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e2603c59f531df12d1aa46f86ba3a689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6b1c1f1f52f0f3876046bcd489dbf290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe0a6c6a997b9a43a7d79c9ad6530b491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d555ed94b8490829f379321d01706d4692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87b9d83ff5136a984d98c42d9f3844493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528b8bfda20be62f0e3ed556058eef4a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cc98c3ec81f6f9495e682fd538548b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6676518c6ba74436bde4c246ca46a9c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d73e19e0e192433e91df7b0406894f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fbce0e1dcedeecbce12df078b2b40298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9272463279cc28f678d03729e6b69f699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aff2c10066d44ac0b78db72ffb49b07100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3e0ca7aa7facba931613eb4e64fc48101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95aed4849e9407f46558a7627ef1049102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee94526453a0ebd7e2e21d9d98e5d6d9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aacce25a461c79618d1cf5c1f79ee2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b950980c5d89a27ead89c6abe64fc32105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8be7023a98a95b38ef35459fb2f7d4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1b6d096631d812dde3dfe3a3ffb118107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b79e945bd164c52bcf5c77f8b7131d8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22dac9d192b2b8019df6d4548ab3081109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aad1e792a3ca06e505886be8bbcefb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f103427beb6cb1b9c3507c622e6dbf4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0447eb60ad8b6f2e909318c297cdaba3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0443cb5ee2dd117ef4b3476d8dc54b1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507d6729b45aa883a71942205f01d0c2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a7f6cb17fcd66b8410292ce4a94cdb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55baabd18bd1bb9d261d007a8415617d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756b3925745eaefec13d405b695a30f8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70659b32ae3134bf3ab86c24c62392d1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7384b4f85646896a2c3298ebc947e1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199120cace3e71756dc7838215e72fdd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef04936d9bd124672e1ee49267b71bb4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e98db5bd2242fd39582fa77c5a939b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c79ec1586905c52a39faac38ccce48123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96260f2ef1afd77c983e5b224d3db0d6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b4df8db94e5d581627fd401e2085b8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b9a87e1757550880606483ba5a7f5f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e031a76659624fd9998213b907a7090127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eebf79af9ce6b833d662d2060ada22128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15c04b6ef6855e7771dafd1151418a2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94e6e9fd6c676f6f213c0a8c91d2b98130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123f93e5229b5241761a677932890a73131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbf11e4381f88818e2b41d8261d66c3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1929a4384230d50c5be45b566cac68133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb1250aafff53fae01438af0e949321134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99711db66818450391b6307555a8cae135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6cdf69d4e63b5da6357f58335bc3f6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d06f3e823344bcbcb02308562b217a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d995cdbc68fdfdeb8963a153008641e9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1122483ff9b6c6e2c04c51e77f2e908139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdab71a32265bf9910f646baa9f8fdfc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01edf8d01832ab05d22f4d8fc9e33b6b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49646d29773517464805dafc70ee905e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d27cf33a8c5cd305fbc742561d67f3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a241d78082c708f5a86f3f227070d7a7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396310e50367340975d00765a1067b1c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedeb769c0f4f0d5d2ad5eab1d460730146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dfdea6f24205fd6df4ad530f9f51b5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5950efff1f0ac1589740323558196e07148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9803849853a34ab107962b4c8f42499149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bc01e2cbae934acdecf735af70f5f9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1dbb7c8decc694a384ef041dfbb2cb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b6c087a42b73edb201e94569663285152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09bb966f0f7663c46a7f3dbdf80f530153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c5385b6d49e769d94bac1036e31f02154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d628ee35e59fb86149189dd91bdc6b94155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2d7414c19a04fc5b8bd5394e0d77a5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd4eccca93fba74e94567ed10ba8ed3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de04fd111240fd8cf39bf0817207989b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e091a04271e7d107103648181d3822e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a879c65288c4e5a7f54fe37622620d53160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24dc957471e1fb4a0c7e339688d606c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7890bfbe733521760dacf7221b9f715162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8d2e8d818b08b50de5d7c2695c83f0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecea9639db2274789f01bb9697b764b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f426b6a50cef6f1558631a4f12d2f7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fabf18427d81c3de6854fb41cbf6aa6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed630c27608e9c5adb8be1b46510b057167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12974f7f248e7d13bd81812a89d6d979168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ca881b8a39fc34fdb984c4479f4eb1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6639b64bb2bf5dc08342360528d30d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b18cdd7d58355acc6484b50e658d3a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899f947484dce946359f0bd994474bcd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77704cf42c16b615d9fd31f0d9693cd6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91f5dea90cda9cd05020277624e9e7a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f7e8cffa8597f30ace285312dce1f3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bc500b6528a858968592e1416dbfe1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2281f3db9b7abde5ff4b62463e12141177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff243cccd542ad3d28ca16121e5100f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f327756ecb374c942c891d55f25de6c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4577721918f303f97ee76d796b19e334180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f0b6604bdc4dc818974372a4d96d27181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0b457f22e81b3c71c00bcda5846325182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56447219b20013a520067a23b41e3c17183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea457c8ede9c041ccb59b9e8b0b4554a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4ca657ee5c0d08ee1ca5c0bf3977bd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e34504f6a915ffde3d3474419b39805186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14323bceb5f7b1ce8af6c1457114469187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88318eec0027124488de8cf21a6c321c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1b5ed70c3cd2e6835e73194bb36438189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e928f39cef32a13ef5010573fe2bc2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6ab68a45c0cec1e93d6768041c9271191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d792495f2385ef8e6efb8ee6ee963a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba86441c4d008e89d1e5c752a882c7f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bb8bb6fe0237a40098fad2850ddb19194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae24e0adbcbe588231981f9cb5c86e4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f6d0c2b134693b3d0f9350604446e7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a89dbf4f2628f42505d8cb50490598197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300391a4bb295e3d375636ca59c6fc5e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b1e0b96ec49b90bf05316e1858aaaa199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc862409c99f1c3d364d2cd7f380fe7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131eec0bd6f65dad064fc8fa6dd7a5a4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cc4aac062e533443c8817a1e4fe513202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc4d63f8ade2c686e736133d463bac4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589532b46a896523dc62e5364278ba6b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa84c6774727971f111a9fb688e8d1d8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a2e082ab4f881c9586244cfd475cc9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8839553dd1e6fefa0fdc4a0a79bc8dbc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1599379febdbdfb9dcf6d99c53d6341f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526b3cdfea2855464dad49ec4fbd1a9a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0f10922d6393ca2a31bcec4ad3d3e8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8889b7718cbb20b0474576e85372fd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5940bb73b7cd9bceeb83bcc80b949ce6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c1efbf1cd4ae2f0ad04a3f17927854213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816cee850b896d83be450371a542759a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946d6cd5213a4c322d1d7a3e561f49c1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0324e08860eaec4b31a9cdbf862887216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2007f7500ae4442f75050607c793f3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdf0dd7b1daa72659ce53c40aac7f26218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bf474cb2a079fa817ada9c43c54e45219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a26ebc8b876fe6514690ba2d2f9ef93220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c414355ac5fd0db94727ae182859989221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f88d5991f8b208ef2b59634f9fe584c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55402e2f683478c9d95f157853a6cc2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107d6bf23ab04cdd65dfb5b3cee54419224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fdef8b71e8dae872a1427391d4c988225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83989c9fdf1c3c760a30ae02193c62d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d8474eb91def895e7ac6a3331e4d67227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9051ed76af1b8576d5f092bcf6f737d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9b94a9cd9bbca98f80fb758523a3a7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1e8eba10028142c8dc7b9853fbada2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673cf7154af88be776393dcb492dfa0f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e6bce22a353f5b530c10ea0e718251232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d11cd622581d3debdbeef2c08633001233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcca2a3db2aaa2e0a25890c060590dc2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7aabd55fe8dc42a57f0048348e2c83235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e173a32ed3a89043fc24053fa6d7bd80236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25dde0d03e8a4832ba4904403450e1d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45c7dd74ed24f1bae5a530f50171996238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e82f928bafca6a4891ab188c58237b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3a87c4e7b5ceca0f8c76fa09c449d4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5f67494a6756de464cd5c75d824e3a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e058c192c893e9f03d08af5ca9d70f39242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72148c6efe62895cf3a0a98cd2a555bf243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3be7ef4acb39375fa49b5e925cfb91244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089dcd213d3fe93631cc733f23eb75d4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b205e9e3e6c82cc1a7483160112c12246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211e3b575b2c631730580e0eea13a9e7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f563a2679c74c779a9171a37a59a4bac248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4addd08293137877b91dc2044b7274c1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9416fd2ab9248d2abd98d7997e43dfb1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ca0768bfed27f2dad6c017486ba12b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2766a016398252cb67f3c9d03d9c9ddb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e08165684d61346aa4c6b9b14fc57c2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936731ba27821439ece597100147d3bc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0643df25159ffcc1aadb2be8626983f8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2ba93e352782be31e41209cde4cffd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f00ffdfeec7e2d333e1c91da5dd843257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe7bb1f771018e8dfc747ea38b7b56d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8e956cf12318279b8647d843db47d0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e3bce48880653eb67491ded73f3d57260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc1c38f919e9e4f62643d1180a40035261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ee3fdb98bf04bd9e9ab051aa7d96c1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ff5798423173e95ad26fb813dfa425263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5f75024582f6bbe2d295a00f938780264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6d447057f532f1e41385545bea8705265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ccff5895258bb4df1576e24100048d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8df628a2e927316abafc00a1d080fb6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568f68b95f0cb13af210cd9a09c65574268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3417ffeb7b1ed00b46645f215baff55269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69cd0fa7cdd2902d01759531f501135270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f9f83f1395127bbc909b14300b717f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875d3dd698bbc8e7908422fd0768a4b8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54efeb6a8c8c450a487add30bd47a543273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304383f431c395d2a88edb6d9b8aeb9b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bf1a52967ee67dc9a054327d4849a1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5697d5dab4857f0d51fc350fd7459343276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104dd5398576348ee7762d4c6112a8e7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426043b360d2cc11049533e24df5bd65278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6a705a09315d3c0edf94a5af4aa392279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0097a33f93927548d24205a47446327280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdde4773427504726c31c4c847a8154281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cfaccc4d6e0f98c4719265a8de72db282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ff9380fd1c21dfd90fcc1583f1ed4a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c586af286608f064a0d362cf0e2cacb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5435933b3a4186fb012dd7d1ff2687285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936c1bfb225cf50143bdfb862ad086d4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c91df5b14341f710de6fbe650a16957287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30916aed0c5043dcc511179b455ac03288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d30320ec8e745c8529744ab4b72a52289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c01531e1477a669f42517af0ba28f6c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869903ba373349043db5801cdc688893291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48fb7ef0c7d82b55a62a71fa4561b34292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265fb340a8516c69ca0781f52722647d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98caf0798694b44c33551478eb61b63c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e277c5cdccdac3c74fdc9e13870c40295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f93636b232d24635b6bfa880a6b8be296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f939ebd8f09617ba3ffd4ea97afb1b3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6395fa6585f973ae9d4cd660bad0bd8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3ca71dd520aaf72b3d5938ea6e685a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef561b2df3eaa496745bd6df6a08b43300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7c67a262eb9b0a56bc57a96e118aa5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4996161c012d9b6113de4977ea911bb3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153360f0570939b0b3620a509e3fbcbd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076675177260a844f6385ae5c921d658304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3c7178590c56164ff9105595757b12305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296a4fe061379176cfb1fec3ef6706cc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a9c1ce1f951cf6071cff8b2a4e0827307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b729adbca3bf654fb8d06749a9433a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f02c14154e9009512e5cf5b83f074bf309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a4a016a79088716c120c56afef1fd1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6e0d6697db5a543505659e3505337e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9d6ee778bb0ed514c7467245e29c03312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdc52cfbb91902ba71d2bec57179e0d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38f394211061eeb5e4f9033c20ae69d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068389dfcda5ec8f930cce8986b961ab315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2a7ac1cd75617471fc225eabf01ee6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f45cc11e9ace4495d48859488202bc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bb1d74e149166a0ff95ca5dc2b923d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f92ded310a01f51b0f9f93e3200600319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b813aead5eb6cacc7cd66989d9ce749320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d2080a9cf72c7aee59de899bca0f19321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa59dff97973f1406f6fed5dbd847cf322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb95a1c37f5e67881a6421b3fe399f0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9736af7e384f88b489cf4d8662ad7a1b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72ddb3024f87fa13a23953ba142a8b9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551a9a03aaa457431fa30b833f2f5e84326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae908a2680aea3abb4c2e2311d65938a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac78b49815ad773c7ecf0d9166a9949328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295c5263c8d366134d9b64ef1b7e6838329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38154f88327691b39d4cf138071e201330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3ff999738c55c500758529e21d38c5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbec9689575061886c31798bf502713332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6b993e12da500108abbfebfd82b89a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52355b37b8a00d23e1e39f302c9ff678334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac7b50c658c12a6fe594f2acf4dc628335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940ce0593c5d7d478838bc6a800ca98d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa0500124447c4ba7e19f20eb76893b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e4d1f1d81aa787b6d4e96e2a37304c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a472a545a3d1ae1a33675e7b1cc55e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f283c7131a978029cdc55e6a1c589067340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39297016bfae9bb88092dc9d3002ea70341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e769c57af6ddb135f7a17f986fc72b7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886185fb5d3599c28a6e3ce62845d5a2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144d5079ca7a624535f158b22963ba0f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1431f72f8e752b96a2b7c51ad48d2c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b70f22c11e98b5b823ec046a858377346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b430483af8d081f89b62d0872dc6660347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1b7e0a55fb658d4adae91a2097bb51348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9848c2f8e49af3058e1adb99c718ad32349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd35eb0d02544a42e40d05daaeee9054350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e111b082df1faea03becc2f67791041351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617de198f7739d8c73968aaaab46c656352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18373c67ee6f11eefc540be9d328998b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e825a201f8b47413f1c02158ed82979354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32994d9b04fbfca3731685ba10626ba8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b02728cb0e664378be32338399d23de356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b88197d8cd63bb0179c5b259d38ccc357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffc72ce850c46a1a3accd75a1750e9f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee30f317672949457de7e0ff4aa1a07359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e84c1947cb6e7acffcc582c00661193360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669f3d2471b90e26b73782139bb003c6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931440d9a85b6999368b0578f50176e8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae3bd05a542ac8b9b63c5e4847e0d1a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d835d9066f2e6e5465626771c5886c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccf5aeb2aeca7f25b6674d4c4616639365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8edd69e962b469720a2e85a4c339a36366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90359d1de6c82d85f1c6ad6cd771b9da367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effe102a44daf8a6418492e729c2a339368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857ab0491e1f0b271db311540f221102369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb47a9ad1af8e5c5434b0817deb8dd2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc10bfa03aea862ac27271645ffb6e6c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a8f55f3b3e083ef7f3dcc13a39fc15372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb3048eb6d236907d05e15a6b0fe61b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a112839a52f9cf24c6834fb7c0aa9b7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b71ad15c6bfd3a095d50c97add6c5b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67afe0990c7fe825224c7bd4a95939ac376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2555b768d146d404c478cad97c889f48377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e8f626eeaa22f80af97552a524fe14378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be21dd52a0c784ad404eb794d8e611a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb607e84332d911eef138a392d98128380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63790f2acf5b8af6091f3c4c046f9cda381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3f25fef80260fc48f49dc88eab48f0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8166c6728b6ce33275e7c8b8242f6042383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ae1c6d7fa15f5b54442f8d9ea31046384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8f32ee3f04efc3bd9389134bc5b7e1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fd6a862779d70a13de65523bd34a38386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4701c26098248812df7d4c5721dabb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4164e776aba78389af0e0175bd6d2e90388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e616decd886babf2eb35fff16ca7fb15389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b898bb90b9d8e92d6eb29a6a72882345390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceb2d6db13a83184d99efafe0cd0f36391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c515bb8a0656ad0bab00fc8f76d1cb87392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fa272ce6d63324408146277633285c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14761e266fe44741bb5c04d64b7d7567394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b908973da4307edbac5ab0f1e2ca7043395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5adbecc254f5a6a0c98e8cc3b448e40396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb44b012fd4e68897dd77fab3eb6289f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d006200003ade8db9907e03d37e6b2a4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a103c81edd87cf6dac84df2959d582f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c44ad7b87e52a3521bde6cb07f913cd400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5e6f7f7d0e93fa1e175701b6c4b130401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc1f36d2772af2566e79baad4d1d9a5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0e7ba2870721f703e5ca985c86fc62403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fba6f6c9cce372959746d98f914aae404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2c44382f0a85837b625939dbb9183e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cd85cbbe4a23c9e6db244058a335f4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18833d09376c5f06a030bff05b88f15b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83425ce030494fff4d2712cac49e2514408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22643cac38e3c12eda9ecf495ba5c26409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc0692ed98b996c9afa7dfd3cdb3a0e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c717ab9dfaa75f2e88f05b7e10bca0fe411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022ea9dcf4e9b30437ae1d98e48f93c7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07a9d64156fb87b521dc4cb802d73d4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e0f72c0baf9d257e373721e40ef63d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89f01f7c46b4b6c034f526ceccb27d6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71381d8f94675273f3ca1c03377bab9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478843cecf0c4a83efc64c66feefa3a6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c797ba74d1f3d9d3ea5061e4aec38152418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb600626396c161253b22f4ca2c4dd2d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8b1015dff76068c7b481939f115560420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8451455aa486e4ba6fdd54c9eb31da35421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadff16ab27cb509a150f7a6c8b8b0a6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d5958136b6a55b0e81e898dcfe0f71423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aa6591f5db8b2c276a0aa031372fa1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f61b303d3f1454de849a2526b2b91c3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dd2291317c471cb797fc0518cb33e9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e090f7e0e413a99cdb3e86c15194be427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751e2af0cd5c35c1b409554075bcd8fd428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b9dc29e4bff0453657e1826fd86107429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33117ca2141eed1cf06d2866151877a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f338c7a93e8b6d7cc5270346908ea378431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f6628c876bcadf87faa505e5a9370d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bbb194f16d6fb8d86c7d3c17b99035433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5172f3290351cd51a8cc7744dd2cfc434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3e2fb5f4d09ff1f8f5d21834b6f207435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c1feb8520819db9da276a91a8e0ffe436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d322143a7096b79b674cacdf8241c3cb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca146bfbf261b8a49b7c20fe2d1c9d5e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b017a4bdb5c7143208ef49b94782252439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb46d11e2ccd6f218b11838063e0a16f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7599065099748f5e40e60428a0f9a6ca441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cf17bf9b188a969651ca4babbe824d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527d6a3c3ab0eb474c57be7ba53be091443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ed69634c0d24c90d39af3dea8b0bad444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621563dc4369df2d89d1c27525008b60445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5fb54ca4e7c1159f1d9b5a9d26c7f5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f43d80169d0dc73b8ed28fa9ccbf1b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c1606e50129a62bbe95c2eee5a41a9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4985b4afbcd79d1575d01e650d1aa88c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf5131d6bc48bd0c762a8543e03e24c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737db3663740d69f2b34b99ddf5819c2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e2e622a598023fd9c7dc74aeaa5f78452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585a368a44fbe6830c6fe22d9b414a94453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff4a7a1afca62bb3d06cac27ecbf0ff454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2666dd8a51fa4ccfecaa1aa450ec5593455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab274452de71f7462f51d8518fac3ed456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82abb4b834195421f95966e24f8a22c7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc9dcb6dde1b8c610dc4af24ee25203458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cac96e64ca94a8fd5cb5e2c67d4ad2d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429714c4834ba36876e66cc6fa0022fc460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d370eaf0d6d4bded6b7bafbfca7360c1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ce103da3438d225311c287d2cf419a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302778fde88e8de15beedbc2537e2085463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb605f6b4ef7cd87e5afe2ee87ca1ea4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a569d2431a08eba7f4b9732e6b2ed3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ce72ae3c9f44a8ed184f65b4dbde4e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9199ab09282a428a06dac4f0da4229467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ca0f213b3733856f501579318cf685468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97828be139f17dba25cbaba5bb9049e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dfa96cc21cc7c28ed3743319623f45470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4915ad8a96b31181a4a2fffedbba69e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec8c6d5f3ecce652c03580e0cfa35ae472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14aecb97c064b394b2a93c45ddd381b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bfd1407378ef9b14b45b105955b8bb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767ed7ce6fa45dd8de8569738b204ffe475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6faa74e321f2d475f611f8e6e32cff6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b739f1ce46c5d3d53ddefceae3be78fa477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4ab7ac3ebe8deac98f959d87f6a1cb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105b7a1e59d3aedc80a0d54211bc4f7e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf441b0b2c7079d469456cf09082b66480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9c57bd321283532ccba83940c82061481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d08035dc19174db906f6aa80a58e16c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c016377d31a0339e0ec0fa4a062470d3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b955c0a9e332a581a2f88f5d0cea3ae484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec6a01000a99b1c1f6568a6ecbf9182485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc9d64dab78d9dc0840163b38148233486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729e53bd9ae38e1bd7353c24080b490f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5848eba4f861138d4a51fbf245d81f9e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252867e6fa377a18d7f07fd6ccb9cb80489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f03c3147fb20af0de2661c0c296068c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f81f01f623c0d233dfc8c9349e69ef2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adce2e406459666572649250db21a0ae492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c757645b5e87adb6f6576703a0c8f2aa493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c5b08e21ed5c7fe2be775fa62b7eab494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7112a62f46704bd4db24638f909795495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f387be87cfb80a3b753a8ec4d13d47496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cfd64d630399f4a395178a565d6712497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c966a2fe687ba8d190fe68a19b7b8c71498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcd83430c4a240e61473295697ced14499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405f47f9c6501ed3699293689a2884d9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036f7dce02f73bc612caaeb02fdb1ede501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa69770937d4dced6b84955afdc0d32502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87958952a00900543ea33c316ac13e3c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce41e61d895a803b800af6588d09dc0f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab279de25952396e4b36958893420c5b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a5454725d132ea34c9f02cdc7f4470506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e632f953ec9ecc78d66914c9b04fe2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18470f21d5907021266b7b48c41e142a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d593db4790790d4ceee64cd4323032e1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb900fa0b34db3b912669d068fc82b0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04df716239c4d4f6d8d3ff33c77b47d1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e3ae5b9cb194aaf778124ab6eb440b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7f3b878a0a5bdcedae3bee6b3b9849513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c65eb11716a701a8ce88da66896e80514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148fca95383ad3c8c4bb6f0c251d7ce3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3a68cb34f022629335bd7a809f3ebd516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37bdafcdfa34d56f45cc70d3f46d9a2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0274ac4457f412ff136930c9e4769e06518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d1f0948de9647f0666736d133bf0d9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894f09fa92a80ee42ee272bddd0249fa520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25ee497bfb3f11ee7862a4b6da2651e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a19c63f97a6e5a01aefa529ee630bf0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a77747afc121db4b3ba4ee447e2572523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6e826605905e1387d4f701d54b5ba7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b579d668a34226906247f775f6e363525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05aee8ee4a47f50d1d1245d5d35afb1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bd6dde487e9bfb55464f82dc861651527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5e249824b93735b57605910f61211b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1681b6a73205d2bd062f56627af9ce2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e55355e8dac46d324e8ea526d6ce486530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624625c55b8bdb6fd4c269b423217ccf531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cddc4d1a7bb591845f639c161a802ea532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d245571222f56d3a0242e1a6cd6abaa533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb84bb6a700561235b0a3b244429937534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0ec8a42548e4d1928a87aadf2af0c2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0681ed488343aa482ea3a9f878cde9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8c4bf7e3df313baaa3f7287fd7928a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019fe3adf76336d8c995893298cc5d50538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dd1a815709464d35b248a246ad2889539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9c891c3cb59c86d48f2a971941698f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477e41d4d51fd3c5e8e63a026c51e665541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eeb65088429ef7f29b4a04a55a9309542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47404a8d4023691db4db95957ab5c5d6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8e43bc94842f82b6f5debb991f377f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b17b2fdbbb08858be3b9e8579ce2cb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1eb706e2bab86cf82395f014a5e9b9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17743ac00e00bb90876b1879cd637170547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bd821ec293ccd36b92f2082c1bbd44548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cacdc16176f547f551cb7d8f62f119549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8008bd4dac1c23af518927a017d3e683550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0f41e8bcda172f451097ca5d1bca8d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46c079fffbf422ab1f9d5318d4982c8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72405e47c2de5de4299eaea20b4fa12553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7858567d209c3f59dfcd55b984a1865554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3eb154fd2677501d512e871a9cac5b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ba4a02af02c26e1c29f848ad49b888556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310b6632b39fbdfee431bea56c378c0e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2c4b74483f82bce0b6f94e06b06f59558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf19c68a283ef5d3b20a4722c1da4c47559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62481f18ae737c5914e328dc08b8d250560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79714c218d8c1c1015ed219ffa180b89561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db515750beb9ab5f28d938a9aafe0cc9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a19816a4bbb79ad2c88c39dae4b3b7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533aadc142c594723ee9c6390a821851564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52b3f7e71cdfb4b4bcb02bf4127127b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6b38db8940ac5104a725bf04e38556566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a767cc1e6b9796dd531e8d915e8a075567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d0cea31289316b6d3ad1693aa8ca70568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee26a27d20b355d8ba05ced2f21549d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aa7f068972cfb4399d17ee9a2a47be570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08554ffae305147ed35226b57da1902f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce41a60bd0815e0002e8ede61902768572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ecae50ac44998afd9a0a715f07f912573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4380b1fbb91c6e40937b48aaf4103e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04d46ae3687d6353f686233a1e22649575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5648a2b5f5fc78c670a43880ddb68b9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404f718b0d68f8e0c5b2b314c2d89b04577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c80ff359e8255524f9bffce2438218a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4cf019ef84c04f5a54c1aea0171319579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aef6099b39709ee2bad5cd80833fd8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c87cc9caa9beed06168979b699eff5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3460fa7e36eed48c877d266a4eb0b4db582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b543ecdc823f40f57835076f05ff7ddc583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806b9ac0d3bb5f135e5506db763e6a40584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa1fbf055d34ec589e3708ce2537c56585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f9c4177e602868be00875c18a6f1e6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b05ab60133d087dbf01f7d6fe74e47587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ddeb3bb3c0488f7ac49f4f25b5ee61588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b4629684ace9176d4db245d7b9b3d2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52d223818da6e650da9bf0e516f01f5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98da1220b55d7c05c28b67eee51d8151591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb37aa998f174987e86073fa1398823a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a26b789cdc44f7a89386ceb86bfd878593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ff52d2175fda56a17fe40c8309c46d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e394b6bb5a8e9f76c76ed4e5821d5c65595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ef683a18ace171fdd77a921fcb55cc596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5625a124b11a3d9aaccf9e80a6586e0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aed5df0a647ec2773fa0df94571ab3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12e58c239e0d5004a4aa52d0f318989599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee36ad1946122ed6a459af9b2779c47d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d475241a3c35285d5bcd51327a0d891f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02af471398bdb9a73f2b40515658975f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa9241c7d781310e5850fdf88fa4c0c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409903a0b0b5cd7fee5aacfab4c8395e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f6983168b3cfe098114062386d5072605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef38095ebe921dd1a97d500f5a4f8fc606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799b2efd7fc233460612352f30b9452e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75cfc8224f0a96611109644934c0b9e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d707fb8a2e5aa7bbe2bf17ef45f1ec4c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed22e04793c44878bd82b7a797c9435610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471fb439165d3123f5d05d63f3a86174611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7c9d2a0630057d8ab66549981e38de612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01b6c7f03260e8f9b726b58733cbdbf613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a25e766a6e4501b24537b8f487fe82614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf4472fe3b742736ecb61d5975c2732615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00edc035dd881e048e51c07a6d91337616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d04eea59e8172208548082444e4533617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44572e1f040a4752b2721e62bceeccf9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b123b602a0599a7056cdb9c0e498f55c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e071c8f27659f411f45b62f6396f26620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb80de82cd4c443f51733e1fe7fb0783621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7d7ab4cbe8edde9c56d3d566c4c651622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a819b8f23a61e158fad5fbba41c8ae623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878576caae59ba52f2eef0f1872bfe15624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00331dc3de5520c5ca7049abe27b4f8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fe40d03d0dba93ad60e7347089a8b4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641a45c0718496521bf07da323745055627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e37805f3e7338a09320584a7ab382bc628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b86c3bfd2aa1ac61d0c9be730d5e5f2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73a25025bdec46d8cc20e0e496380b5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e989337a147a3f9af47053fc13de897631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47087b87376efa38a009f0366244bdf6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fe84acb44daf40043735154eaa8c20633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c468b2622973c2fe7c857f72e776ad16634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e4bcbfd1a55b48ac7cf5c49b2a83e5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba12497164a1da82e3213e7994d2354636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea5c4f3f62b9b1cdf9eee479131dea5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c54460b0a6ac2c58259aacec688221638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ca8f0df66d244c34ce846b496d07ec639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d967c7e7257ea0bc9b0733ab620987fc640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a47de255aa557fb2a51ec241a418b9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34103430a4da2404de42af80a96807d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a847b13d45f51227596698c1cdfdb16c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662a94bb503fba9db2a104f418776417644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f2b4f4d5fce2bacb217e5b9d6c7757645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3837de1bba3ebb6abd9d3e44ecbcb299646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d45a1327099cf64f303f7ea8c810bc3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f84979e16c9c7298a7a06fd7293b93648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593a266dac5535a33915f9e1c5fa983a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6af24e76c0cbb880baf225ee4c5603650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c5c40cd7fe042cb669b9a9acedcb02651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f16c9203c37441581718ffe273db6c5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74008d78e4d15c10b048bb2aced4380d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567cca03f82ea514f9c5e7cbe58ac27a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c9ac909dbc5df5e478e1775feb3513655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c494bb740fd6365d2fa474365f769c5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686070db41e276552120c85e833b494a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6515f74053231e7c153577ac3274af3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee5b5c8ba71d4b3ea5526d38a3bc618659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591ab5b4c33f3f95183aa77ef692882b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fb0c478a897b7719748acd46c0345f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f972ebeb9c6d4e346cce4f4a4c27ef662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c135542c1c8eb8c06cba1c1ae7ede85f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a01f76c349fdddb16ebe95fa567b00664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d310ea9a7aa3ad907eaca5b7bba651ad665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7637377618f99ea29cf5a1f8f921bfb666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a26cda29c139e79076e717f764b133667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cd2332ded24cd268dbf344f6ccbbd4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0294b04406762bc3f45f44d63c939b74669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875e8e3970b031adf1002fc5ecd14003670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc0cc782754ab2d01de26c5dc52fc4b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990c5d335ef93df817f31cc17c63e029672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237224c648288272e7bf86ad5a094510673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4079767ea4d73e4ad9554e3a1e3528674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1005ba03133f8580817a6d9b490a012675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8b977301a05e5f885995acf9634c34676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1c83d63d0b4f3792e03f6edccd5097677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fdf764c1030cc57430439a0b00cbcf678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3cc8bd65f578d120399dc15571ebb5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7292cd573c585346d2d92ee8309b32a8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55776f0fa05be2deaeed7b8f05a06df681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d701088b57bd682db5d62978c79d4d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cd2ae3a2db834dca8a8c7e1651dff7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49236cf72013b13bbcd21823ddaaab9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237adc07133101a130caff074b9f3879685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6b9aa3422364dc873f2f03434b57cf686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903078636cf6202e0feadfe40e483fd3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6692a053d6de5f2e4a98d90f882e69da688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1c0ecb043a3c2ae5a217f1de4fe45c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63494e01697136bf33f2d08b6c075d4f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eaaee965327ee6a254f92fa1b9f1f7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f611f2be4dae0bb60af1f78ca35c236692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c292fc618dd108e37557b7c7b2d5b9f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c832dcdc87f8f4eadd806169e42d705694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17436e9140f5e81e671b9283501a17cd695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018c59c6db32ca8bc8879c28be9a19c6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b734fefc70397335184e73546a20536697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839fd5763686696efafa4ea730c637f6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44691375c7a3d0436129352df0d41a4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d078e07aae9c70b264d9337a4df9664f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56200d005a1b85b5491a7b2f61ee370f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be6ef7dd489bad591ec7c5474506876702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b7eff956d0abd594ab08911cc86eab703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b865b5c364c07f4ef59d386b94ff4b85704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d5686be91be8ba7db7d6f19098dd21705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6318790c6f1f146610989f04443f2333706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3f9cb8501e7c5aa015982c9cbbd8a5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2c3897329456fb1bb7588e46cb7839708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c9c3b6f18f42b399bab8bca9a4184d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bdecba1e7eaafdb9293796408eae70710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43816d488fd3ae773b65829e026883f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81971a0995565b580aad0f2002b36451712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3d370677bd1fae2ce4419dba4be33b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a169e45a74bf21182a9d02d0f5ecde01714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e22eaee4bb2366a5e368a53db091d8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c665e6ede56f450dc8fc1754da6ea78716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c419039dab666389f891826df96bad717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82d3ad8f7f6f806b255e1067b422e02718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f5ef503c208b1f1e4d10cdacc69144719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b29a512dbb24761f7971fbf9e3384e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b13ead4922722b5f9ecac83902e4598721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707206e00b5b72ed2030a89e449bb965722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40088196b24affff4dfd6a7ba658e32a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ddfdae0dcf3d6354196b474cec6d4e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146922b18a0382e477dd9d7b38bb605f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9467e4260a85ced49abd22d2bd37b2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0122b70aa88880af1b37ce0a89fe24fc727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef7f2a79775feff27a17b1a2ccd3117728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26da28396eea4370775f2f077d0eb780729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b875737b40d8ca5345669e1812ac1c1730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1fbed057349b87189efda35c4ebe15731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa07781f9aeb02af380d08b562897a16732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790e29dc3262b2e8888bf646a204e3f6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb7ce9ddd90661ee6ef58208eba4ea0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c8bd464b2e2bcfc46310b524e73fe6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1f0d23a801adbcecaef3127c218db0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd521c57346986b3b0da8f2670f11e67737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7656ce41c0130540b6c43dac6850f5c1738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886aa35985f9b625f08c7be52216f2b1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968f4c3a7f1cfc6001143abbf403cbf4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10063f06f53fcf52b5b6e5474e7d5f2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673134096795a164f6a4edad123a0a3d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910032c5956600f2c770504e4fc7bb4f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b10643baad1cdadf9f2acc4f99450f8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f04b39a05b5bb3e88af767af5733e2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe5213a1f5277da8be6a729f5bf18a9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27d3e648e9cda4809d8bc92b7af40d8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ee098d70a052f9420d4a5f21ebb0e6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ced8a504105ed5b22eaa3be500261ae749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2e310697377a6c5478916bc4d8af40750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa75c5d24015c3aa2fc7d98e52dca39751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b39f6bbd36d1836405098eb03a6309752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369e5a3ed297678df97052a326a7c0ac753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28a6574d0f5c850bd69890b5ce048cb754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa82787320ec3c2b16eb9363269aa1e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329093b13a879dbeec4f2d4cc26ccd68756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7203eb77d0432df666d037e0c0cc7af1757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43553853ee62ceb598d58d33e602c14f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f464e4f62ae1433c2570e47ee4c575759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaf6ddbe3a7ddee6c6a7fa183e4e68a760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7745a30193df8b55c48fe9c01a4a00761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f2e93015454fecccf83671430b9009762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a09cda3b200b9617c783d7ef56fa935763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9926443bcc70b53cefd87e7b33ab720764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebccb7401db74c0d366793fd0d5b686765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0e590ba5b60af8f7ac8926aceefd92766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f312304e71445890015c070c34a9991767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5839,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6079,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12314,531 +12086,531 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>151</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13009,51 +12781,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24374,1461 +24146,1461 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26759,1550 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28569,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J411"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29295,9606 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24131</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>4.71</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24169</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.83</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24171</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24172</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>4.74</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24173</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.1</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24174</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.68</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24175</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>2.31</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24176</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.8</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24177</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.9</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24180</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>6.36</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24181</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.77</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24193</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>1.99</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24196</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>3.7</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24197</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.23</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24198</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.66</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24204</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>5.3</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24205</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>10.15</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24206</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.65</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24210</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>4.19</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24212</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>7.99</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24213</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>12.43</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24216</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>10.74</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24306</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.42</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24308</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.47</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24309</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>8.59</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24310</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>5.49</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24311</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>3.56</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24328</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.54</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24329</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.74</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24340</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.63</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24341</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>2.12</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24342</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.11</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24343</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>1.81</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24348</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.86</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24347</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>5.13</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24353</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24355</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.14</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24356</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.25</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24357</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.73</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24358</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.13</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24359</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.42</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24352</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.35</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24405</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.91</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24406</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24407</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>3.15</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24408</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>6.41</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24451</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.94</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24452</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>5.78</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24453</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>6.54</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24454</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>4.88</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24462</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>18.55</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24521</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>20.41</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24532</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>9.970000000000001</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24548</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>5</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24549</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>3.32</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24550</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.74</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24552</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>4.25</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24553</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>6.13</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24559</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.91</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24562</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.61</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24563</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>10.42</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13246</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>3.47</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13248</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>9.050000000000001</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13258</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>458</v>
+        <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.7</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
+      <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13297</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>19.74</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13314</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13325</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>3.66</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13571</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>1.51</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13582</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>475</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>4.79</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13598</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>2.41</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13602</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>18.77</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13622</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.33</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13643</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.25</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13644</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13661</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>10</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13670</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.32</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13672</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10.22</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13675</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>6.25</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13682</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.86</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13686</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.09</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13689</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.61</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13692</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.58</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13708</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.75</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13715</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>4.43</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13718</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.33</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13721</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>11.42</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13739</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.26</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13740</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>17.83</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13755</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.6</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13756</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.22</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13767</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.14</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13768</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>2.94</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13779</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.45</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13786</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.17</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13793</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.04</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13796</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>10.33</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13810</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.46</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13813</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>2.49</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13816</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>8.34</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13818</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.07</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13820</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.01</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13825</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>6.33</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13827</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>8.390000000000001</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13833</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>2.54</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13838</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>17.24</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13845</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>5.03</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13848</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>133</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>9.460000000000001</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13853</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.32</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13866</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>4.45</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13878</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.7</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13877</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>602</v>
+        <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.19</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13885</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>8.18</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13895</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.7</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13896</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>3.26</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13902</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.56</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13906</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.61</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13908</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>13.18</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13909</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.02</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13910</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>9.050000000000001</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13903</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13923</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.99</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13927</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>11.12</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13930</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.28</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13933</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.55</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13934</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>9.789999999999999</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13936</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>3.32</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13937</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.16</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13941</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>12.41</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13942</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.93</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13950</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.84</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13954</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.88</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13962</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>17.44</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13972</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8.41</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13978</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>6.24</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13980</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>11.76</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13985</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>2.81</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13989</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>4.47</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13990</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.44</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13992</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.17</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13993</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>9.34</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13996</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13997</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.140000000000001</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13998</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>10.48</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13999</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.59</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22003</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22005</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.65</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22006</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.56</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22007</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.11</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22012</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.4</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22020</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>8.32</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22021</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>29.61</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22031</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>12.82</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22033</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.25</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22034</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>2.99</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22035</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>3.22</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22038</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22041</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>13.17</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22043</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>4.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22044</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>3.64</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22045</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.57</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22046</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22048</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>2.12</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22049</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.76</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22050</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.78</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22051</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.9</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>465</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22055</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.6</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22061</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>3.51</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22062</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>2.45</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22065</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22068</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22071</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.89</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22072</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>8.890000000000001</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22073</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>13.12</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22070</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>5.56</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22075</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>14.32</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22074</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>15.45</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22079</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>5.69</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22082</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>829</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>6.75</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>830</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>831</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>828</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>830</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>832</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>828</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>830</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22083</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>833</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.82</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>835</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>835</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>837</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22084</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>839</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>11.86</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22086</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>3.45</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>842</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>845</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>842</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>843</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22087</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>846</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>847</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>848</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
+        <v>846</v>
+      </c>
+      <c r="F283" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G283" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I283" s="0">
+        <v>7.3</v>
+      </c>
+      <c r="J283" s="0" t="s">
         <v>847</v>
-      </c>
-[...10 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...13 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22088</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>2.59</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22090</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22091</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.28</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22094</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>9.25</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22098</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.94</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22099</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.37</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22100</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>465</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>8.279999999999999</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22095</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.960000000000001</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22097</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.71</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22101</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>4.67</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22110</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>6.7</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22119</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.45</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22121</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>5.21</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22124</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>7.22</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22122</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>3.68</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22123</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
-      <c r="F300" s="0"/>
+      <c r="F300" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.61</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22129</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>14.83</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22130</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>15.08</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22131</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>11.82</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22132</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>8.35</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22133</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>7.3</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22134</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>9.039999999999999</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22136</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.35</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22137</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>11.36</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22138</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22144</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>3.94</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22145</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.06</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22152</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>25.67</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22153</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>9.51</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22155</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.75</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22156</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22158</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>5.81</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22165</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.23</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22166</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G318" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I318" s="0">
+        <v>38.72</v>
+      </c>
+      <c r="J318" s="0" t="s">
         <v>952</v>
-      </c>
-[...7 lines deleted...]
-        <v>953</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22167</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>954</v>
-      </c>
-[...1 lines deleted...]
-        <v>955</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>19.26</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22168</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>12896</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>3.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12906</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>1.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12945</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
-      <c r="E323" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F323" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.31</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12970</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>4.95</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17049</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
+      <c r="F325" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G325" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I325" s="0">
+        <v>25.06</v>
+      </c>
+      <c r="J325" s="0" t="s">
         <v>973</v>
-      </c>
-[...10 lines deleted...]
-        <v>974</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18018</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>25713</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F327" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>6.17</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18167</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.84</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18161</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
+      <c r="F329" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G329" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I329" s="0">
+        <v>24.64</v>
+      </c>
+      <c r="J329" s="0" t="s">
         <v>985</v>
-      </c>
-[...10 lines deleted...]
-        <v>986</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18221</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18226</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
-      </c>
-[...1 lines deleted...]
-        <v>991</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>3.87</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17100</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17109</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.75</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17247</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>37.59</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>1000</v>
-      </c>
-[...10 lines deleted...]
-        <v>1001</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17533</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17590</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.619999999999999</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17605</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>636</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>40.47</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17606</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17629</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>2.96</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18250</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>19.48</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18251</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>38.72</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18255</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>15.13</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18270</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>45.75</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18305</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>14.02</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12930</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>23.92</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18245</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>38.56</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17291</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>25.06</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17335</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>56.05</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17377</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>20.82</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17378</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>29.17</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17381</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>22.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17382</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>24.64</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17491</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>25.02</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17526</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>26.6</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17505</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>33.16</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17506</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17565</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>37.59</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17627</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>26.68</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17628</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>21.04</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>12384</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.28</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1087</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1088</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12553</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
-[...1 lines deleted...]
-      <c r="F364" s="0"/>
+        <v>1084</v>
+      </c>
+      <c r="F364" s="0" t="s">
+        <v>44</v>
+      </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>3.73</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12621</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>23.92</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12705</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>5.22</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12826</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.66</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12831</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12832</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.92</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
+      <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17007</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
-[...1 lines deleted...]
-      <c r="F370" s="0"/>
+        <v>1103</v>
+      </c>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>1.98</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17011</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.69</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17988</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>5.36</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18014</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>19.83</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18017</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.49</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18057</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.98</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18061</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.77</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18102</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>29.59</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1130</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1131</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18164</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1133</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1134</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>33.8</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1135</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18194</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>11.26</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17250</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>17.65</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17251</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>47.29</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17252</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>2.56</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17507</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>18.24</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17635</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>17.32</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>12914</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>7.28</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...622 lines deleted...]
-        <v>1229</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>