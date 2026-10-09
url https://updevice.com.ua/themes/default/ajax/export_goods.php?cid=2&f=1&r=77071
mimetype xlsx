--- v0 (2026-08-20)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1236">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3076,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3460,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3550,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3668,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3775,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d7db42002f378512e7f4a2263096f41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f2836dededbe074db4a9f4c8fa35c42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb69a6c25c0aa90d51e46d2b30638133.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b221ccfc34cfc1898c21d2f0b4eec15f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9cfd7ac0a16836638d9f3229b2cbdf5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f4bdf5fb6751cfe2249fe7b0b246716.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b40d7c8a24e5ca98f4d4d2375df89f17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1dd604675eda66a324d95d851a24618.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a599f4e069c9695cc200f12086895d8e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3e48e7b39cca2130d3bcdef515525410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc87d32264a3e58e09fdbb43b9867ae311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d88a5da93f22967abd0106077de9db12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1955fefd3992ce1f2431e9edf421aafc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8aa03d423d4106d31a421d8c6e49d714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f782f7e0102eb22450bcb690c21fee15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e385893e6d4cf98defb3983b63cd6f7e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7868e463f5152323b25ca9f83d8c75f817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e4d441b1f2d38722248667dc0a517b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff15052d9e3cb060ae343f7413d786819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef0f31a13a426466311dbc92cedd84a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fe6bc93b730ec6c55a75bbeb018db821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca94eb84e3f01361f4009ffcb1c6a62522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df785933017416108f6d215601d7eef023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05862c111de6ab8d0154c123888cf3124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469e1c6e2e210bdc8e2d7742b72350e425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8b3a777525bcbacc94bb8ed6c2ab8626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649ba587798653b88373c3cf298c573027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3ec83e26db68107086bfa3396b7d6e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b46d5fb65a152d5944f83c783e041929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1e0b42fe91113695268f6cbc1d49e630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d32e670b25628af77e05fb5e75d7d031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30437b2f309648aa0b9cdd00ee9030a232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc088857a0851b24e66bea842c24382b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e354a47ee0d8f6a0b0c8ce7fdcf85d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f1b815deefe77f207d311d800bc5cb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd5587ecce7c1e09fb6a1b3d8d638a736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca7137881d07967c4de37935ab05edc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9ad36830b2cee31da5be129b2e2f4738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f4f001e0586042f4e508f40091148539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcf09caf8ddcb7d36a052140d300fd340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9ac7eb744a6b20c007c11c5f97b7d941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede89acaca74839a28e035064a9a6fa442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2509128acac8134fe1d2caaf0f4b84243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962f982665bb42e0d2ecb50b72ad325b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d163c33c15cf78c3782f88a859690cf645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf68731240471675586ab4b0a37ae9d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d2a810ae1773d3e9f9c2e5f25031e047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04be7e09ff9fd1cf2dac52dd302d319d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b58619c5f56952e045662c1b62e91aa49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6771dbae84208ce445b7f0c9a991083f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261b868fe29e5e1aad2854b8926d3c0d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbc47c1fe2327029274a7f5df7abddb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eff9b70fd39b9a29200d46d2919a6153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b501ae12ff7cb1959714ae517a34d68454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32cfdf5430c5386d9aab934fdef73c155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533241232a523763863b9484928c49b756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059355e764a817c15a2c5694bdaa47ef57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a36ef9c633067eeac95f832db0a9b358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c26ae553e847395b8773c9e01e2d52159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129ab636845c1b0d80f0d61017c3991660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d322c3b4f77790d8b9b6ee1d2578b9ff61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57b24b3218252a8b54740f70274e2c562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be8264782048cd198f8235635bb275e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a3dde3fe31e23790cb0ab5f7c7ac6264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0452bef8272baa4cb86eaf1fd5b6551265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c883e706e3273287db3449972fb6c6b166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e581bf1b4d433a2b8f5e0d93df71f167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef01579373252adec5a736ae720c97d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7128a7b03b82f7347d3266fa0df4d3f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eedd59f5a30fbd00e0973fe55220a1170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfbfa965c71aab9358e41cf834115e171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e56aa09212ed67397468f636b4b47072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9f333adb97ae3345f232ab6063101773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fb206cbb47a4d3d5136eb1adecd54f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa9f5ff8f3f69503b67599e3630352975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff962dffbb360ac295df21debe756f276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7df163b5d766eb4be2fbe2e9a1f0eb777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e45c54dd009c19ce4a169badfdd2e2078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7485531106dc1112956688abd0e4ead79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdcccc40f17b8f6d5ef431b64d8af5380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f7b16a186026a9168844fef7d22eeb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf14266492ebcae073d5acdb1e7d1a4082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456d9c193435c1bbce8c8cf4048ffb2d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafd32f475c317a1e25e0e998c225a4384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6fe83b62a57e51273f1167f5aa86c985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76941c6d3b1813c81502ed6ec12e6af86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0236b6a83b020f0fb1ab184359b917c787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce639c53e313e37d6104e36ae04bdc7388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6d019e1a72c3d8db634a8febd22d5b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c70341f29e4fe69b44d6ada7ca8af3490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe1d51c42d501e59bfa074ab2a4569191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af05c5448dbc2e14a3e40c4cbc6c37792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f14d59e97696de91bf55d472eb533193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfb191340a132b64513424e3f8ce90f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c483bd2b6b3e8fb9c34a4acde2643b4895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f3d6574b85b9bd99b8c0ed483ad55996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c6f82b6f6428c8ae1c468d90b67d7997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ce06406f9eff5a8a30d5f4bf7faf9c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356391fac5e472d6ac2113c6e91c6f0299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17066e0bd8c1bd7e83f19dbae5c85f7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a23a3c46a20f77b5cd0c19e289ce238101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33afb8527c573d7cacdf39f60571c3d4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c251e6530824e346ab162e70a33674e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f06b1dbf40aaab2a2a16f4a3ec3ce94104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19093c28fda7273afab683a0abb19a96105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c36492afde53c033d43dfd8d98640f7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7afa1a56aa10bed32233702fae1f3b5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a081ac12afd0b54f8e8542e5d8d8e6f6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cf03a94d406c55d995066a7d935499109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87be098f7eb7f91d9ac26ba73a20d709110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79544cede6dbc43a6092839859dd283f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380f69df82c1fe7a0e8b30ac39f040de112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52b589ca7774c363d33610c57c5cc7e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d4dfb93872d06dfaa079c016c2227f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88e8d3387db01429a7b8520bcfb9ae7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa8c03e594dbf9b3527fba02bda7ced116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1768cf5f236da85f96519e54ea726a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d310c5f398fcb378f5a6fb6a69cef98118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb3ab340cc9478e1e9d438c497db344119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706560591aa111a83561a7526a1ceb83120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c088072b99c93150fbdf6e8658fd88d2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e62fcb80afc2385164151814b9f895122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b430277b5b233c4e6507061d1ef88404123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271a98d0476591565af19beac4035680124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c3052302a920acafb24fd4e6be16f6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1762a10d66896792d201a491987712126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653d43df47d99756da720b324d640f30127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645a4fab1e55632fbfb99433eb00a5df128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3ae4e2e171044aaf4fe9ae2a8e88d4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6fd37741dc8bc794fe9d63f126bcfb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b9e6f4433e2e3724a4c2feb1458f4b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0904f18646666f44ca7533df7c78e0a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aa27e5d748a58adf102e6ffd7193d9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee441940092d2b603fd700452023f5b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae588779946080035c412e2113f9dec2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76edd7bd3ee7988d49c769badf24ae61136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b2ad73489d7fb5f066747e26844fa5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462b658754bb60a3d35f6f1d1d344527138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844b5b8520f163ae2a69622bf3fceb32139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbb0661943d4d73a63ee7147befc70c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e624356e7dfb27f54f2edf96b874ee9e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1f20856ba1ccc87175faf1bd2808d9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed60776788d9a3917ca93792b74a8d8b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150223901be23c19f8bbc34f214d46d7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3513b84c74ca1cc5a370beaecb9ce7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bfe6e6ddf91fc301fb5f078580cd3d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec92915fdd08b6869a3cb5c080f558e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f184160017f423423de69c05d1548c0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0cf7a9297550fa7c9de414ebfe6c2e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6f570ad3dfbc23a42ade65d1179cb7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935e3e86c818f97c51144f8e91e1ce34151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a650c68995791c86ff365ae76868440152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e950a486eba261d0f7f9e3d14030e64a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0de4139923582cf7f2a80d8ab3b8da154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349b91d3808b1b607aaaf0ce06e8d8f5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4b6e1a8dce80850a58772e588e5646156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4569efa07d71d915b7b70366b77e2bb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef53afb938a98c013c829fc322a0f11158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb13da212bd97eba4ab391de1a1de1f8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e8f2f12fe18cc36b81c6a5d5c0f53b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e6e6634905b8dff574cd6a3302b76b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4680a77337272cb613cc97f0cb859967162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349c0aa89589076e1edd1df05827404c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6339b72498b277dce6aa328c5a7d3c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c475fcc4e39afca533d3f589f1e94c1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4644fda5cf094cbfa8ce5b8ecbf24a29166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388e7fdff9d75306246bcb298c3b96df167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b9912f8e9abdfe42a5cfd96bf8fb33168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464b83cedb34de731ba9f39da25e4854169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1854d243449bdc9a30ffd631fb100c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2ffeef6a3f5679f4247475270f0c2c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6da87d3b4724efb062fa8e46fb368ee172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cc750d00052ec4c53a82047b518dd5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73bc1c175ead97dfd02961536a33db3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174651e3a869b919738294cf052025d2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19649fee95e226d0b03495939de3cd8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a9b116c6aa7c48eda77f7220d1cc51177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87183e572290e6ac1d54bb845e94a7e0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9320cf94034d03770d320bfd487a3743179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9eb80421f44d820bc43f9ba5e787ed180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fc829104bb849775d2a4f0ab24fb64181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d462e0412137b2e499b2b82172eece00182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c440d27510401f8271be6e4ada3ac6e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ab73ff4b753b9b23897aab1d0a964c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7fcf19eb59b419b7b81680848da023185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efb881754e9c7ef4733cf15585109e2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dfa6b08c6a84cae052f37371d1121d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8846c3b6c64e913a62ad2a4a9996dfc9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d3eb7f868ce1950cb81a269fc74954189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8bea61e2732b9c95c38e59cbf78362190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2719147db48f42cc8659d5e6775a3649191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e296991fd390ba25903f2b971e92d2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6cf5180dc3b3700eb863ff4419009b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1371c116aad301acda784c22bf904d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82972bb2f013fed5167d6b6f170acab5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160d6bbf6878ab9f68323cd0f965d316196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4eefdbcdf512bb57570f5b03f57300197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b2c00667637f29ab4ef03d3883df03198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a81c398f27654ead9123c6c3c5201e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a774c2be1d07821378ded3bbea5ce8e1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14da35f84ea7ccea76efd54cdb06d86e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7208d52741f2560d3f64e7a2e6fa28a4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3638e8a22475f65603fe68b59fe9678203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7b8806b214fe33104fd849756a1fe8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096d0f282a57042261ba61dbb7a78439205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109c4e38714237680cdb3e3144c431bf206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586d027d158aaa15de23aca93214f922207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ade557bb4284b47d9114db6dae5ada208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc8fbb5f1ddde71db8d6217618804e9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7087c7aaa0bb82932f7b296f892c8852210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b215879883a65bfb53f2c42c98092c21211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1774bb6a4c871f740fedbbfd3eb54c8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91f38f95d3813448496355471fbfb22213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40279ee2df032cb7f55289696d95d422214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a860927e0d65961a7efa6369375f938215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10c8b7fc13cba4a419fc51164a93f59216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cd85e72f4f586d109e2a8fb1c1e6ef217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40618bfce958760365b5c1079e56884f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a027f7e42e4b16aec365d20e4d708f65219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd679037666f05e36628d7b14791df9a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cdffb4084df48f1980a742454786f0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873ffbbff44f00737c107b3879678498222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc882596789693796d6f709f9dcae0a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21755dcd2ca3fbc65b6cbde8b40d2b82224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77267eab2c899d735750f2c1b81e6992225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd105e16618c2a6127383877afd4b971226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6669f894078fab56568620614d84cd6e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729bb130296c88eca975e41d5f684cf4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09acca151eebc0ff3710eb31f09f8789229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f11c6df7746eaa37d02b2494e91dc7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae98c7f3a2d3fffe94eefe08d7d4975231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d719dafc6ad67de38a3a2e673825364232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991b70751f21f9b77e244f45e88717e6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143863f3f0ab525200b025373fe8a660234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6f3ab306e242dc30fc053177439dd5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559500d88846caf7ee068837ce35834d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57458b58adfa13c7eb534a8e87b47ad7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b22627aa5116d6faad797beb30cb7b3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9c18316b4533ea3d4e8a846976be9c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851da1311ead4a00b40246a909d8b444240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1475a177c685415f12ee943779d43787241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517c1d7cccca2647580656056b7b9f0b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2c22a8127eacac99e763b70cde60ac243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe4d530ce1c172346a04ff7b0640122244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f00fa3fa285081f089395c95eb7646245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5a9fced44dfd2dcb5ccd8bf573f3c0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c7af0e23fcf2aeb5960230d0a94c2e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba91f2373d69603a8e0f8798211def3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4147157c792e500207eb4b182bb84c09249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b125a93b24538b1b46afaaf7836fbb0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05b94b7fb331a54aa7448a2f4190dc8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7c222794557d459133c76513d0b031252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a550b5d02cd961265fec43c60ce748253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bc36dd059ccc91b539887d40a184f8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5640c1b880f9efb8fdf60b75e183da7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d786cc23b872c1cf9d86c394d76547256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7b3cddc89b52b1840d0de540e8b5d2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315d9ee8f1314b9a4666c4dd7140bcbd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4693ed9b645332e9227a75851c6b2d6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7bfe6a2218da3e576c3a9c8891b276260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba6011fa50d4d8f8c5081be64758201261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb700e7849360aba6869c30d7ff48304262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973a284f53d417ce8327bf94495d9e8d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a13ca371f76ca6e44a39dc3ce5c8047264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9082e8edab9b1ad976ec40f172c4e893265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfdafbdb83b7441a7be322d332f3176266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e06ebfc9091380fbdc04c37ee016fc8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7001197d3a86ecbc7d7e9e3616e448e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669b87641b7e1723f6f7078b99a255e1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e867e7e33cbd6b26972433219c453b74270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d007633c6b9936c15b0a6298ab68c5a3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcda4ee4eb88478f5f3b1ea6e9fc8b8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a431f1421e7075d2c1809871684a0c1a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d145b62c49c02e68c32631391e0e3b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da4f0436b7281b4cbb8040c9c181589275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae8ff548bb027134746321c4d50f7f7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f57d69b973a83c56596580ddcfeb259277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a881d27699797851998035cbd1bb35278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1558cde630a2704165efa69e1e3b2d5a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d1256c97fa4c7ece362faa01d60e23280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42efd6979aa762313682f3669ec42304281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af2b0bdfe705cd8fd9db1e2d857d4d7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366d967a856ce224742a9f803015afd5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fa17de1890c2b3d44899e5677275c6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493a6a36dd2c1871120e5fe921c55db5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee404272f0f015878887369a80c6b152286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cb3aaad94088ff7ab1cabdd018abc5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e3e7b09def8a1c82dee5019bf24170288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de67fad6b1d24627a5c047bbb8e2f8f6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda75e16a454f7c67374d0bb0c7e3907290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010e5fd299a3716cb7a0ec52a5a8295c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5e79e3e76977fb6fe4e90f36ba288d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0967a38fc3083daaf5cffc3353c7bed6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c49f1c9ec7d83f4b244e4ba59405a56294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa1cff9ceeac659767c27c193a2a924295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f083f3cb0cc1a4fbc9ad67819116df296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676223bbec0a0d6e4d2d10fc61d248aa297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7a19313dfaa754b1b4d63e4daf6091298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f9fae75652da19ff0f61cae027dc07299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846787700ec6a42e0f856538e68ed026300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aeb5ccf4323d18d5d63a5186a3dc8a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1adbebd55cc04f1bcf0de18f71e406302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7241f6cd569ae2244004444b5c93bc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c00b390e4a0c0cb33f8fcbb4ad3526304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a470096ea86eef81bd1cdfe2d95d2b6b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f590408cd3c2c83d425f88d76e072ffc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987e947d497e2f1454c23cf3a9eafae2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8e2b05da14df24ae46302c5a1459a4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76005596c37b7e1cd8ac4b7b1487aa71309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692d4428c59b847b6546c3cb29e19994310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339d6591fa2fc1afa37d3b751841aa8e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43c60ac53d809452959bcd67b3f8798312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60836044f1c6555004d9023a87a459dc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69b00786256d86f115e57c1f63609e7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfda04e3cf1c79a276f84b141f61105315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a452ac0b4ab2d810966535a5601bc1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ce346af251aaad33d569689090c771317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85327ae0db9cdcdd56b5d3e02df2b08e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff84663ee041ad5b3416a96d91efd657319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30079aab4ded4cb9b96afdcf5b7fba6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553edfc6b5f01f2190c05980b4ceea41321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d72ee54b7a7de3de38885d1063e70e1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74451c7f2d37d913ff502f97d4f5ad13323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f674c5de12dfb7d4bc43fbff30f4c5c9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ce4f5bc9ea1bbf89ccdc7b3df090a0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c236720595bd8543e84b41f8637c9a3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7c9ca6286705f37349381b1a47fc6f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9702134ced31dd832b17aec00d622a29328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc65280583e13644f8c45deaf14c55e1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b8b7a5f48c9b913f2a64e94b5b9bbf330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edb7000e3c56ff2ca993ef2a724604e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136677a0ac6c6c6be78a9307a8a64973332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fcf21685eab3d1fc8a65c4529dcfdb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f471138ae1c16c054473d0a7c0c0ffe5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf54d18701f00e4da1807e279c5259e4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00bdbc59a36e3b98d03e74d406408ec336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0d549c4b2a05f573a0c20a6e468a76337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63260076fa81d0bad4c73e684ad7f343338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5785f4ea1c0d92ce14382e4ca5b36413339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830d5636db0cb7291e6d8bd155a3a2a8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825161a7d29918cafb5771c70be20866341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8d0ea12dc5c2dc7692ca9e4d9ecf66342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db40d7e82d61972fdaf9a4bcd8aa790343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cb0d004b15e3e9046609ade66838ad344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b549b3bf4a13b2c710909e1f555c9a99345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caf89d172fce15c32f84d7dead52b8d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640ed56598cd81d674bb280224157e81347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c63a16e1239622513760ab6e58a1d9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4227c2fd21a5ff96ddc93fdb1e984d7c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20ae96d27b8b8ca0701e34d9ca4b548350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94db5b7fb26215b57708a1ad500e900b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f46ff11c3f0acd5eceacaa3eac0240352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5bc4a29963bc862e19f478cf02f277353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309f3469f023276b8e526ed6aa11b18d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94004756f1b30d53002f79a899751fd9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c88dcbb252469505b8d9d038e197df1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e788f0a3ff1fe848f173715fe791f18357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432eea512f67105d9ce6725a41d217cc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861ec3a66c575567b7cb8d30c206adcd359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8477e74e08a697907cc6e25dda35a63c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93ed1e89f939f5ea82321cdd14587f4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a065f9a9bcb09addf3e9fb5f5f89e8a0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cbd3b7d3676a0dd7aa2e00ed0a8f85363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe8f5a5889dfae552477c02ea6d4ab5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee45e01be803cf0d572b6f0ecfd0c19365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6439ac754002e233cceedda664618d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f02dbb8f84abbf5d9c0bbaa3d95b13367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb88383b0d8b26c389bfb152ec88d11368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aa59efac4762f684cdc7596d6ff95d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbc6e239e6e1d65a581c72954a85a20370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937060ec87b6e30d4a2e70de690261b6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc55f4d8102c0e88426a1bc11645ffe372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389ab4a669cb5403366b91fe9841b799373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b589ff13436d2fd8590a46a75df62e9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dc8da434042b42fd3e7363de432fd3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdd1ede189a7cb42eb9cffcc4556e50376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b38d8c54304b8f83c656a12020bad96377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3932e707c5d4f3cb8741dccb1bcdf37c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90dda4ebbee68a08879d675acf2424a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7df0b3eed622a85f90311e3e593b3cf380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4921378508677665790f826557dcb767381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63994da45da1e074ff8e1722d47200c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3199852c60a3d2211d1d0c8136234bf383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93371073a4e502b07154b834a121139384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0b62cbdeec4ef2a0b12dea4f044aea385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5ec08746384a2eea3935e148090c5d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3817b5f59961576145077d60aba4edb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ebc0bb93dbc526abb5fbd430e583c9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cae3f39f40a87b57240aa4545ebf88f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f27425d619cc7b26318cbfa497d9f81390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1611dd392e20c67e90cb695ac21dbc7e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a9f725a8a47c25fa5a2f480c0d0cb1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5c00dad46f492ff6d55e5f3e3ced66393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04e3ec2db2de8dde5bbf8d9da6c3811394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6f1a07cfb81419512bf25fc77a0250395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75383d91905533b2fb8f6e19930f19e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff0f15aa281115d264660f47fbee576397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69107caf9eb048d6afe56c1991f59bd398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87290f12708f24aee1f00992d6c32d7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13653d5688a1f15c4c03c5606f28f37400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12b99eb8fe53b908e539a436d9b38a5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641fe2ed26f76e793c7532ca0b6a12b2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c31cf069a1dd69c1fa95e498c390d8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c791736b6ea1180cda165f932e61b51404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2724bd035542d3e4931d307954fdfee405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbb602f3a6eb9749933c58a8ce4747a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5cb1070454b4a127e3ba87997f0b96407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cfdeb246d5140c482ebf157907f519408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2b37f17a7c3dbe1eeeeb5f6431d8b3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6e72dbae73f59df84859d6f5ff9a2c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bdf85c93fcaf311ea7dbe8ec1dabff411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea6ebb94ddbd4f98d9e291ef5012599412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b723292bd3c6b739011486042649901413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1147cb9523f4a72e8b51aa4c8a7d964414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762ebe42627bccb5b1f182b1c6260d89415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1afb8be3c2b09b6c7f4d1409d9b638b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f7db77cb62ce9c7f55c4f8adf9c0b8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8631a8cbc1f76ee6de989fa49e4eb1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bada8974b7ed0bc81c74f73a4a2400c9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d8da267c855b97876a43b047b025ca420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b352e9fcfa29aa2b94e4b93d858d90f3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b571f1137181a972ccf708dc49d871f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2293c19c14c32a0219cd168039b62021423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a349cc7ab5ab13eee574742309b51062424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe4fd3b91360f93a4fe826fe5d2a724425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cf92b70fa26ef00215fb2f96d1ae5b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1be392d656514c9e5e4dfb67c62c0f3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17324172618ce7d2759f47b7503c006f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73c6426148ef433e9a1dc4d7d450ad7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe68767bc99b070ad35f57749b9a29b5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d575264a01aabc0f97b2629585b092431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62582194ead035c3964a00bf4b2962f7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad9914fabe6c658af417924ccaae9af433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387161d2ca29cdaefcaea60552d9668c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde48411541c00d02f49ec99b1d7ac97435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d35fe88338552f0f2a6cbb712c5de7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af8165a51df8febeb772415031702c9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dc3e1128c707cf4348fc4d6d0fe3e8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59521815bbf3f79c9ae7f6d92e947fa4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e3e701b4ba37f8ce7d29e01fb03d7f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264c530d85b1958cc2a152804414d56a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0990017fb087f81e464414da00ebbb442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290b44996e877463d6613468f28cef37443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6527cde3a8e21ee52eaa6839a49e518444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eabde3d6edec58fcf739c15a357f0ed445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8d94f0d1134897e9dfa867186aef2b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f16fed6489bb40aedd7a5b85b786565447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646e95093e15a49d2a8376e590626b95448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc32f7a7d19d90276aee774d682237d9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c6d604e9168acad71195a05824fe34450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065bb3ec6d5ab79b4127b738d27141e7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad720463cfe5d0ae84c891425d3c28ee452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f009a1901a55868d44a8ae519cda6afc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28bc2250f7a05e12ba583ebb4170021454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3641d7008b91d9ce07e62c291919bd455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d75940d347852bec476b4ccf1e27ba456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4934a628df31e17b9e54c132ce5943df457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305293493adac9f3865660a5981f2263458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbc86867264f12689ff52360e8c76f9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3276f5a66f07e5207ed156c5b34e4d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cd0dabf51f0b685b67fa9900692b7b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37449e1fa78e8bcf827b95dde92a6de3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8312e9070f66b14415cd3960516cc9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4ce24a10a094e954002e3bb4e491a3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480a40578a9e91e3a79bd16586f8f3a0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b34fa07779ca1ac291d5feb5049ca5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e9cf0cad9586503aabf16d6c40d7fd467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3244a9ffec55fb3a051ae5437e86d5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207680dc3c8e4fdd0c3c685784d22748469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c583724a6e0c530935ac7ea8d41788c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67f28676ebc66ecaa979f270aa36de1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b65cee638a62ef015c277ab04d8f01472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8604d6eb428bdb1afc619c708d174b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da3b42602ef7e8662246d2c900e972e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7e781e1055a02daad6b6d2dd22ea98475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f161b29b9cd866d9b2cee292d04fc28c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce27198bc44216c30a2777b52950c86477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e147a29c9a603f381f1c74666e64a5c0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94759c7d6cbbc46d29343b9fd68133ea479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb83ef477a735c82b4b0f051f6ed56f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e69b549014e8ceefe569d203ef9bea6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1184215928babea43c10ee518ea3ee18482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf00870111298575ae462c7acadf253483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdcbcf7e192681e1e41d79228fba0a6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e8601192640671a0f70aa7709d4531485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be486a6903b2e8ba9a5a67733cbd1f0f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe74cd6388fdd7959a631d92d065467487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85b74d488cb385db6f818ca907be175488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6e10fd3e9563211be1bb49151a8112489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c81e6857b16cacc5942bad6b3ea2ad490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984a36b0afbc6cb3faf8e4c7a3dce08a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c130b45bee32231e2f70ce73b2cc8c8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba501d57c283d29cf576163de63ca11493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98f4cbcf501b013becb19addded0444494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2287f286c27eaede63a687aa96680e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13f2229453056d41d4b192802995d82496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45acb7826fbf81e8bbd48290695e0db9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137cb14e67906329ea0d4340deca78a8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b733915c94ad863953db9373df1f6a22499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc7eab14428e368c7791b52150a0379500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa2a2a4089f7016b9108fd01a831a6e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f44293cfe31f71e231207640560c2d4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8991b1562a7008ec33d442682e74913503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03123eb329b65002a281cdcbd5cb3dad504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8913bbd74ffecfad27cad82bbfc3e5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be8af6c1e20a2572eec817c855b983d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2956799b65589f8ceb5f9ac1e5a1b2e6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41d20776d2bf5008caa81109b330fde508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b43c1d2f992dfd33a424a38063105d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c19152e05e74b8f95bf1babcf9e3c0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47fc1604b568edaf4aa2983ebabbb5d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d868465d5c4c314f3e1314ad727cc1b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eff5a27c9cfe4475460b7f8199c8039513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0083ffb3505a4a0502346d332bf95d9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc5e41fbed2351c8b2f605ae7089109515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3525a6c523e09c7be4e57fc740e5dee7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6948de366bd2445d1fc056289420f087517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0ea89fdea2ed84a9163af20bf6b0f7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fed3adc0412cef21ca3b2f6f37b1d3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4c1d41e6992ff47ac7e75759843f3d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d0a38c21949f13b6addd6449eb9c35521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc42aa243b36bd8a7cf74c9525b7e763522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eaa8ef237d0337d6f283aafa0e7766523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d2652c3529d1d6afb55b86908fc2db524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6655729ea0fdc61adcb62204baba56a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2349d3bd99736e08b7603703e93e76c4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60213b9760ca1d6869deedc8a7dda892527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b09d474b364e9d0d02b8364287f5b33528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6fa74a0ff57bb3eb3b17b377a8735c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdac408e0cffd66ac3be1a9905f7ffd6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b8532f30625993cf46d78d16b101c3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c211def7c9765bb959ed8045a2a39d5a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a9e09f7dcd6b2cfc065c338e9a2000533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53248af4ecbc97588eb0a4a578a5366c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7868667604d4aeb5d8781c90da0690bc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68cd916255d6aa1ffccbdc19e9c4237536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8e181f50eafe7cad639153c893144c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57feed88a0ddac7893db1a7f70457927538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562d0ca0405ee2fc19c5d03366f50bd6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08de602dacc650fce0266276020fb77540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e068634d04f76f297661a7e1e42f2de541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c39d7ad07f3c0dfdc49c9f4f3faf6c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9117c63bb6a1da7648afdbc54c1627da543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abad0ec3c697ce84a3144ed54c0cfe5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9336e053da39eec4f5573839d58df31545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f04ac0fa2a6b0b5602d13739abfd503546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff4e53e604fe09b2277f85c635a56e4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25235360face00d3af18b53243e2040b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735a5130194c99c84c8b7d2c803b7159549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc816ba2a4e571f28d4b579daf40fc4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c873dc26d21c041f54ffbafdcbf9b851551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c848d1141c0d25f5fb76c99e0c193d7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78595cb84a727e4118681e819479a5c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816fcf22a4d928321fab3dc716f17275554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbac116619fe22ce22c506a76a7aa10a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7912914bd4f08906c0a52b14794d5fe556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089adbe442340b644fac01bd93b68771557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bf7765134385cfd4f5e1f3a4b0810e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa02a719cb85fabd4e08baf0344cf8d1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223eab24b8fd04b53b95221b0fa089e6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4754f787eb7364f0f1f7db301dc93aa561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9ac523c36e6091a5c84fde156a75ea562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2604f976b748d8bd92c268e667d153563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21391e306db8117fecd09ab48c2fb3e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0440de02f5e9f40e7a1b61abeae1e264565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8ae86de9bd43e70db8d732744fc607566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f0ea912cc5b037bb592cb36ab01708567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed31992a035b4de9509ed3b424ef212c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100d0cc92eb9cac9a8f9be5a7c8ef3bd569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6382cdf23049fd0b72449b5db81cbfcd570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3ff901adff02770b9dabf72c9521d5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eae1a1878909fd17ed5f4f5313f740572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce329bd0bbd4d1f58d4492d266576a7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebd3eec07fdbf6d434219d86e3d9496574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367f8d6ad75c3ef62f86a018c1885b11575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a582d967ba56b2370ed158c52b0e7e6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd1c063efadb8e11a67c8cfe1798cfe577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c18561c50c9119d7779f3d3c2d7609578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eea4bb92f6d55f4acb521b305572ef3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199595f6199de55ad2b872c477945ce8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349a219ca0c1a83046326cca9ea1995b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabe4008a7c0d9c6ebdf9a12b0ab7889582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7efd20d81abadc85e132e029be31b2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c699a35d70ed42645d74b174a07808584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43db3b572bcc2ce7f9bc7013d168c3b8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c26b268253a83baee4fe9324d6d9fdb586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248ec136f407925d4536d41aa3bc663c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f839e5a434a6eb6373d585ee24e3df45588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859cc7e64d91c2df2cbdd6dbd1d919cb589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb46a3201a091841f5f720cfb09d832590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b113ad4df1dba0fb26830d68416545591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1695d0ee46beb8c11b039ecea06c44fb592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c223f30a45faaf10483ac0c01cd2cee8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c313d4bf7bd222a317ad631c2edb4138594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bb30b4224296f725f3299d3244d71a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c52a64181af6306d228a6084b7fdfb596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0c5592b788011ec3b57fcfc3d69010597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b65c1cb6ae87e621b71f6c05f5e8376598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8648724c87be19d617f70d3610acea58599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8328790d48419e5ea7d73fd123bd5c95600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ea9c50209d3e0ffe861f099708bb47601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9088a9d012af5870dfb3165fe950378602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8a67ff34e65a9c4ff1e9d4ffd645f4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb0adc1fa23ac642b3f29937c253571604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340d17db55a6da74eae8990bd8bf47d1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cd045f490c21cbfd68e093cedbe3c3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e415940b2e93edce28524adab3e8e4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692bfc7a0b5807e3e1a311db8e3a8827608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da72018460a0700ffc4fe4a9abd17cf9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac2531972b3abeb2630a7cc058fc291610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddc173a8fefeb0edc1d3ca9b1b2fee2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9c838f74a35e09624e9df3f91baa67612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c76eaefe2f2bfc19e93246a610a844613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3715d3283857a3d9c0700ed82c7ceb86614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c654386c55cff12845e8f06bac635e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1eb3b8dbda785d08996a0838137825616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d33e3002d9f46b7303c656d078feb3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff711421416dc84d1865bf74ef6c3af7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81d70a46605c60da880aac6d6e65603619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f070b8d45208b2d0b67f623d260e784b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116c80a4da7ed78d889b16e904542ace621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b3d297dad8e39b79cbc7d0202d28e4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41522b4950ea18808284bd51efc9fb4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77ad71bd6b898426c0b71540c52f3ca624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff78f6fbb4eb7bc7261eb76575007e98625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b991305f748f519e6b42f30c0602de87626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40bdf23327ddc09e07f11121de71f49627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3af3b05444e6d4244ffb3649dd03dd628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8162aaafd6bb2b77baa0d581d3f00dc5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee79caf31dda63129b2a34bf9aa0a7b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51c79ab36674a3d49b0d190859071ef631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3419d1a91f986f2611be7f4e2986c752632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9451fdf18a94309cdf2bdb3dbda7ae633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cc0477bb547d5d4ba47c4470ae4669634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd9e44361a238e32852291e748296eb635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6548995338c6e74601a6122fadd90db0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a82d15880c65c21a7f54ad82c43433637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9376da2e3f7d90689afb72ed9fc4d974638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ad4c6511137b6b585be399c2c48434639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c299f18214dddd504fb09b9b6a6c30640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cafcc6702f57240983e1ab29ac11d0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d428f370611cc365aea0c8b813381d9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ed0028b02e7e484d000be275b2d291643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757012140396ccaf65f99dd88e6e8f5b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bcf7955c0121f3c41aac9cf2d1a1e6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b9b4363b737e8067763ff16bf81890646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca83a7d0c6257cdd8f7f5594d5e3c1e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8c7e9b89de5af1731ccc1864b21b39648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cced12a9b41c0c0378cbdbc18f46e2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1b4fae27b0d632023ef37e1af11362650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2488b556c79dd155d0704828138dcaf7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46d63f1a12f1d1de51cae1243e0e0d4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b04dee9deb0e7a54795a6528dc5aab0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf555ef22b6c545e0644c7336b116935654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be831623069af41b840eab3b4a73d974655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262b1b554473942be3b8d0b791bd70f8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7098eedc0794b048346e0fb0f8331e7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cc9a6ecc73e3c5ab7e6f7713b83806658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a31da43a89b695cf5fe30bc408056b6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc11773c757ca98669311d12f2d4393660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9bc8742529bacfba476bd8382275fb661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e988277969cf5be6a0733047ec6d5b0c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4991fb3ef916156661b2e9ec485223663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa72bda8f0b3c46697401b3a47db36c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39e0bbe41b81677028f9f1081e459bb665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2745212cd2990c934a946492b53570ea666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3f5ce69b6bc1652a3733ac081156ad667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04380a37ddd025cf4cddaa17f4817039668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e487fcb1b9210da7de13216990124e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0473149e1e11277cd6198d62c439cfba670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38456a7fde9fe4ac5ea96553d9d50db671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb98fc7a584681ef1ca1c968faccdd2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d8bb999fb6b6b5435677561d4e47c9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890783c2e9d6a382156592451ce2be24674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3418cdac88fd1ad4c9f6b4f183423933675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf14abe2f0338beb887912f9210a9b4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b2c344b11adfd140cc95f45e86ee04677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f68f118e9cced183081cbc74864efe9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddf45c940e180d432229be9618168c7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458388aa2bbd6fb9af2d3b3ca491ceff680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5576571c7d63ac772cf023fba918573681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866ec4f906f1ff674c4637c7a424537e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b7eca447ca1862f1051b51741cbaf0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fcc0a0dbb260ba4955280d857678e3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f2488f2db24e1c8900abfd9d7d726e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a359448d7edce9c10284b8c8bb7e29a6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6000dae4b337155153585cde9d7dbf18687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9767a8166213e0e77ac73e23987a116688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6b008bc9525d93e58599c3201ed61a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2660e5e3ff728e62292c90c3ac01e01e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b76320b71318929b96899db3ac66d95691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3943b55288d5a4264447bf16a3b22487692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7338733f4ee820de81650201349d5baf693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a5a09ff4aa72250444940464809d3f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77283d84160353d5106cf13d13377913695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dbf82fd68aae7fc6d69c89259c0476696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4174e83893518aaaaf777fab31e2cb33697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c031259261c39f48cf7901ea825dc2698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16b7c29be2038da7c24a64d8e21a6ad699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afc9e217f43443d3a9f547e6abc0338700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0117f8cbc1c0178d97475063f276d7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a269b20d5403e8f95c5f52cc8aae7aca702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733839b4e706777fb0c76a3f633c68ba703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e47e30bb5764d9f9b85221da5de4538704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043ffc02c6c207fee2a5854ca24f3eef705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eeda8c1c61a7d3cdd565bc33329564706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519dafa815b7b841120e7e235d9293c3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55acdf080977c5c3eb9615a5270d8e7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79537ae1e24415df251c00b6b5ea204c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae64b0c068d4dfbb049717ddafac1cc710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a012c7391ecd9f4b372e425e616568711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1019ea5332c0b3fbdfc7beeeeb9732c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96265a778ff53c65af98c9f00187d669713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a4e80321abfd2459a6049736f7694e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab66211f8f85b70344893e3673b5a73715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb3a23b0ad9d1ea09e88d685723e760716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67deb177d2249f312d737b5ccd172500717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823f332faf7d62a234abf797c33f2951718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fb8d6255213f5488c96d0db3a258e5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fca16ae5ed94a10748aeaaaa5477921720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91f9fea4a21167be0cfdc7d382643bd721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f9150baa6dceb57161f4403ba223f0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15200860fae2f57206a60508357f7724723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18bd0379974172ffce490f953d41989724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f8b026337b332cfb7fd33fe45fb1b6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8034372905f84e9ccb62aad8abb745f0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1d889714cdb70278b794fae1d7bc0a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e5c85cf2bacc8a13deb02a8c835dcb728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5093e1534ac58c413619da654953707729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fee758d2cb00551f05703c266a0683730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a797fc2db495191b9fb5fff21353e1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c72b69e2f737baa0d7d8174597704cb732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af28ebe1eab2b2a29c1037707b66a2a4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6ba701dfda79c871a206372f5a4ed1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc667899ad5ba536e33c857420707fd735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4a6eef26ab1eecfe56916a9e2fe0a5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435f8dd2590fe58a57ee04b5332f62af737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17fbb8fa26d015cd9a44a892fb28a37738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c755325fde8fcb33d222881e22b2c091739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe149777c2ed9b067af4a8fe0594107740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f610cabd61e4e6455b97578b37b8c78741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f87d5a431684db1b5cb0910e954a26f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096d86cd8ea49a70d7836c3d5aedb261743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba5f8284b44ebeafd5020d3b710cc35744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8953ebfb54ed50c8ffc72acea91f5706745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f232d55e652ae8f6343d65cae51ca2c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000b59bfc3ce8c656298fdd0672c6b10747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81982c2002570d406992d96e2f1fbbf5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f053ac2378dc0c327cff0d2d52c4349749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a3f6bb33aed8199066ecae83b8feb0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b062435942fa242b5da013373c42be02751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6e50a07cfd0d14b469046f29beddbf752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351a5ece6e90b437e8c4deb4e55af4ee753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d573d95e1ee5a1f3ae054c17e69a576c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc4745649bf3dd572f43b8fec998a17755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bdac7ab01b675f570e89d4667ada70756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a805380ef6329292a6bb91c1110b3b2757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6a6853b32e038aaf2b88e06a73d43c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a5b5d9127988c179b5cb537a745b4c759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003798dba375a07eb1141eda8280396a760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163edafb6af5ae11d41449d3c2c673a4761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cae1356a88bbc49e11edf64a77067c7762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2feb6ff16cf6c2cc63896236a0ea498763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563cce56f3617144fa78586353c7881c764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53097d1e9bc5890962edd010c7e07b52765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cbc7056854c59068c71af1331970ef766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81361c80e616647b8e75c9e7f4aae6be767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37abe55aa888deaea67096455f52806d768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedaf2809ba2892dde1c92fbbef8b465769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e62e34ff7a8c52e8d5a0b49ea30d44d770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0190b8446df31c1916a5c204d7994e771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5df4f56600868681250e3e8f39b2b3a772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f30e904240c3c1e511e086093a36f17773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64689142869e52782b7e5fff2202a03d774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8efd9c565a18f5bb250468983f9190775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb24c09df72e0b6ca304ba4efe55889c776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cabd865b9f23a2a85d67c9a2983e49777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487cd30fde3352bf90955b5c826dcfef778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3dfa8bf730903a17bd27c11660c861779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349ab36be15c27db7126bfd0f311390d780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d8c57c29ba5feed05177b603bb6e72781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3739fcfebfa3d2fb04e1e20e287721a4782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfff280c99b8060dd3041883c04d595783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4753041b89d187c7dcc404b98a21b5784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb31aa3c08bc386b1cf4d20b59db2a55785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151d5aa82bba7babf57c560051c59dc4786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544a8605e80dee13c28583eff72467fe787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90026d74096e8127b6bd1d09e9b726a788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e7ad93800c7129a4cff0445d1ecc5f789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2ca1777648d29b5744f86b4714df90790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1af7d2e3a800b8c300972e83acd87d1791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58612e002a7c6814141c8d44c9d7ef58792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49470f382847a6d5013617ef1f714944793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3555a63a8b04795566f7fd494b8b43794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801db1772576ea3bbf32fb16cc2feee7795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0b267719bfccc52cad896a888c7657796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dd41c5409a1b881ad6b76784d0156e797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cdede34de921039cd7df836ba06c3c798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b9806d876c36731723a39fa46298d7799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d44e7420ac1d84fffa751071cb13c3b800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fec663222a79783f1f61270699275f0801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e72815e9f22052b1a5db53d94aebd0802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33e42a6c13ac06ef0462358664c60e3803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56351cf35ba53cf05976e3fdc2a05ec804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7e8da6fb40ed678dfd8fd9b056476b805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942f39400821429eb4f7bfe31445ee1c806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af41a8d72b4c20b531551e6adc144f01807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbfc58e52fc283feb22700e99af2402808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad0c28d276cae4ee8f7304920021cb0809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5c154caa0e9a918a193083cbf29163810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2603f045c1c9c828bf8f69a0ced4e95c811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a8525bd1f85aa565a4049f4e12945d812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3241afa67206bb061e4a62a5a9feec5b813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e36d0dbf7d6400dd5e1b945d7182f9d814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4511677918ba73ee470438367cf3d6ca815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3f4d6f75d0b43257232c65e3032b55816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfb45424b048c4f3553a5327ce47781817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcb049e60bc532049716225729a1a95818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb734e492b75162c623e8d3da778dabd819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b36f145d1671bf44f710c0f9f7342e820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939c44c173ec53cd6604118f8a48675f821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1a0d6da043d78d799f2c4990697df81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66389172ecee628398dfec2bc680bf422.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38feef62c35db763fb6eb4c6901d8b333.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d32f05ba828f93ea71ef2cc4e20da7b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29444f048de07b103e005b81cc6136345.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0647330b8bd8f7a3ea34aa2edfc5ed6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4126925771fdb9c476e192ad7d0cee6b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c0408a8749bc7d3d573bccb5a1b71c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7ffbac30d266a7b409b71ba3c9d80b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc634375e5b53ee8f1fd57372d9790b210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f92ecb817f62fed34d52fa528e993f211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6c3af97b979b1800e10a564a90ed4512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8346afc747aa1b525ebfd21bd65aa50313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18675095205b5748c079794960c4a15914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4280c8646d1cce699a2bb9d6f41a3d5b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11c6c9d9c77dbc9674546e4913442be16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5575cb4f1dc6cf8dcaefa791e4ccd50317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68193b3dcac3e7929df10ccd1d56a94d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e076f27ceb457d71bb60127b0cab4e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b5f7f6c0ee248108483bd561078caa20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e26b5f5d7a433d3187183402af641321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2789866efbcb7cf3a27f29ade50660722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b80a0a9dd604a6f31d706e10345b06623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190eb5c8f39aa0490bad9a9b7e13a90424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81191ddb124e09717c35870a4615460a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f67d253088f40db9ef41c26700643326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f612bf3c661c045e51fd5c071cec390627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48689e356448e0b901d25d30236e7c2628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b6f41c2ca7ada8c9c594e1cc72866b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f8ea8dd6a191cff7dbe8520a06bedf30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674813b3c1489e1390ec333f31deda7831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cfcbde77c37e969a853cbb1f4a8fee32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a42f3f998eebf4db0566c3047b186433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bef0dc8bf66ee2ec12c2d5946fc97934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcedb3fdbbde4028b63862867b215a3035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf92d21924909c2339d6ac12e3b7e7e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf084074ea0326d20be0500e27a3d0c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b837e3501ec5b2419be476b07186a3b338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602717ad05363f557048b76135ca40ae39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45413caa7a1eda9ac713ddae4739181540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66e2f62b35eaad44ce23eba4824918a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fb34d52b5c0db1619cbbe5a207c34442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf46dd027a5096fb924859c4f649e5ed43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a499bffbc4ba76cefe598dda8020be44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cff02314885c834a1d3beb3b94bd20245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079e8b2645f0ae335a6789c6c301007146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74152042b2402de5f432756693d708a447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68aa85c884ceb2c5644175c8c1fc97b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76005848b82e7a06c7f418a1a11ec45949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbefc550b33855a809d22c66f920c0b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe5923f102537088a1e28867afbe81d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e42221bc8a5d9335f114cce501a1bc552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74f867a69c5916d012f930c15d1597b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c48b73597236f1d8383db20c90363af54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9208121d5138e684999b73a1b2d4c67055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2de3551b208f039a66fb379874c6a6b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c2673f8d89b5da7fedd8b90eea39e557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443eb51aad0d7c0881b4aa6ff9d38a1658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85aece5c21bac954d870631f2c9b90759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c930199a5af3bb766033cd10f1303d5e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfd6f0be5853d5c5842facda876fcc361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8067a816e119ea7f9aad59e15d11aad362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e927c1039a844f4bea2a7469425e582963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513e795b9f8732d6e9c3bf97697a973664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccfb7e65f7ff24264d716f5b6fb509d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72d960f9fedfdfc9d621f64dfceb39466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2c0f907b7173208c918f649788414b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb11da8941bdbb2ae2bed32af90e2fc868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fe2369a9abf86532a27beac961d92c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb146096792631ff0f956a86f4a8f20e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f654adac4acbf024474ff13988d6b171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e30feb2d0da0fa4acf1094b612efa772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9557d3b50905b4230117e3109a91984373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02492f72872cb4467d4a746e17344a1974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fffe917bab00ebb2d1809a7b1e3a78c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeadf524e2186d07f31e24e76d7dbb7b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdca2e05f5efa7984194ad16234771d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cabb48e1b3e07c7f37d3ce09c64ee4a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8137ad3f5809ae520aa59161560f8bf379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cbb1e5cf6a5f0589667b972a4f297880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888d53c56d98bd5832568f06e38fd70781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe17033baebf6bd6609f981b211c1ce182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661e758fe4c9715f6fb84660ada5187083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aec8ca895cd073a1bd3269f66e4e6bb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c511d0e77c779ac347bb33fce909928885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8805426071630dbbfeed9a4830f4592886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a636105aaecffe66ade4780c34b24387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddabeb633fbc67dd45d68d90969998ba88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00808183c8bf255a8efc353fb9b3ea3d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087787b9480234dd06be9337ebadf09690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae6f6f516a90ab4c33e0eb734f86d3591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893d78be3c2068d56e6ad5237f282ccc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc59c87a3bb6e07bb1b82e2a3f5b6a493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d0a98e759343471d31e1a842922a0c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bbc0d9b7372636678253d5fc0c2dc795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e72ca9d03ab410cee833cda5e03d43c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa06c76eed282616d0c98e6296c6bf7897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb1cedf862956ed7df3f9c5ac5fd66498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534310a5ad678e716fe12478ae9614be99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60b666361c7c31377b4873a552df059100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb25680e8fe20b8c774a8ff1400e42e0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f1e27a65983145cffa09d91211e2ed102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647a908f7db631fc96ffcff33b9f01bc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232d2775ed008a22b3cf94d7f290b85b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34838c520d06b70a905c4b58c8f8c6b6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae625e19e9f1cfd5c133fdc47b5bec4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d961d7938bcbfbd90e4ea2e272c1c5ab107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd616f65ff1536b1c60ba19a433524e8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469499b930f4b604168cfb466146e48f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf07c07824a5ddcfd5b5dde0e8542538110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6c8b5584d73446265cd900e8d2c602111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940d67c11bc222149d81f4863333ec20112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da2aad1f11cdd3b57d6be2dd7936c5c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a10c1d222ee1b565531bb8e84a79801114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4767f3d913011b03b807cf7b8e126e6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461a6a960bbb581ac67cc088f6d5ba0f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a4207e62eae2840fdfa18af9cc0a78117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b0ecc6f29a3b5eae92b583322bfb38118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65c1135c73add90d12d0bc7b9f5418d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5875c096eebf383b8e4402dfac8b99120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690c8e30dbbcf72789feb14ed15d855b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb2f0cba9ed2d8b5acdd146c56e0f8c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f078834bf2f4ee0167d7f4fd934ff1a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d55c33b9046d248ec03f3d488163c6a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679a1eff72d941224f1be97c7bd50b9f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6061861c36d40f3358e7a46c07679d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2798560bdfdf6a9ef849453335c57f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56409c6c683ae9882c8a232fe8308990128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34fe7a02a0d045ba49351908ba7059d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c2a00215c5d1bbcde97418173ec26d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e298777a993d56611b5766dfe147f6f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee23ce69ab037979060fd5216f29ffd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d087c060b67580aa9c5e8bb516238c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91528812ebdd89ac2bcdc758b2db1872134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a81ee0b99768efbc9a99deab9b7a98f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5cd32b7e5881939a92d2ee85427c5f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4f0b92481a84e98e9923d82f75145e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a2b0784942baef4207073facfbe87f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b327fe61f5a8fa721e75cec186bd8f4f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5219d1c0d049eb5fd368ce282f8f1f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50da5ea6f1b2e91d8c88e995d262997d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddd5a961f1ddd4d564d3c5b60b6a359142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3049dd073ea395c5abd9dfdb363ed88143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e304555436dc3c3e71b877db4efa1847144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42a103b96ceb3dfcbf2faa369112dc5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efec69e69259f4bc8f3dbb71df67d5c7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cfc9524ec4b0fb857b085c0348dd78147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0530f9989162f33d595abf2b066a2c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc8030607b9a702f1e32ddcf1183308149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead45af8e910379374586ac7b40ef6c7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3b3d6140e077ba57da3963f2220f39151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3bc8b9b996d4e501308bbcbfc33f08152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d6bd0b2490730265213ee50773e45c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ac517755920e8a7bf89403e4bdbd6c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b9febaf0f0f28844b0b08908c3a100155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7717a71f8e8a5da454f4674b6003fd51156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d263a6fec315c2bfe79573c6c87f3d9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e149f8589ca6fc99b29ec97839967b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5c6cb17d4481e1cafc852e451ba556159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b8a640e6944ab55fd2b2f0187e1fcd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2501e1a215d64b07554a394c8d7fb5f9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e77713bb140f20b2aa981fee7e5632162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcdc69f19f304dd34f55ba08ad7b029163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f0b501a5f31e86cf187253fff87d25164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472978b2f7ec9be31165273088e41eda165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3ae3baaa3491ce28ce14047ed8c866166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eee68c5f25e1a8290e5ceed8dd6615b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048cea437cd180e2674682a6b52a922c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c503daace1e25309ee91253b4cd8164a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d6899e5d12bf39368a0020a3c3e141170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181b9303ab625667e4c342ddc6a153ca171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a808a509f62f6cdd3a3cc96da75f31be172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329a52f5889f3dc2634bdecbc9f81e77173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7c2faf27b6b454e7c7f28faa050879174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e290e4a891070edce9fc57467deab69175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb08441c84c2ca0990704d5564acd86176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd8f7d5c38a6d3f42ec2fa1c9cbab69177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bcb15ad6f18acb740fd4634719f419178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d639f243fcf7c530c50ac4f5204a9097179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ea6d330dd55d639e65955a63352bc3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fe4d4a6ebec8df800489c89f2c6150181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf420530454cb0f1a56f10d0e15d69ce182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55980a1c9abe67b9bfc0d17624347c52183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6f677867ff428521316a353f6d23ff184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712b78fedae4b31452b601cbc5a5f7aa185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9972cf6a8b68e6ebda9272120946119186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100c941c89545dea64bf53dbd8eabe35187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db842099d7c2729519b4e2783a1e81e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b66d5cd09f21b1ceff0eb0394601b80189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0340947dcbeffd1ad8f33c76eeb0dbd2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b0fc2ac71744467f3e5710a6df5e48191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658577b0798004f625930d4c900cb23c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f475ffce2b557693478cc668aa5bcf7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2287f5ae0d01d3ae8fb1bcad750507db194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c75be34a19e1acc9b43401c710708f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dfb6f7d00549c674af49cc1ac14a82196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57080199806958dd2e55818d41ca3d5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0c791ef7a136526d675ca219b46cb6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdc9a9645901f07d72d7fc3833d5743199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6a4693f2c73737cc6a49b2bf951860200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768bf84bd54fad0983b98a7fb26f096b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a668f76f7cf3a8b7c692c9abf8adcbdb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37d60a726983bb75190c5dd1fc37c20203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6c6264a6ac9873f5177051e4d485af204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb923f016a88b4d42330305352f3a29205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e35a985168d83e42d8f53a9645f7ca3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81ce6174c7309b64154f72058689383207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3c010f062731dce4e27608ebd6601c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cbce09f98ab75976e982b2c976a1ac209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bd3a9da74980351d7aa97af6a888e7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a6a5dea641a3debe4fcac576a305bc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0dc6df72ae2f8119a05bf19390b748212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05accf898682c95b5de5b0d93074dc5e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce366f8dd44c7ea6687e863ca7bf2997214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fae8dc4fe3a3ae747067b608b2dc72215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25f43e9fdfdacf5a6b4e3573287c21a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad90d70dd5a7e9868fc13d2c679bf97b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738159240f18fc05cab9e0e7e78e5457218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2961662fdf7c911644c66c15fffa6c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3debfd32177afcaaeb94d19f6b5ce88c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcade030ca1ed65400294be44dc76bbb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f8ab7b9ca6d1546fc7ba40b6c35190222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb64b19dd7e1d7174b594ead6c9eeaf223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c50d91e15537457daf783e008ea9a5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e787264103f51ede2bf91ae1057de87d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9d88818697b7fcb88c07cc22939ae0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991e33851c470f38caf7554ea1b04d01227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3c3c8e005c455c5e30dee6d27c6cf5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1229ab23bc016e7b262cc91d90dfaa55229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c7595f3db0e4375b33edd86770a6cd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecacfceac0e5a3f6c68a9e796cb6d34a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420faf520ca265fa6894efa6ff6a25a2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3929a12b626e61e8f6490cfd0dc032e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb27891f6579f677722f05fd2833730234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6e1d02b6b6926293e66ab70d4d2948235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1a472428a2f5b2efab76a013c9d70e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082515447af15c1421177c62f0ac7ee8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c6d2e3b22867fbbd868e1f2b4ac23b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2850e7cab001abdf949567f27e127c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b082cc91bfe281ba73ce9215795d141240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e451fe4ef0be24c48920a900bdfbd3e1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f82746b458e86e73870e47b761d43b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34864b2bf439d53253404480859a0d4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12838a348ef1ff03369628dfd9a1466244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775a4a57a524d5ef56a16eb611db87fc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9658737720370405b9fe9ab8c64a17246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279c8e90e37f2d3fe69a4bff23ae380e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff2f30c459cee1a7974dc019e87ec1c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bdbcd2cdabcba620cbff79ab459bfc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bfb88c3a06f5da9571d7516a094148250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefe8d9e66a9e46d1c9b4979c1fefd81251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4c4f288aafbcbd730f4bc94336dcba252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a577a46fc20ce9c9a2eeda056dbfc27253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086861e5e54aa7150c86ba2ffc2a6efe254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4b5c9474187528974f61c5f7f4b3b2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19be11d47c2bc21dce8b8992c74f433256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78581901f66a349b3162e9dd12734ea257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc54ae2e88da35a33a60b6125ba889f2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaac4ee5e99a6f07a177d4d197c954b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7eb31d4dd8589f8860785fcc497f28260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef9075fae1c098dca655fbe6941306e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe65f41c019f81ecb1e3e8730d779274262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b09e1654f1a8037128d8861db4c4e2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990b580a9a01fc3fe12b9bd339c86d27264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb024adc872c2de8e37c9760148d24f7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929322b72db5a9880473edf675b01d63266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c1360a397cb8ebf2c4b55f5e8d5d42267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8704da09f06be3075446a2b856bdc75a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d22e27ef58cc5429890b65f77be100269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3311d15a359574445514c326d2f8421e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fbbde38e6e29d71eb65ccfb65e74f7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f85f91f8af6ed0916dc53aea703b7c3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a7f09e5c930b259d71505337685cd4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c021b0f6af2cdb977cef5787bf8ddba2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f56acf18839d3e12475ed9e1e22b41275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688ded19eacec6ca0a43ac8b50f6740e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c62acab70752e590c347f29e48cebc5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814c5206a45a3d59be6b38f293e7f1d4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2eda8da64e4fc4a42bc873d25d03c8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de5faa3d553fe4344881b7058caad48280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa93928ff37a9df03039fe825c66a32b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eb98e89860ad8aed95375a587aad7c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a9ada2cb16fce821d1f80a38aac194283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afb1065d14a11f1ef764e1eab352b3b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36349658abddacacf16f78d7da14815285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127cb132286ac5e5516bb3ee6b90d6c0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab547a55b2fec76bd39462754db1e45287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498d044a2d7a467d633b04f0883c3fef288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771590f95b2cacc9dfdba9f2e137a9c6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1b8918fee9c930559ef5947f13ee02290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53973a84d7e4d7220276d8ef8aeb3212291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b71cbeeb5285635b8a2e36d29bdd0a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28b85bdeb72867425e4b7f05d80eb52293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf9ea3c5dd5d646e057ba82b7cfa79c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494f5c65f9790090feee8571e99a1482295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e41aee4e06b75cc9a7c0d572a07c3df296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b69c37ecedbb2a03e8379c910b71fd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fde91278bf0b757ad691fec267791f7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e691d61ddcd648fac56d546615d8d1e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b66261cc3a9b7e79dcc1c1a7b575be4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fee3675c5b5bb9e860a679972e74f83301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d94e5b294d4c6181fa7f63b7f12d5f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142c3ada37ce6fe9fc32a19457cbd283303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0e6b78e3e6b39483476b9969cb8587304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4488168285069db7f112dcad7e0797305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405c5a7eb9b6d971c881aeba4eb29d42306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d701e3998f72ccd2223eaed29271008f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac28fa613b7ea315d62a15fd3dec1e1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40b3166c499196f73fd6636cc6cc646309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05c26896e7e47ad991b0afdb209468a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8088cb1c95ddeceaf99dbdbb934d01311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d549e273bb99cbedb2081a29f14474a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51ae869f652923aec28bbf9b4bb75a7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bccbaab84d20fa238355223e28054d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c97652264c4928db504e7a69c961edd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862da59401685f5af85847db9795828a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca782d6e9069b8459f07f783dbbb64a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77acdf7b970a9bc789fd2889a0deaf7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2ed1757381d6df30cfa89f628bd1c4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f958b72e6682e2510e7b3da0718f00320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fca9fc83178a24101441cf48a442ca1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b74cc47c3ec2a1d5d3c7d528a93dfa322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a0978e5f35917fa9fa50841e0e0a67323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d7578300eecaa6eca86bb05731cab7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1190ccd805f8fac2b1a0062039c95a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b8111110995ff85f2f7a8099219a86326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c5307e044794d575abf99c81049e44327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eba73e4c659e62361797ebc8860bfb1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edb1bb0940bda1910288476c455ef2a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbb973e0306ce9196fd1c2bed51379d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a2c730dabb10476b6c33302e3b4625331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d76b0675e12e8a78010261c4309731f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5accd7305624bca0fa599dad540a9e73333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edde43df7508d510a1a322bbb5463e7d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0a8fc019f8d4c6fdb57f4579ed08bc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3671e4ea2e78744c2ed68e290ddca92f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5526e84c4a88345217c45e3b9604ec337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f315d41dfe225fb9ee6b8c48edaf182b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37fed6e5b769e96ab5fce8733e736e0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b725eb03fc61dde5cfbbadc1037e9358340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbd36fc895e546a9dbfff37e986848c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19250fd0e9841a69aacc268544a4f27342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd155b13f27f648a24f74494fa8f2ce343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c395ed76b00e9e618c9830b22702885344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7750f28d21f1fae959c2c86681928d82345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fd216171930048412f767f5b31b85d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fc19457daec1ff2da49638cf72f2a2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389534af08df61764d7fce702d7300fd348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee072af468a0e6eb59a6a2f5b42dc03349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa5d6e5445f397db82348a48581c133350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42ac275ab6c50bafb7b2259b61376ae351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51364b12072bbbdeeedff7565faa01e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddb8f362fa1acb8c02b4b823e8d4432353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16f47d34db3feb43f71e638f239309d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6a02025acd5a5728fa6882a0fe5491355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44966a2d2be4743f8876be2058f99fbf356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f195a7e9b81e3a2eabdaf55e1d2ebf357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d801d1146dccb6dc1309c92479917d7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e4f14768eda8f7ebaba171ba3a8961359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628330279962fb43ee704430bff0d694360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eba44be5231f799775313a6584e14e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e29fd5c0ec55969f6ad53606ec4efce362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e823205bacc968c15b974d0b563beec2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8defc6554baf41bb27a19aea1dd10f23364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6a52dfff489645d3cd66658d9a3fb9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3006adce2e531299edcc65d52ede958366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f20a92b9f55d5242bb9d13e11c88ab367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa9ef5b354bdfe44fae8b880e3315da368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efe2f4dbbca2a06bfed4ef41db5fd7a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6632d59633aca1c81679aaa554ea77370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3dadb818e45b1849d97b5f185353ba371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d19bf023794ee300a24a94a5d907f90372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9660d45b272657926c61bde2ec251437373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545d863507381113018b9647d5f6c7be374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ea7671224a78e8210ff9866b104dd6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eb473317f935ee21dc907b234de2b3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e6b5e85bfdc6470c88a898774d0ae9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb8d28d354d1400c15efd479cf2f6ff378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c202b3745a40090df2521d6efbc969379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10e15df770fdbff44d752f6c7c1c28f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d100faedf06f2c17e14a29d46f88927e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36d7b08191a9829d93bdc2f83acced1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f736eb3e5e2f962f60afc5850f81daea383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1427b1b8e6ac07ae5bd1b09fbdeb62d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7561d62f50bc2bbee2a892c180ba4236385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ebaf7cf299368d8ee5838ee29aea6a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81f7958f0824ae555497904d5c64beb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8353cd16ca74a282b1ce6d33a0f5fbce388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0771ff51c1ba9f20b28bebbdfad94c5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2902a34653681d2e286d2b93d50cd3f2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559e64908998e8a7430df59e7ff92ad3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e873c5ffed69f259d6e53a678bc0b0d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23705fcec6304069fd364b802db75376393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9caa9858df5fe3bbd403dd5ed2a20b4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bf66e92cd4276ad2205b0b24df86a5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9862745a2b364e17736fe41842720265396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7569de84493791a581aeeb3e2888176397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80f1fca3349866756b493eb474d8c92398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a053e97e281634d9e2ee401a5fc09296399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63acfd5d5e8331cd31e7670bcfded6d4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d8126748692453e129be521067d5b6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6f7e5a84d3a55236da31ab5de166ac402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09db86b9c3ecd613c2818cecaa6df99d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7d53aa38501133717995d1d636d903404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced030cf9984395b7f157067d75ef88b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e69866c2a50f96e4b12b96852a02f7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da51be781d62208369d7180f727c422a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8940c6345b1c48501592ff69cf992a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226803f72bea08054ef9e6bae8d7de90409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f0f45a26fde742cec8d6bbd6a55080410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603dc61c78031ff113f0b43c1c863101411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a857cc25e8c53bf2a2563077ccc32495412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ee4d93531b5afc60a95135326f3826413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bcb7236150ec9d45268e6c04baa838414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381acee3913f1182db56eb73020d7ffb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6692dd81984f9341c2f0aa86cac0aba5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d43d579faef70863d3d95cc411fba45417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d64728777d465c1f79140d881663e3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d040d315eac41d5d91aae16076dd2c95419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e54190243f068e3abe0f138e0f5a418420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d671cb0755ace483d9ba04dcbab3bc42421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b818213045b5bb8007c623ef0cffe6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a6ae5eb7fdc47ed1e432dd85b10ab4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c835d3ca787b4bfb7c9ac9d83c961c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635defad60a129133f4ab6f7b93dcff3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b39852f3fad17b7f13971e5b90a4c5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ad4fbae944d51d29876d625e24b600427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5984459d8d466839f9687461a7d45721428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd68f016170072aa120e95b5e104cb68429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f91d6c6f4f5ca575ad29e7abf33c6a3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98bce1fe8548e0579f476b2ce0f5db8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a2edf0647e9cda4533e3e093c28ca5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0903e235961b838b3e8d608fe5d3ac433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4598c477e116b6c3804f694ea889eb89434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40ab7ba87fd1d06ecd6cb98908cf9e9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7faf99a547a48ea29fc2d7cc57f8cc436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6f3e766db3a056a81b4f59fc5afe23437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fd4de851e2ea2ce011767a8f186df7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bf4976647d3e042e0b8df6979a05e8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e149fa56fa127e92f8cbcf6b4b3ec29e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd68d5765e74706d2445b2b98496bcc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995981432b991379ec7cdf6e912608a9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04cc8e80c896d4819a0265ebda43f98443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb50996c062a2978f0a8ede32bfe08f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f273be2ab483670cd1ceeac0a4056fb6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc9a23a3d28aed27af35196ae550b0a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062b253442cd3ce6c5c0c6849b337b74447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8027f91eebbc86d731aa96850f5a54ef448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d42c5ecbdecc3b4a2abcb3128a5461b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a5f6ffeac37637258ed8618d046d85450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2258b42b0f0fd088b753bcb6f08b68451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6686d076317d6fb3aee84fa8e2f3c549452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e38bf49addbb1f8782467bbcda9bd6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6463f0d16eee2b57c659e67b1dfc3c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fd1106120795684a9bf018f2ccdb07455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f62312066982616fb2df7477cf103e4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff8245845614d49c391605c943cfd0e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27de4c88e6f03cf9ea0e1dd89ffc8483458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2394f6e860bdf9ddcfe0263d1c4add6f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89afa8cd4054fe461fd9680dd5cdc05460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8114c4cab77c675c9af6eeec4a45e7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aba34774bbf29d50f88af37e8327b3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6582ff5a8644925b2080eea78359285f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715656c459ae467e9811022786789556464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec4bf00d0afaffbbc95113350e8dcfa465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39ab6100634d2124bd3f736e9b126e5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af41d59f515dee2595e90eed88fdcda8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840d07564c3d42371163c85a94e8f87c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05821d5f911487f7eb1c841fa382b9db469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c557c670923a62c0740c4a2a9fd0e543470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e5771abafc1c55f619818be1191673471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfcd32deea023b3858d130d3445d0df472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53841916d941b9402ea974c5ea1ed2d7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015f585a53267d58b235f713f89102ea474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb1ae4d1bdc3d3bed7912b3b944fb09475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b55c723507fbe62842c1565bb65714476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f3064b329b96164cbe5d902c219785477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90861b85b7a49e0cd8229aa2d017cc9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94990c3a6b1dd87b631116e9155fdf59479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea22a0b76eed69b05f9e7ec0b78ff882480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c0fffe9e875b6674cda700d9ecfa33481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f722b4a47d20df781d94dada1debb6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6301585d605162675c055dd9e7de9463483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014f27671c2ef23bd77b68b172b16dfe484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029f77f94bdc0555e352f88dfa155469485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f86173cd3aba87a37b8ea770f95e3d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1341c9c88e62ac58d3c43f9aafa1916e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72ce8759e947adb2b162718933ae936488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edca1335e4a671325095e3121761df4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fccbb21d35a0d1cd6926a296277bff490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c592949eb6638abbf38a88eb369c946491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209c19db64a2cbc22a6537409dfb7a5c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260a7fb183c43ff8724c49726bbb2f7c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295339b8e1b1d4428a6c132928633b75494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d854d18359477268ca65b3c1a16f35b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91527efe3e9a65b6fcff71d943493383496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b3688d4cba81d212ad17de16be83f5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4134e3dcbb67b8741dd67c1da57d5b41498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef77dc2ea8eb1fc92373379946d3de5d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea46edfa968cbf145e6f896595f8e7a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee37a169f249a3c1fdab10190e54d00501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018b489cfdf7bf662b6b914577151348502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c215cbe015d2c8c144f29d0023f0869a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7e58765e2c97df354409bb3b998272504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18443b605507eeffcdbadb076f8998d7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b291875984007d05443fbd75e470fbb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539d32e40b32802f8b5884a52a6d4816507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23864a6105d56ad320cebcaedbdcc58b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855b3ba82e1b8d8b8096334f09921285509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5508590623c6e76f5942e6af9496507510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0798c85c39efe64e5523d13d11c3756511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac397fba77cca7abc50e121663f62a3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c150f72d039b2ff3fbeebe3a5570568513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9056c25a63c6b70d097ed9d1a5ee94514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f58f7900757e20bd2b38d64e61f46e1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9fa7c9c5c530a3e5683a92e4cc7580516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4822961619a91007fead29b5a8d962517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc8e8654e9bac8d41a2aba827b8ceb7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2c1a1781abc9e8015fd461c6636e92519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c762ed0b3ce29f4190e5b7d62a22bba520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2706ca6feec1f0c5601dce11fccf5237521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53568273f948bf14d45551c83b0f5d49522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7580abaee2b39601c6f233bda99399b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa75c78b40681e3badae30134be2ec8d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f06dbacb903052c5733bd9080d30050525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bdaefb4872dcb99b0974f2d6b14e7c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36c6a209f89ced1d1f0142faabecdaa527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf5963f4f69e82596f8f5a6ca9bf094528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4d1debb9444c9a3f0f1339a4dddd6c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55affcda2ea9e74c6c8a90e787b66126530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aeefa21a4f4a2e4b342140eb0e056e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dd1c7d1368944f5b066f6ffe3c17d4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf52335428fc440406b40ecbb292a8c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e33c94a30962a290ec3de2372c5f56534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4191b12d965c42481601c934211e8b69535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359ce69face574d7909df3c380c0fb06536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0c0f5f6205df92b7fbd0b3b8050a4a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b248a6af37f4885a281722d16c9dc729538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d66585a17f9172dfbc8ffd175a8738e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68ead93248a868b1e553e5b2198a7a9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d857a1b4b9caaeb4df2090881dc007541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175d2a4109f6eeaecf97cc4fe3cb5e7e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de13e3d55c99eb2f3b940bbd0cbab693543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3649a0bdb1f5f25da334b4dfe3a90e54544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f9992e9df6c87be7f59edfc8cc639c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5440d9cb54721a6b72275106b2ec3eb8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686c651c83701b471ae139774f58a45b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a83e11588cafe5613b0fecda9f11f4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34168005694b4b6c285f6e5d9c094c78549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b591c9e2d7463d845cc79573be56a1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7e8cd9ee843a1dd42331db7650852b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959a832081e8bd4686a9e4bd14af2dcb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2721ebe33c1aa34cfccdc5ba31cacba3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91dfc3497a8906159f1e9d4946c1bf9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15e74c25018453fba6be8f1c31dc883555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33a871b526c2c4cd9b246ad84a2b5ea556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552d9193dd349d4ba473907253837ac7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeb76f7d7c9cfd3d01341fd273fcd82558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c65e9f9ced75adfaa7aba7a09b78781559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b235f07ee5f2e361d512ab0902395a41560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a2452453aae4abece87f1c4478c6c3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b03399f1dbd149c68905487ec98f06562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef23ae1ccae088245c72c55a81c7da1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8f821892aade6f579443d5a0c49e98564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d65ecb0244b43c790aa52c239b2e27f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e53fbf2af464477b85986c4dca8080a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceed98354f53df55732e4d699d2f5c7e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe501c470a04fd8de7d644314053f659568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd5b166a8bdcc541ed3447eccfc4794569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff15a9a13a63053e53ef8f85e97c071570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6deaa3cd1acaba0e17bafb892a371b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e4bc5860858b4a2edb2942bb6286a9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e6de6050dc1870341046f29dd7c982573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56639e815f6eddf9c897feae5ea87c9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9483acd67bba675b318cd6bcff9be5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac7f3d629e28a2ce5d1d56e6c492413576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5280fd81ce0ba190b8cbf6c242721c19577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436e21fc1071b25efd0c0dc398c64c2f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef95db1d269b296d8fefec3beca3db9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5428d2a63a1ec8373119aedf2d94a6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967b12508d9949133adb56b02db86ac5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5893deb182dc5e000527a4cc55af758f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66d8aace0fd1e4b593b0d64d9c532fd583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8533db7aac65e63961d38831d5cc120c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb5f2f3beff5961a7d2e92991325f70585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc243cd1ffc0ef3dc738a7c4221e8774586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83be6240b12094c8b2cfa4b41081fd2d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c26c0cd67451fcd1c8cf9a7e12a07f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a2c275c8ec451033a08862908f6e93589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9362d9983802abfcba928094a3ab34590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a69e0135abe06b94c4b5f66ad8129f6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7e87f0e764aa9fe1a29ae5286e2b55592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558054121edb8e7393a636f4a1e1f8f0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69e6867e56bbf9a0a4e25bb217e13b1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d9668dc0cbf576fa5760f4273e4e9a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f041401985f0651cecee22061eec2677596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0d810ad286185df0268a63a27fa81c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dab24f998a1800f2fd9baa6fbfef13598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d36fef4c6a48147a372f4471032b5d0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982a6bd384b19a39e329ed88d89d87b0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87325010b8f2ecdb9e9c47905a9c1a39601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e5de374c77616f3fbdced353328078602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df40b8b32018a8b9b6c8e52f1361708603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e745ee17f560e4dc44ac5629278712f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8f50b9fa6e2ea362833a565e087f3a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e3959763515bca492585afff4e3057606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b171f0c0b4522a685fed21b27f55487607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299236bc2850c1a592fb6b57af5e7129608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff2302e8879cb73ec4a528f1ef7fc90609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06265cae3d78a806035f10281f96de5a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54081bf23dd895cb267107b97a2845ef611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec55d173b3bfd3f9b3a27bdd8a60067612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4282aaf280ba9bbe8adc8a066e27b0c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35723eeb81685c3fff0f599cf4814d66614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc244867824020118d7c75c83c33af95615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089b3b7f87ad70a59f8030ecb2c2b2e9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf34df96ed2f4e315947716e078ce448617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c738b2a799451a720ea9079f5e3de6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13000c7f296caf897744f82c88e63eda619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03f7be70a63dd66bc88ea6d7abf6862620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17340aed74b52af98b38547afa4b3117621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b99f57d38fcd70efc3c2ead1ac90b1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441bd326fee36dee702bc11172e79e6c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a623fe4cf13fe5e98a25620b5325e3c7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab45b1edd62129ad2f3546fba8782aa625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0167124e7d4a6dccf33dd6ea88434f17626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3089e0450cd89acc9548e1f2b98a07627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6530225d65cd2624a8b3a902d4eead5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ab2721496faa713ae8fcf300621eef629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2ced25b6ccef9c7ae1ea09d0f0765e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a16e3e5ab541800f3317781cd50d630631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ddb8ac5781cc275f5db799205c183c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe9fa3716dac361694bfc564f304b4d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf95204a95257cf955c7a6dc2bba280c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a6bec40ac985592ce9460106088120635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186ae9226e3157fc12eecadd3e778d3b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f11657bd089ba6e0cca832653eee3fc637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd39460d69a27b6e13ee58e1aa237178638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad5a215c4d97e6a77cdc39f894aea2a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b582ad554a7ecd80cd6234225d952d0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b218d07c8f426a0f2b0b139583b73b1c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed27f6bb21233deeda1447f7bd81ec84642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8330f9a3e9476ed755e7eafe18dcb301643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00c70e8a3b5577007f6f43d0aa914bc644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7094db51ff65024947adaba9bbfe6a4d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f7aa22a5b0cff39d59a12238f07556646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9061e1cab196d2013a7da4410b3065e6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ffbb795901b244ca3586a88bbbefbe648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e402f30d84b2ee6c0a50378780fc3e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dd8ddcfc4d10890e74b13549ea9c86650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a892dd0276802eeeb37f7c9762fa7bf651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b330132d0259395490485483cb14ccff652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc44cba70ce0383e8a4c4e30fc16f417653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc20c425693cb7c84d6f7a0e4e405d12654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae457e50317b5b608b819404fa49fc1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36877818a0a4b29966c2a0e57761cdd4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76847288d292943287754cf118ba888f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be35240ee0658d52bda492877a4cc2d6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7643188d45a03bd9f89d94639404dfb7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d2f7efe1cf756a054121f9d7b1ca0e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3311cc357d93ec335666371bdcce37661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c92fb93ada185271981d51f55a312d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cafb1625c8765da6384a112a603114663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e59124240505520d8dd69f11e7ae07664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3087e8b4374215248153df319597974665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a5926a14a2c317d4b12626c6723302666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5905e046c2698e5dfe3168e78ff59d19667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1f416d47ea864566f700bd8057263c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23651cbeece02500f820e9091e1b0c3a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da40b62ee689c5e93d6e20fd3c63d2f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97b7b0d5b79b5db8e84676717ef6cb5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6715f8f7bb078ff86bfead198d484d8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e1a5794192340c7d899619f47ed8aa673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0878582ebf923b0939e1b6a57d7e202674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8051ab6b436b6957cc271f360c34243a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de3ffb2527bddde194fe2c045c4ee43676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cc9e31d077b0ff4038d0fb4ae24c2c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63d0e2956661678f99c52ee1a3d2914678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85db3067074ee6e33dd56ee432234578679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02ead9336f2b3e16dae78105a8b51a4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bb46d9950da6234176595c169f77aa681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decaea8c8bd653d36734c4cbcfa959a7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a83cb0c32bc83f12a0ddec5e59544e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f2d658b836d2ef38eb99f2ff6d569d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c97bec99508dc19e6251668c2fe12c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab75ba5aae173c54ea9566c64e65ecad686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667b8ed463c03400af63e93f99c06e89687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efd1b44cb0760347a7a1666d260526a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc0fce5065cbf804975728189395ad9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409e8f1c11f28a87fbaace0bd75293f7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dc0cbf2dbaf784de16ca6ccb0369ad691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7af814ed6b40022bdebca7625cfc3d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6078dfa3f335e5a3939431b84ed11225693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1508e216073171859ab76aec17e0625694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e720ec245c43e632f20a28df2394f5f2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e37633d8f54d909dfbb7524368f29ac696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47314e31de424891c12dc0c5d3c9732c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e399fbcc1fabe476306f2d25f8a7757a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1802d3dc2e62a7c963623d0d88419632699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6413019e5b3a249368424c4c514245f1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942631813ff967c06c8a060763e68098701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2559a469643b7229da9b29dc025231f3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b928574cf8e17629625d8c11fbd71b5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6b4608b7cfe90507e96b7d80f716d5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f13a94157284b8262d1ae506df000f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee85528af23a02b9e7d137c5a770032706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f80cc86e71f739eb8d080c4f94a159707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564898de964083b174a07e68ae5019d5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77542363a053f66bc44a1bfa1d2f996e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006d047d133816b8009e8a9dd28d0ec7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61367fd96ce17d24db8d26eeda630110711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8007b4118b78b8210325edbca51e8c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a02e949ec8e1659275a39df923252bb713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39298de0eef992c648a5a70050d15a5c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b25c1dc8b8e0429501861e9936e030715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3437007284ba00d36a102c4d62ff7275716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6ebd34737a481ee1cdbace02cafb98717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9545bccab69f2a692fdb70152ffb1c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38efbacd9a5290669ce972baeec1a3c0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd44c5069663011b7b60208d96f20b55720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff372e9f23e84619a1885f6e861f71b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95989bdfce612ea4d221c31e961b2cb722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8433f2d2e86e5aedf4ab3b47d0b53ac3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a0df844908fb0f0ae7f46ebe96d845724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0228b895f1ebf3c9951678114d89a6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c8af359fad169928a9708606f2c70a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da9f51fb4af4637654a1838a5892133727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea1fba2f4f1e8c4a62e1dee7c9d4997728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b027c43104af9dcd5ef2ab352383596f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3559f29a80ab238cc0428621ec6937730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edf075f5c7091d832f267a5ce5accc7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c0250785b0dafe2bbce06e023a52f3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840186f7d333a5d395071e301d2da43c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfa3b6fb9fbc5c823e95edb0443593b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8be640ed62d4ef11f745e17f24e53c7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d3b936d52f2c7bbbc3a622110b7344736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d735615ba21438d128e686151e0d76cf737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5641e23b5fe3daaea98576b1428e1d9b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da38efa5c1a9b3a5072ac9b5505c4374739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c5262f2ab607a5e04c4d30f53d9fff740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1370d637a45838a0f4d50ff99e32f3fe741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fae633f68d291ebefa2c08fa949e0f8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12aa5691ff6b14651e1d290e413022a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c565391f2f4e5c858629b9908f4e4e54744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac5e01f527681f19a2257d57d9c63e7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5dcd992936756908d48d6404cd6132746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2551c3a8098d7d7ed7de10f15ab80b5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1a371c05e22e8ceb5c19d1ef48ef92748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1090931fed19b248bfaea221a1da7ac5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8f78e7f3f93849763f07de3d96f3cb750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594cd78aa1810a103c311c89c479b627751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f196e52057d87ae2e3d78746f2ca468752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64d06769a6085a438d66bd70d95f379753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e957ef09be99bf481f59ed495291f1ab754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26360ff2dd741e02c93d340c5d19ca25755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c9f078be301d1648c7f8764431b672756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd7c694320d4d2b5bdf7bd9d5207a27757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3942a743be1952ed43f12d9a2e88302758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0da28d95bac7defb4ac20d7ba5e0a44759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2b7a161fa49fde17978367434cb50b760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2d6e9639aec4a20157876f7504accb761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c282be7d21c920f293242f167e5ac31762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9f0d30d023c530a2af2313da00b043763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acab4d2e561b0715304c4da67b80792b764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5b37b7ec98b51e2094c12a320e8252765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9253cc5dc3b49e0b6ac0aaf0deacc34c766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6e8940d29daf50315446b669351131767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5857,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6157,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12332,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13087,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24392,1581 +24146,1581 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26777,1670 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1618 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28707,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J413"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29283,9806 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>3.71</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.67</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.28</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17087</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>4.43</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17100</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.89</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17109</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.75</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17247</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
+      <c r="F336" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G336" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I336" s="0">
+        <v>21.04</v>
+      </c>
+      <c r="J336" s="0" t="s">
         <v>1006</v>
-      </c>
-[...10 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17533</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17590</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>8.619999999999999</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17605</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17606</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17629</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>2.96</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18250</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>19.48</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18251</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>38.72</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18255</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>15.13</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18270</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>45.75</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18305</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>14.02</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12930</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>23.92</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18245</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>38.56</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17291</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>25.06</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17335</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>56.05</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17377</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>20.82</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17378</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>29.17</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17490</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E355" s="0" t="s">
+        <v>1061</v>
+      </c>
+      <c r="F355" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G355" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I355" s="0">
+        <v>33.8</v>
+      </c>
+      <c r="J355" s="0" t="s">
         <v>1062</v>
-      </c>
-[...13 lines deleted...]
-        <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17491</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>25.02</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17526</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17505</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17506</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>39.52</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17565</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>37.59</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>21.04</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>1091</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12500</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>18.46</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12553</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
-[...1 lines deleted...]
-      <c r="F366" s="0"/>
+        <v>1091</v>
+      </c>
+      <c r="F366" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>3.73</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12621</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>23.92</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12705</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12826</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12831</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>4.16</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12832</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>3.92</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
+      <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17007</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
-[...1 lines deleted...]
-      <c r="F372" s="0"/>
+        <v>1109</v>
+      </c>
+      <c r="F372" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G372" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>1.98</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17011</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>4.69</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17988</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>5.36</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18014</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.83</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18017</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
-[...1 lines deleted...]
-      <c r="F376" s="0"/>
+        <v>1122</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.49</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18057</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>19.98</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18061</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.77</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1136</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1137</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18164</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>33.8</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18194</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>11.26</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17250</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>17.65</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17251</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>47.29</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17252</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>2.56</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17507</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>18.24</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...672 lines deleted...]
-        <v>1235</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>