--- v1 (2026-10-09)
+++ v2 (2026-10-09)
@@ -3529,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1a0d6da043d78d799f2c4990697df81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66389172ecee628398dfec2bc680bf422.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38feef62c35db763fb6eb4c6901d8b333.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d32f05ba828f93ea71ef2cc4e20da7b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29444f048de07b103e005b81cc6136345.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0647330b8bd8f7a3ea34aa2edfc5ed6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4126925771fdb9c476e192ad7d0cee6b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c0408a8749bc7d3d573bccb5a1b71c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7ffbac30d266a7b409b71ba3c9d80b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc634375e5b53ee8f1fd57372d9790b210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f92ecb817f62fed34d52fa528e993f211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6c3af97b979b1800e10a564a90ed4512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8346afc747aa1b525ebfd21bd65aa50313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18675095205b5748c079794960c4a15914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4280c8646d1cce699a2bb9d6f41a3d5b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11c6c9d9c77dbc9674546e4913442be16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5575cb4f1dc6cf8dcaefa791e4ccd50317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68193b3dcac3e7929df10ccd1d56a94d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e076f27ceb457d71bb60127b0cab4e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b5f7f6c0ee248108483bd561078caa20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e26b5f5d7a433d3187183402af641321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2789866efbcb7cf3a27f29ade50660722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b80a0a9dd604a6f31d706e10345b06623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190eb5c8f39aa0490bad9a9b7e13a90424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81191ddb124e09717c35870a4615460a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f67d253088f40db9ef41c26700643326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f612bf3c661c045e51fd5c071cec390627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48689e356448e0b901d25d30236e7c2628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b6f41c2ca7ada8c9c594e1cc72866b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f8ea8dd6a191cff7dbe8520a06bedf30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674813b3c1489e1390ec333f31deda7831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cfcbde77c37e969a853cbb1f4a8fee32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a42f3f998eebf4db0566c3047b186433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bef0dc8bf66ee2ec12c2d5946fc97934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcedb3fdbbde4028b63862867b215a3035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf92d21924909c2339d6ac12e3b7e7e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf084074ea0326d20be0500e27a3d0c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b837e3501ec5b2419be476b07186a3b338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602717ad05363f557048b76135ca40ae39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45413caa7a1eda9ac713ddae4739181540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66e2f62b35eaad44ce23eba4824918a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fb34d52b5c0db1619cbbe5a207c34442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf46dd027a5096fb924859c4f649e5ed43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a499bffbc4ba76cefe598dda8020be44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cff02314885c834a1d3beb3b94bd20245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079e8b2645f0ae335a6789c6c301007146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74152042b2402de5f432756693d708a447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68aa85c884ceb2c5644175c8c1fc97b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76005848b82e7a06c7f418a1a11ec45949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbefc550b33855a809d22c66f920c0b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe5923f102537088a1e28867afbe81d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e42221bc8a5d9335f114cce501a1bc552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74f867a69c5916d012f930c15d1597b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c48b73597236f1d8383db20c90363af54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9208121d5138e684999b73a1b2d4c67055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2de3551b208f039a66fb379874c6a6b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c2673f8d89b5da7fedd8b90eea39e557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443eb51aad0d7c0881b4aa6ff9d38a1658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85aece5c21bac954d870631f2c9b90759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c930199a5af3bb766033cd10f1303d5e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfd6f0be5853d5c5842facda876fcc361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8067a816e119ea7f9aad59e15d11aad362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e927c1039a844f4bea2a7469425e582963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513e795b9f8732d6e9c3bf97697a973664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccfb7e65f7ff24264d716f5b6fb509d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72d960f9fedfdfc9d621f64dfceb39466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2c0f907b7173208c918f649788414b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb11da8941bdbb2ae2bed32af90e2fc868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fe2369a9abf86532a27beac961d92c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb146096792631ff0f956a86f4a8f20e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f654adac4acbf024474ff13988d6b171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e30feb2d0da0fa4acf1094b612efa772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9557d3b50905b4230117e3109a91984373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02492f72872cb4467d4a746e17344a1974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fffe917bab00ebb2d1809a7b1e3a78c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeadf524e2186d07f31e24e76d7dbb7b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdca2e05f5efa7984194ad16234771d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cabb48e1b3e07c7f37d3ce09c64ee4a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8137ad3f5809ae520aa59161560f8bf379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cbb1e5cf6a5f0589667b972a4f297880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888d53c56d98bd5832568f06e38fd70781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe17033baebf6bd6609f981b211c1ce182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661e758fe4c9715f6fb84660ada5187083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aec8ca895cd073a1bd3269f66e4e6bb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c511d0e77c779ac347bb33fce909928885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8805426071630dbbfeed9a4830f4592886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a636105aaecffe66ade4780c34b24387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddabeb633fbc67dd45d68d90969998ba88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00808183c8bf255a8efc353fb9b3ea3d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087787b9480234dd06be9337ebadf09690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae6f6f516a90ab4c33e0eb734f86d3591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893d78be3c2068d56e6ad5237f282ccc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc59c87a3bb6e07bb1b82e2a3f5b6a493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d0a98e759343471d31e1a842922a0c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bbc0d9b7372636678253d5fc0c2dc795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e72ca9d03ab410cee833cda5e03d43c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa06c76eed282616d0c98e6296c6bf7897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb1cedf862956ed7df3f9c5ac5fd66498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534310a5ad678e716fe12478ae9614be99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60b666361c7c31377b4873a552df059100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb25680e8fe20b8c774a8ff1400e42e0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f1e27a65983145cffa09d91211e2ed102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647a908f7db631fc96ffcff33b9f01bc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232d2775ed008a22b3cf94d7f290b85b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34838c520d06b70a905c4b58c8f8c6b6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae625e19e9f1cfd5c133fdc47b5bec4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d961d7938bcbfbd90e4ea2e272c1c5ab107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd616f65ff1536b1c60ba19a433524e8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469499b930f4b604168cfb466146e48f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf07c07824a5ddcfd5b5dde0e8542538110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6c8b5584d73446265cd900e8d2c602111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940d67c11bc222149d81f4863333ec20112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da2aad1f11cdd3b57d6be2dd7936c5c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a10c1d222ee1b565531bb8e84a79801114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4767f3d913011b03b807cf7b8e126e6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461a6a960bbb581ac67cc088f6d5ba0f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a4207e62eae2840fdfa18af9cc0a78117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b0ecc6f29a3b5eae92b583322bfb38118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65c1135c73add90d12d0bc7b9f5418d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5875c096eebf383b8e4402dfac8b99120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690c8e30dbbcf72789feb14ed15d855b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb2f0cba9ed2d8b5acdd146c56e0f8c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f078834bf2f4ee0167d7f4fd934ff1a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d55c33b9046d248ec03f3d488163c6a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679a1eff72d941224f1be97c7bd50b9f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6061861c36d40f3358e7a46c07679d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2798560bdfdf6a9ef849453335c57f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56409c6c683ae9882c8a232fe8308990128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34fe7a02a0d045ba49351908ba7059d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c2a00215c5d1bbcde97418173ec26d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e298777a993d56611b5766dfe147f6f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee23ce69ab037979060fd5216f29ffd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d087c060b67580aa9c5e8bb516238c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91528812ebdd89ac2bcdc758b2db1872134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a81ee0b99768efbc9a99deab9b7a98f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5cd32b7e5881939a92d2ee85427c5f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4f0b92481a84e98e9923d82f75145e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a2b0784942baef4207073facfbe87f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b327fe61f5a8fa721e75cec186bd8f4f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5219d1c0d049eb5fd368ce282f8f1f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50da5ea6f1b2e91d8c88e995d262997d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddd5a961f1ddd4d564d3c5b60b6a359142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3049dd073ea395c5abd9dfdb363ed88143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e304555436dc3c3e71b877db4efa1847144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42a103b96ceb3dfcbf2faa369112dc5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efec69e69259f4bc8f3dbb71df67d5c7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cfc9524ec4b0fb857b085c0348dd78147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0530f9989162f33d595abf2b066a2c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc8030607b9a702f1e32ddcf1183308149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead45af8e910379374586ac7b40ef6c7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3b3d6140e077ba57da3963f2220f39151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3bc8b9b996d4e501308bbcbfc33f08152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d6bd0b2490730265213ee50773e45c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ac517755920e8a7bf89403e4bdbd6c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b9febaf0f0f28844b0b08908c3a100155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7717a71f8e8a5da454f4674b6003fd51156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d263a6fec315c2bfe79573c6c87f3d9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e149f8589ca6fc99b29ec97839967b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5c6cb17d4481e1cafc852e451ba556159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b8a640e6944ab55fd2b2f0187e1fcd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2501e1a215d64b07554a394c8d7fb5f9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e77713bb140f20b2aa981fee7e5632162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcdc69f19f304dd34f55ba08ad7b029163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f0b501a5f31e86cf187253fff87d25164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472978b2f7ec9be31165273088e41eda165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3ae3baaa3491ce28ce14047ed8c866166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eee68c5f25e1a8290e5ceed8dd6615b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048cea437cd180e2674682a6b52a922c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c503daace1e25309ee91253b4cd8164a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d6899e5d12bf39368a0020a3c3e141170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181b9303ab625667e4c342ddc6a153ca171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a808a509f62f6cdd3a3cc96da75f31be172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329a52f5889f3dc2634bdecbc9f81e77173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7c2faf27b6b454e7c7f28faa050879174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e290e4a891070edce9fc57467deab69175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb08441c84c2ca0990704d5564acd86176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd8f7d5c38a6d3f42ec2fa1c9cbab69177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bcb15ad6f18acb740fd4634719f419178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d639f243fcf7c530c50ac4f5204a9097179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ea6d330dd55d639e65955a63352bc3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fe4d4a6ebec8df800489c89f2c6150181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf420530454cb0f1a56f10d0e15d69ce182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55980a1c9abe67b9bfc0d17624347c52183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6f677867ff428521316a353f6d23ff184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712b78fedae4b31452b601cbc5a5f7aa185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9972cf6a8b68e6ebda9272120946119186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100c941c89545dea64bf53dbd8eabe35187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db842099d7c2729519b4e2783a1e81e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b66d5cd09f21b1ceff0eb0394601b80189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0340947dcbeffd1ad8f33c76eeb0dbd2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b0fc2ac71744467f3e5710a6df5e48191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658577b0798004f625930d4c900cb23c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f475ffce2b557693478cc668aa5bcf7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2287f5ae0d01d3ae8fb1bcad750507db194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c75be34a19e1acc9b43401c710708f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dfb6f7d00549c674af49cc1ac14a82196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57080199806958dd2e55818d41ca3d5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0c791ef7a136526d675ca219b46cb6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdc9a9645901f07d72d7fc3833d5743199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6a4693f2c73737cc6a49b2bf951860200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768bf84bd54fad0983b98a7fb26f096b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a668f76f7cf3a8b7c692c9abf8adcbdb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37d60a726983bb75190c5dd1fc37c20203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6c6264a6ac9873f5177051e4d485af204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb923f016a88b4d42330305352f3a29205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e35a985168d83e42d8f53a9645f7ca3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81ce6174c7309b64154f72058689383207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3c010f062731dce4e27608ebd6601c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cbce09f98ab75976e982b2c976a1ac209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bd3a9da74980351d7aa97af6a888e7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a6a5dea641a3debe4fcac576a305bc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0dc6df72ae2f8119a05bf19390b748212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05accf898682c95b5de5b0d93074dc5e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce366f8dd44c7ea6687e863ca7bf2997214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fae8dc4fe3a3ae747067b608b2dc72215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25f43e9fdfdacf5a6b4e3573287c21a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad90d70dd5a7e9868fc13d2c679bf97b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738159240f18fc05cab9e0e7e78e5457218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2961662fdf7c911644c66c15fffa6c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3debfd32177afcaaeb94d19f6b5ce88c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcade030ca1ed65400294be44dc76bbb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f8ab7b9ca6d1546fc7ba40b6c35190222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb64b19dd7e1d7174b594ead6c9eeaf223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c50d91e15537457daf783e008ea9a5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e787264103f51ede2bf91ae1057de87d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9d88818697b7fcb88c07cc22939ae0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991e33851c470f38caf7554ea1b04d01227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3c3c8e005c455c5e30dee6d27c6cf5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1229ab23bc016e7b262cc91d90dfaa55229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c7595f3db0e4375b33edd86770a6cd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecacfceac0e5a3f6c68a9e796cb6d34a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420faf520ca265fa6894efa6ff6a25a2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3929a12b626e61e8f6490cfd0dc032e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb27891f6579f677722f05fd2833730234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6e1d02b6b6926293e66ab70d4d2948235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1a472428a2f5b2efab76a013c9d70e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082515447af15c1421177c62f0ac7ee8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c6d2e3b22867fbbd868e1f2b4ac23b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2850e7cab001abdf949567f27e127c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b082cc91bfe281ba73ce9215795d141240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e451fe4ef0be24c48920a900bdfbd3e1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f82746b458e86e73870e47b761d43b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34864b2bf439d53253404480859a0d4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12838a348ef1ff03369628dfd9a1466244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775a4a57a524d5ef56a16eb611db87fc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9658737720370405b9fe9ab8c64a17246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279c8e90e37f2d3fe69a4bff23ae380e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff2f30c459cee1a7974dc019e87ec1c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bdbcd2cdabcba620cbff79ab459bfc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bfb88c3a06f5da9571d7516a094148250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefe8d9e66a9e46d1c9b4979c1fefd81251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4c4f288aafbcbd730f4bc94336dcba252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a577a46fc20ce9c9a2eeda056dbfc27253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086861e5e54aa7150c86ba2ffc2a6efe254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4b5c9474187528974f61c5f7f4b3b2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19be11d47c2bc21dce8b8992c74f433256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78581901f66a349b3162e9dd12734ea257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc54ae2e88da35a33a60b6125ba889f2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaac4ee5e99a6f07a177d4d197c954b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7eb31d4dd8589f8860785fcc497f28260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef9075fae1c098dca655fbe6941306e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe65f41c019f81ecb1e3e8730d779274262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b09e1654f1a8037128d8861db4c4e2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990b580a9a01fc3fe12b9bd339c86d27264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb024adc872c2de8e37c9760148d24f7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929322b72db5a9880473edf675b01d63266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c1360a397cb8ebf2c4b55f5e8d5d42267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8704da09f06be3075446a2b856bdc75a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d22e27ef58cc5429890b65f77be100269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3311d15a359574445514c326d2f8421e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fbbde38e6e29d71eb65ccfb65e74f7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f85f91f8af6ed0916dc53aea703b7c3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a7f09e5c930b259d71505337685cd4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c021b0f6af2cdb977cef5787bf8ddba2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f56acf18839d3e12475ed9e1e22b41275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688ded19eacec6ca0a43ac8b50f6740e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c62acab70752e590c347f29e48cebc5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814c5206a45a3d59be6b38f293e7f1d4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2eda8da64e4fc4a42bc873d25d03c8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de5faa3d553fe4344881b7058caad48280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa93928ff37a9df03039fe825c66a32b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eb98e89860ad8aed95375a587aad7c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a9ada2cb16fce821d1f80a38aac194283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afb1065d14a11f1ef764e1eab352b3b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36349658abddacacf16f78d7da14815285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127cb132286ac5e5516bb3ee6b90d6c0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab547a55b2fec76bd39462754db1e45287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498d044a2d7a467d633b04f0883c3fef288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771590f95b2cacc9dfdba9f2e137a9c6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1b8918fee9c930559ef5947f13ee02290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53973a84d7e4d7220276d8ef8aeb3212291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b71cbeeb5285635b8a2e36d29bdd0a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28b85bdeb72867425e4b7f05d80eb52293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf9ea3c5dd5d646e057ba82b7cfa79c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494f5c65f9790090feee8571e99a1482295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e41aee4e06b75cc9a7c0d572a07c3df296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b69c37ecedbb2a03e8379c910b71fd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fde91278bf0b757ad691fec267791f7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e691d61ddcd648fac56d546615d8d1e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b66261cc3a9b7e79dcc1c1a7b575be4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fee3675c5b5bb9e860a679972e74f83301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d94e5b294d4c6181fa7f63b7f12d5f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142c3ada37ce6fe9fc32a19457cbd283303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0e6b78e3e6b39483476b9969cb8587304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4488168285069db7f112dcad7e0797305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405c5a7eb9b6d971c881aeba4eb29d42306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d701e3998f72ccd2223eaed29271008f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac28fa613b7ea315d62a15fd3dec1e1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40b3166c499196f73fd6636cc6cc646309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05c26896e7e47ad991b0afdb209468a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8088cb1c95ddeceaf99dbdbb934d01311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d549e273bb99cbedb2081a29f14474a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51ae869f652923aec28bbf9b4bb75a7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bccbaab84d20fa238355223e28054d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c97652264c4928db504e7a69c961edd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862da59401685f5af85847db9795828a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca782d6e9069b8459f07f783dbbb64a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77acdf7b970a9bc789fd2889a0deaf7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2ed1757381d6df30cfa89f628bd1c4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f958b72e6682e2510e7b3da0718f00320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fca9fc83178a24101441cf48a442ca1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b74cc47c3ec2a1d5d3c7d528a93dfa322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a0978e5f35917fa9fa50841e0e0a67323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d7578300eecaa6eca86bb05731cab7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1190ccd805f8fac2b1a0062039c95a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b8111110995ff85f2f7a8099219a86326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c5307e044794d575abf99c81049e44327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eba73e4c659e62361797ebc8860bfb1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edb1bb0940bda1910288476c455ef2a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbb973e0306ce9196fd1c2bed51379d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a2c730dabb10476b6c33302e3b4625331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d76b0675e12e8a78010261c4309731f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5accd7305624bca0fa599dad540a9e73333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edde43df7508d510a1a322bbb5463e7d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0a8fc019f8d4c6fdb57f4579ed08bc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3671e4ea2e78744c2ed68e290ddca92f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5526e84c4a88345217c45e3b9604ec337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f315d41dfe225fb9ee6b8c48edaf182b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37fed6e5b769e96ab5fce8733e736e0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b725eb03fc61dde5cfbbadc1037e9358340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbd36fc895e546a9dbfff37e986848c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19250fd0e9841a69aacc268544a4f27342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd155b13f27f648a24f74494fa8f2ce343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c395ed76b00e9e618c9830b22702885344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7750f28d21f1fae959c2c86681928d82345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fd216171930048412f767f5b31b85d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fc19457daec1ff2da49638cf72f2a2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389534af08df61764d7fce702d7300fd348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee072af468a0e6eb59a6a2f5b42dc03349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa5d6e5445f397db82348a48581c133350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42ac275ab6c50bafb7b2259b61376ae351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51364b12072bbbdeeedff7565faa01e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddb8f362fa1acb8c02b4b823e8d4432353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16f47d34db3feb43f71e638f239309d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6a02025acd5a5728fa6882a0fe5491355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44966a2d2be4743f8876be2058f99fbf356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f195a7e9b81e3a2eabdaf55e1d2ebf357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d801d1146dccb6dc1309c92479917d7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e4f14768eda8f7ebaba171ba3a8961359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628330279962fb43ee704430bff0d694360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eba44be5231f799775313a6584e14e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e29fd5c0ec55969f6ad53606ec4efce362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e823205bacc968c15b974d0b563beec2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8defc6554baf41bb27a19aea1dd10f23364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6a52dfff489645d3cd66658d9a3fb9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3006adce2e531299edcc65d52ede958366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f20a92b9f55d5242bb9d13e11c88ab367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa9ef5b354bdfe44fae8b880e3315da368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efe2f4dbbca2a06bfed4ef41db5fd7a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6632d59633aca1c81679aaa554ea77370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3dadb818e45b1849d97b5f185353ba371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d19bf023794ee300a24a94a5d907f90372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9660d45b272657926c61bde2ec251437373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545d863507381113018b9647d5f6c7be374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ea7671224a78e8210ff9866b104dd6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eb473317f935ee21dc907b234de2b3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e6b5e85bfdc6470c88a898774d0ae9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb8d28d354d1400c15efd479cf2f6ff378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c202b3745a40090df2521d6efbc969379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10e15df770fdbff44d752f6c7c1c28f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d100faedf06f2c17e14a29d46f88927e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36d7b08191a9829d93bdc2f83acced1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f736eb3e5e2f962f60afc5850f81daea383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1427b1b8e6ac07ae5bd1b09fbdeb62d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7561d62f50bc2bbee2a892c180ba4236385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ebaf7cf299368d8ee5838ee29aea6a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81f7958f0824ae555497904d5c64beb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8353cd16ca74a282b1ce6d33a0f5fbce388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0771ff51c1ba9f20b28bebbdfad94c5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2902a34653681d2e286d2b93d50cd3f2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559e64908998e8a7430df59e7ff92ad3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e873c5ffed69f259d6e53a678bc0b0d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23705fcec6304069fd364b802db75376393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9caa9858df5fe3bbd403dd5ed2a20b4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bf66e92cd4276ad2205b0b24df86a5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9862745a2b364e17736fe41842720265396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7569de84493791a581aeeb3e2888176397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80f1fca3349866756b493eb474d8c92398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a053e97e281634d9e2ee401a5fc09296399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63acfd5d5e8331cd31e7670bcfded6d4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d8126748692453e129be521067d5b6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6f7e5a84d3a55236da31ab5de166ac402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09db86b9c3ecd613c2818cecaa6df99d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7d53aa38501133717995d1d636d903404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced030cf9984395b7f157067d75ef88b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e69866c2a50f96e4b12b96852a02f7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da51be781d62208369d7180f727c422a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8940c6345b1c48501592ff69cf992a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226803f72bea08054ef9e6bae8d7de90409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f0f45a26fde742cec8d6bbd6a55080410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603dc61c78031ff113f0b43c1c863101411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a857cc25e8c53bf2a2563077ccc32495412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ee4d93531b5afc60a95135326f3826413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bcb7236150ec9d45268e6c04baa838414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381acee3913f1182db56eb73020d7ffb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6692dd81984f9341c2f0aa86cac0aba5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d43d579faef70863d3d95cc411fba45417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d64728777d465c1f79140d881663e3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d040d315eac41d5d91aae16076dd2c95419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e54190243f068e3abe0f138e0f5a418420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d671cb0755ace483d9ba04dcbab3bc42421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b818213045b5bb8007c623ef0cffe6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a6ae5eb7fdc47ed1e432dd85b10ab4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c835d3ca787b4bfb7c9ac9d83c961c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635defad60a129133f4ab6f7b93dcff3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b39852f3fad17b7f13971e5b90a4c5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ad4fbae944d51d29876d625e24b600427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5984459d8d466839f9687461a7d45721428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd68f016170072aa120e95b5e104cb68429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f91d6c6f4f5ca575ad29e7abf33c6a3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98bce1fe8548e0579f476b2ce0f5db8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a2edf0647e9cda4533e3e093c28ca5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0903e235961b838b3e8d608fe5d3ac433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4598c477e116b6c3804f694ea889eb89434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40ab7ba87fd1d06ecd6cb98908cf9e9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7faf99a547a48ea29fc2d7cc57f8cc436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6f3e766db3a056a81b4f59fc5afe23437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fd4de851e2ea2ce011767a8f186df7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bf4976647d3e042e0b8df6979a05e8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e149fa56fa127e92f8cbcf6b4b3ec29e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd68d5765e74706d2445b2b98496bcc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995981432b991379ec7cdf6e912608a9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04cc8e80c896d4819a0265ebda43f98443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb50996c062a2978f0a8ede32bfe08f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f273be2ab483670cd1ceeac0a4056fb6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc9a23a3d28aed27af35196ae550b0a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062b253442cd3ce6c5c0c6849b337b74447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8027f91eebbc86d731aa96850f5a54ef448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d42c5ecbdecc3b4a2abcb3128a5461b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a5f6ffeac37637258ed8618d046d85450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2258b42b0f0fd088b753bcb6f08b68451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6686d076317d6fb3aee84fa8e2f3c549452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e38bf49addbb1f8782467bbcda9bd6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6463f0d16eee2b57c659e67b1dfc3c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fd1106120795684a9bf018f2ccdb07455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f62312066982616fb2df7477cf103e4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff8245845614d49c391605c943cfd0e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27de4c88e6f03cf9ea0e1dd89ffc8483458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2394f6e860bdf9ddcfe0263d1c4add6f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89afa8cd4054fe461fd9680dd5cdc05460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8114c4cab77c675c9af6eeec4a45e7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aba34774bbf29d50f88af37e8327b3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6582ff5a8644925b2080eea78359285f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715656c459ae467e9811022786789556464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec4bf00d0afaffbbc95113350e8dcfa465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39ab6100634d2124bd3f736e9b126e5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af41d59f515dee2595e90eed88fdcda8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840d07564c3d42371163c85a94e8f87c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05821d5f911487f7eb1c841fa382b9db469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c557c670923a62c0740c4a2a9fd0e543470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e5771abafc1c55f619818be1191673471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfcd32deea023b3858d130d3445d0df472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53841916d941b9402ea974c5ea1ed2d7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015f585a53267d58b235f713f89102ea474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb1ae4d1bdc3d3bed7912b3b944fb09475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b55c723507fbe62842c1565bb65714476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f3064b329b96164cbe5d902c219785477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90861b85b7a49e0cd8229aa2d017cc9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94990c3a6b1dd87b631116e9155fdf59479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea22a0b76eed69b05f9e7ec0b78ff882480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c0fffe9e875b6674cda700d9ecfa33481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f722b4a47d20df781d94dada1debb6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6301585d605162675c055dd9e7de9463483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014f27671c2ef23bd77b68b172b16dfe484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029f77f94bdc0555e352f88dfa155469485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f86173cd3aba87a37b8ea770f95e3d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1341c9c88e62ac58d3c43f9aafa1916e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72ce8759e947adb2b162718933ae936488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edca1335e4a671325095e3121761df4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fccbb21d35a0d1cd6926a296277bff490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c592949eb6638abbf38a88eb369c946491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209c19db64a2cbc22a6537409dfb7a5c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260a7fb183c43ff8724c49726bbb2f7c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295339b8e1b1d4428a6c132928633b75494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d854d18359477268ca65b3c1a16f35b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91527efe3e9a65b6fcff71d943493383496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b3688d4cba81d212ad17de16be83f5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4134e3dcbb67b8741dd67c1da57d5b41498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef77dc2ea8eb1fc92373379946d3de5d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea46edfa968cbf145e6f896595f8e7a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee37a169f249a3c1fdab10190e54d00501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018b489cfdf7bf662b6b914577151348502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c215cbe015d2c8c144f29d0023f0869a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7e58765e2c97df354409bb3b998272504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18443b605507eeffcdbadb076f8998d7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b291875984007d05443fbd75e470fbb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539d32e40b32802f8b5884a52a6d4816507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23864a6105d56ad320cebcaedbdcc58b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855b3ba82e1b8d8b8096334f09921285509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5508590623c6e76f5942e6af9496507510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0798c85c39efe64e5523d13d11c3756511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac397fba77cca7abc50e121663f62a3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c150f72d039b2ff3fbeebe3a5570568513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9056c25a63c6b70d097ed9d1a5ee94514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f58f7900757e20bd2b38d64e61f46e1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9fa7c9c5c530a3e5683a92e4cc7580516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4822961619a91007fead29b5a8d962517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc8e8654e9bac8d41a2aba827b8ceb7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2c1a1781abc9e8015fd461c6636e92519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c762ed0b3ce29f4190e5b7d62a22bba520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2706ca6feec1f0c5601dce11fccf5237521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53568273f948bf14d45551c83b0f5d49522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7580abaee2b39601c6f233bda99399b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa75c78b40681e3badae30134be2ec8d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f06dbacb903052c5733bd9080d30050525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bdaefb4872dcb99b0974f2d6b14e7c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36c6a209f89ced1d1f0142faabecdaa527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf5963f4f69e82596f8f5a6ca9bf094528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4d1debb9444c9a3f0f1339a4dddd6c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55affcda2ea9e74c6c8a90e787b66126530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aeefa21a4f4a2e4b342140eb0e056e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dd1c7d1368944f5b066f6ffe3c17d4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf52335428fc440406b40ecbb292a8c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e33c94a30962a290ec3de2372c5f56534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4191b12d965c42481601c934211e8b69535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359ce69face574d7909df3c380c0fb06536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0c0f5f6205df92b7fbd0b3b8050a4a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b248a6af37f4885a281722d16c9dc729538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d66585a17f9172dfbc8ffd175a8738e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68ead93248a868b1e553e5b2198a7a9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d857a1b4b9caaeb4df2090881dc007541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175d2a4109f6eeaecf97cc4fe3cb5e7e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de13e3d55c99eb2f3b940bbd0cbab693543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3649a0bdb1f5f25da334b4dfe3a90e54544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f9992e9df6c87be7f59edfc8cc639c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5440d9cb54721a6b72275106b2ec3eb8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686c651c83701b471ae139774f58a45b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a83e11588cafe5613b0fecda9f11f4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34168005694b4b6c285f6e5d9c094c78549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b591c9e2d7463d845cc79573be56a1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7e8cd9ee843a1dd42331db7650852b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959a832081e8bd4686a9e4bd14af2dcb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2721ebe33c1aa34cfccdc5ba31cacba3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91dfc3497a8906159f1e9d4946c1bf9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15e74c25018453fba6be8f1c31dc883555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33a871b526c2c4cd9b246ad84a2b5ea556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552d9193dd349d4ba473907253837ac7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeb76f7d7c9cfd3d01341fd273fcd82558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c65e9f9ced75adfaa7aba7a09b78781559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b235f07ee5f2e361d512ab0902395a41560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a2452453aae4abece87f1c4478c6c3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b03399f1dbd149c68905487ec98f06562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef23ae1ccae088245c72c55a81c7da1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8f821892aade6f579443d5a0c49e98564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d65ecb0244b43c790aa52c239b2e27f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e53fbf2af464477b85986c4dca8080a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceed98354f53df55732e4d699d2f5c7e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe501c470a04fd8de7d644314053f659568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd5b166a8bdcc541ed3447eccfc4794569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff15a9a13a63053e53ef8f85e97c071570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6deaa3cd1acaba0e17bafb892a371b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e4bc5860858b4a2edb2942bb6286a9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e6de6050dc1870341046f29dd7c982573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56639e815f6eddf9c897feae5ea87c9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9483acd67bba675b318cd6bcff9be5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac7f3d629e28a2ce5d1d56e6c492413576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5280fd81ce0ba190b8cbf6c242721c19577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436e21fc1071b25efd0c0dc398c64c2f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef95db1d269b296d8fefec3beca3db9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5428d2a63a1ec8373119aedf2d94a6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967b12508d9949133adb56b02db86ac5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5893deb182dc5e000527a4cc55af758f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66d8aace0fd1e4b593b0d64d9c532fd583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8533db7aac65e63961d38831d5cc120c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb5f2f3beff5961a7d2e92991325f70585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc243cd1ffc0ef3dc738a7c4221e8774586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83be6240b12094c8b2cfa4b41081fd2d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c26c0cd67451fcd1c8cf9a7e12a07f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a2c275c8ec451033a08862908f6e93589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9362d9983802abfcba928094a3ab34590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a69e0135abe06b94c4b5f66ad8129f6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7e87f0e764aa9fe1a29ae5286e2b55592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558054121edb8e7393a636f4a1e1f8f0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69e6867e56bbf9a0a4e25bb217e13b1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d9668dc0cbf576fa5760f4273e4e9a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f041401985f0651cecee22061eec2677596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0d810ad286185df0268a63a27fa81c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dab24f998a1800f2fd9baa6fbfef13598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d36fef4c6a48147a372f4471032b5d0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982a6bd384b19a39e329ed88d89d87b0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87325010b8f2ecdb9e9c47905a9c1a39601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e5de374c77616f3fbdced353328078602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df40b8b32018a8b9b6c8e52f1361708603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e745ee17f560e4dc44ac5629278712f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8f50b9fa6e2ea362833a565e087f3a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e3959763515bca492585afff4e3057606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b171f0c0b4522a685fed21b27f55487607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299236bc2850c1a592fb6b57af5e7129608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff2302e8879cb73ec4a528f1ef7fc90609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06265cae3d78a806035f10281f96de5a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54081bf23dd895cb267107b97a2845ef611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec55d173b3bfd3f9b3a27bdd8a60067612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4282aaf280ba9bbe8adc8a066e27b0c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35723eeb81685c3fff0f599cf4814d66614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc244867824020118d7c75c83c33af95615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089b3b7f87ad70a59f8030ecb2c2b2e9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf34df96ed2f4e315947716e078ce448617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c738b2a799451a720ea9079f5e3de6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13000c7f296caf897744f82c88e63eda619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03f7be70a63dd66bc88ea6d7abf6862620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17340aed74b52af98b38547afa4b3117621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b99f57d38fcd70efc3c2ead1ac90b1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441bd326fee36dee702bc11172e79e6c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a623fe4cf13fe5e98a25620b5325e3c7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab45b1edd62129ad2f3546fba8782aa625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0167124e7d4a6dccf33dd6ea88434f17626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3089e0450cd89acc9548e1f2b98a07627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6530225d65cd2624a8b3a902d4eead5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ab2721496faa713ae8fcf300621eef629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2ced25b6ccef9c7ae1ea09d0f0765e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a16e3e5ab541800f3317781cd50d630631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ddb8ac5781cc275f5db799205c183c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe9fa3716dac361694bfc564f304b4d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf95204a95257cf955c7a6dc2bba280c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a6bec40ac985592ce9460106088120635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186ae9226e3157fc12eecadd3e778d3b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f11657bd089ba6e0cca832653eee3fc637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd39460d69a27b6e13ee58e1aa237178638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad5a215c4d97e6a77cdc39f894aea2a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b582ad554a7ecd80cd6234225d952d0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b218d07c8f426a0f2b0b139583b73b1c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed27f6bb21233deeda1447f7bd81ec84642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8330f9a3e9476ed755e7eafe18dcb301643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00c70e8a3b5577007f6f43d0aa914bc644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7094db51ff65024947adaba9bbfe6a4d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f7aa22a5b0cff39d59a12238f07556646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9061e1cab196d2013a7da4410b3065e6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ffbb795901b244ca3586a88bbbefbe648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e402f30d84b2ee6c0a50378780fc3e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dd8ddcfc4d10890e74b13549ea9c86650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a892dd0276802eeeb37f7c9762fa7bf651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b330132d0259395490485483cb14ccff652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc44cba70ce0383e8a4c4e30fc16f417653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc20c425693cb7c84d6f7a0e4e405d12654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae457e50317b5b608b819404fa49fc1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36877818a0a4b29966c2a0e57761cdd4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76847288d292943287754cf118ba888f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be35240ee0658d52bda492877a4cc2d6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7643188d45a03bd9f89d94639404dfb7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d2f7efe1cf756a054121f9d7b1ca0e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3311cc357d93ec335666371bdcce37661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c92fb93ada185271981d51f55a312d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cafb1625c8765da6384a112a603114663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e59124240505520d8dd69f11e7ae07664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3087e8b4374215248153df319597974665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a5926a14a2c317d4b12626c6723302666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5905e046c2698e5dfe3168e78ff59d19667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1f416d47ea864566f700bd8057263c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23651cbeece02500f820e9091e1b0c3a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da40b62ee689c5e93d6e20fd3c63d2f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97b7b0d5b79b5db8e84676717ef6cb5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6715f8f7bb078ff86bfead198d484d8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e1a5794192340c7d899619f47ed8aa673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0878582ebf923b0939e1b6a57d7e202674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8051ab6b436b6957cc271f360c34243a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de3ffb2527bddde194fe2c045c4ee43676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cc9e31d077b0ff4038d0fb4ae24c2c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63d0e2956661678f99c52ee1a3d2914678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85db3067074ee6e33dd56ee432234578679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02ead9336f2b3e16dae78105a8b51a4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bb46d9950da6234176595c169f77aa681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decaea8c8bd653d36734c4cbcfa959a7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a83cb0c32bc83f12a0ddec5e59544e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f2d658b836d2ef38eb99f2ff6d569d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c97bec99508dc19e6251668c2fe12c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab75ba5aae173c54ea9566c64e65ecad686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667b8ed463c03400af63e93f99c06e89687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efd1b44cb0760347a7a1666d260526a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc0fce5065cbf804975728189395ad9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409e8f1c11f28a87fbaace0bd75293f7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dc0cbf2dbaf784de16ca6ccb0369ad691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7af814ed6b40022bdebca7625cfc3d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6078dfa3f335e5a3939431b84ed11225693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1508e216073171859ab76aec17e0625694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e720ec245c43e632f20a28df2394f5f2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e37633d8f54d909dfbb7524368f29ac696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47314e31de424891c12dc0c5d3c9732c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e399fbcc1fabe476306f2d25f8a7757a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1802d3dc2e62a7c963623d0d88419632699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6413019e5b3a249368424c4c514245f1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942631813ff967c06c8a060763e68098701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2559a469643b7229da9b29dc025231f3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b928574cf8e17629625d8c11fbd71b5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6b4608b7cfe90507e96b7d80f716d5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f13a94157284b8262d1ae506df000f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee85528af23a02b9e7d137c5a770032706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f80cc86e71f739eb8d080c4f94a159707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564898de964083b174a07e68ae5019d5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77542363a053f66bc44a1bfa1d2f996e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006d047d133816b8009e8a9dd28d0ec7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61367fd96ce17d24db8d26eeda630110711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8007b4118b78b8210325edbca51e8c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a02e949ec8e1659275a39df923252bb713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39298de0eef992c648a5a70050d15a5c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b25c1dc8b8e0429501861e9936e030715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3437007284ba00d36a102c4d62ff7275716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6ebd34737a481ee1cdbace02cafb98717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9545bccab69f2a692fdb70152ffb1c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38efbacd9a5290669ce972baeec1a3c0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd44c5069663011b7b60208d96f20b55720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff372e9f23e84619a1885f6e861f71b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95989bdfce612ea4d221c31e961b2cb722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8433f2d2e86e5aedf4ab3b47d0b53ac3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a0df844908fb0f0ae7f46ebe96d845724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0228b895f1ebf3c9951678114d89a6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c8af359fad169928a9708606f2c70a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da9f51fb4af4637654a1838a5892133727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea1fba2f4f1e8c4a62e1dee7c9d4997728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b027c43104af9dcd5ef2ab352383596f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3559f29a80ab238cc0428621ec6937730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edf075f5c7091d832f267a5ce5accc7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c0250785b0dafe2bbce06e023a52f3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840186f7d333a5d395071e301d2da43c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfa3b6fb9fbc5c823e95edb0443593b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8be640ed62d4ef11f745e17f24e53c7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d3b936d52f2c7bbbc3a622110b7344736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d735615ba21438d128e686151e0d76cf737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5641e23b5fe3daaea98576b1428e1d9b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da38efa5c1a9b3a5072ac9b5505c4374739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c5262f2ab607a5e04c4d30f53d9fff740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1370d637a45838a0f4d50ff99e32f3fe741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fae633f68d291ebefa2c08fa949e0f8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12aa5691ff6b14651e1d290e413022a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c565391f2f4e5c858629b9908f4e4e54744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac5e01f527681f19a2257d57d9c63e7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5dcd992936756908d48d6404cd6132746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2551c3a8098d7d7ed7de10f15ab80b5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1a371c05e22e8ceb5c19d1ef48ef92748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1090931fed19b248bfaea221a1da7ac5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8f78e7f3f93849763f07de3d96f3cb750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594cd78aa1810a103c311c89c479b627751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f196e52057d87ae2e3d78746f2ca468752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64d06769a6085a438d66bd70d95f379753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e957ef09be99bf481f59ed495291f1ab754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26360ff2dd741e02c93d340c5d19ca25755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c9f078be301d1648c7f8764431b672756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd7c694320d4d2b5bdf7bd9d5207a27757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3942a743be1952ed43f12d9a2e88302758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0da28d95bac7defb4ac20d7ba5e0a44759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2b7a161fa49fde17978367434cb50b760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2d6e9639aec4a20157876f7504accb761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c282be7d21c920f293242f167e5ac31762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9f0d30d023c530a2af2313da00b043763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acab4d2e561b0715304c4da67b80792b764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5b37b7ec98b51e2094c12a320e8252765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9253cc5dc3b49e0b6ac0aaf0deacc34c766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6e8940d29daf50315446b669351131767.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3ab3fdac3a9de5ab0d6284927a3ea61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23e3a869581e6ebbc4df877e82d8d862.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3067742779ef9d9c7dcf0520ed6c623.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88834e44b248be46cccd703f828092a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa99cb6b9567b0b5ab5570490ccfd14e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f204199fcd37ff6f3f640bfd6e1bb8676.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a82eba611891c9b2b0fcd47e282207e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a93909a7c061bc60ed1762473814e638.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fc220786724962c28b800bd7bce4a89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cbce4a8491f9770ab519ac1c1b915010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619a9735d6376b2e731cd764152d5e2511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb8835f2bc68b30525590d2dd0d839d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33d5b0aa9dfa0b1706c8b746b99b11813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8844ea96094f44861991f34ccbb4f1c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462bce40012e32144ba4bdc6268e0ca615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19db7960c2f6d366073caf69caa249716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcacb568ace5c68b1aa9ed383edba3c717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36f94f400148b0635ff2117ae9e3ced18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f6a22f741fcd3308be11098035d9d919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a594f9fb6250b9f64a56b16a58388a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47acaf753dfc6c79935042c42336ee9621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679b4ac31dafc86c12015b910f66889922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06d4790f72279b4f9b3334a03a7d5d323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a50b21b334306b4683e6c22e079795624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f4b34182e215099607649ae2dcfe3925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d650d38cda1505c3546d873c160611a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320228b0420a803a9032ee187418613e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29cddc368927ce1ce348030120856ab28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87be01d98e23777a5cc591fe45c4e4829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b77eda6e6c14f85586d8555a24a70b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1174c1b765919acb3f3368ad7fa3709d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85323b36dcb64e1236d6072a929bc3ff32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd008a84c4d02e64d07628c42963a4cd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8b795b0f2927c261a5cd78a47aed1b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c8fc7f7d03c1061c5caaaa12399eed35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b38a9ab9eb90b5e1f530d8fb0d62d8b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cf4b1b2cda721ec88471a94ae4774737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3757f9128e95286b1e2b3bd21fd7112638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff97f08e891fad7b2a6a7d8abea1cf7539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24253c649ef3ab39badbf182cb1f811140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caddcac2c62a3ec92692f3beb5d048df41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36f0876f451a19a14b101f81aad7ecd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4827135136e68f92c78ada2f6ddb530343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb799e99c0ba250df1514066dc86009944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6d3a8cc8a95392df0441e3c8e8f6c145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf0e7d0acdc4310401a9bbd973f051046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c655c64740ddf7c779ae56b761612347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a630f48f15f715fc3dfb07c35d689f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7379cd5b93776c8aba42660c7a4d993449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dccbb0545836773372a13ee9a23f75550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a52571aed973aae7f956537cb52bc051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360c300b96c2f0079ae6dd862b5e9f5252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447bc74a3ed7d710c03c57a7353c9bd653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deced39c6bfe0bc2ffd91d2485e797d554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e82c718939f13a66940a90ddbb2cd5155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc15abfb43242aac24fd61da87bba10356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19b496096fa721f0aa920f4ab34414c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73117c9cdedf0b1d1079d900a290b93f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b046bc8cb8d5f9951c056dfacb2c2cc559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87b70adce9218e59d59e5282e1356ec60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de04b99273afa18d392668999bb76f7361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72312f555edbe477b12f79d07fee354762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4a5e8583b95303723df6dfe93a271963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825c3f107fd024a0dde270177d6ba18564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625fe77ab80e8200e3c5707c0c261dbb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8075d371b064557b43c6b789a456d38566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e354ab7e09f18e8cb49ce83dc857eeca67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824df42fe071aedc1928f3dffa5b9d1968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cf74676c7e2f917b69ec3befb392f969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6326fca2fdaafe9c1bc3835f53e5fd4c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f6012fb2e476c484f7f0c0a1a6922b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529d1268a04ed94b1db0d42aa5dac97172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61803849e19cd8390520f9710d745e3473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85d67a5abc3d5b5a18d8dc196af637c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba201847bd48140390b6e311ea1bd94a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153366dd9607d1529526d376b239d13976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996c30af0fdf13f21fb0e585f8fffd5377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d942a7096b2d5de601e0e9858325de078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43fa616fb3ee126f64835f2dca5fa8c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6208ae810fbd57718669dd126cae007f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bcf5be03fa2bb998d277113f12fa8281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e45f00e6bc396881440641f6f0564c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52f7d20ad1cba82422f33b974551f7c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e73854e990ded90305df0c1cc2c6afc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd540c2d6416cf4f8f63236912892f285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9437ca0e3157ab0e067ec6ffdddb818e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b53d6f08b7990ce58740392ef73679e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aa2e6d8becbd3c542352975a52fbb088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3287dcef1c479b15dc8d8461f5c5b52689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c55c1bd7a4f31aaed2e29ef78f793d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f544c82580f299f3da6b6f002a532aa891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a055c1cd564a96b9246b2aaa3ca192692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c573f273e53c0add1842a1e8f9c3c793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9242eea7b1224d86d5316c04efca4594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edad8e4854a461a4a2a09def8b0636095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d09eeb58774be5db15ff12cbf6589e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5faadeb77227d1c975ef6e8449768a597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc80b7d88e8caf0b7736df35a301fe098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bd54a0503416432bf7fa67bf4b95e299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705f3062b6baecd609f78297be99bb58100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b0aad7cef50849f178848f4534df24101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3adb89b9957013678eeae765d591bb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6128c2de73b2425f2d61d41a78f7c6ae103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b034941b0c77d83fc73315dbcb72fe33104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d34b5ca9f6a76c2b4b214aadcbf6c5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128d35711c167d4aec3c9614b4394e29106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fd02a48062f85b4ff4fdb75e47d193107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9118c1d67559823cc2e64332a3517d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ee911588becd0ee5ca91bf8f6486b8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dff022b9c07bc2d2a3fdcb04124ab46110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e67c49ef6973911deefda1ce260b35111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef81854adec2324638eaa00607f84838112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c065e6f1883b6e79da52fcd0cfc52ce5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9409854acc7aa371ae34e8d8a2dcf5f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716f1fddd2c0f297faa628954d56acaa115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81064816e8732c0a92c26babd409d6b5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fe2ed6f199b1c26ca2f0ed4b9fb1f4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f997af9d423e0e2ba16e2d487b3d3b8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7441c7295d1c7781a40b8eaab1081a2e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995d388feb8931cc51388e9db1963f00120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a833367e259ea3bf4cdf310841bc113121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cda2ad16a2e6e167084cdd293324f6a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4299638949b61ee909fb420eac14d3a3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88dbb87429273495e1da67d9c92281f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df22841bde18dd2d616ecb0b124e7b4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c456b6b39a6444c504075b9b17cc0a19126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d3c88b68e3deb4753ccd3298f2bb5d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f49f7b9cc09afb55d61463e63c1615128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab64fdced861c68d1abad11d8e4a442e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7e110583603c0378ed177545929fd8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d856b3e551126f94053460b16e679a3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c387adcaa9545c0e20b9e6ff61cc0ed132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a27e89e58cd5fd8523128f54d1d0fc7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dc698048bc312e1f1547bf8936c120134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742b7979f1012854d0618c94dd40ab52135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373b6824748104d75a8ffe552778af82136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba20a2a233181ce7af2b7e87908ec0dd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d592c54403296a73a990093944719dac138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb049d437f608b71fc1b7cb572b3c66139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e53bea989e72526e633759747d0f16f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b7698920985b3202d5abfe51196741141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739fdf96002f500140c91223d9b4c895142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf1f5487a425f4b66dab46eee483ff7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33919cfeec3f0a4c083832d676ed7daa144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f3f088fa693bd00016e6ee3f39bbe2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc3cf2063992e09296c68c65532f0e8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058b007b2ddd0f5145d7e2cb255c4a48147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a6096d3487167ca05b54e106ec91c5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f67a80b81fdc929ab99db3262b159b3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbd212826c44874ccf7fab37b40c673150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf064e6e6b0015ebc740810d09a4a2d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6fe2c7551fcc13a3699662de79078a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa090d1b152ea43795e1bbc8e8b39ca153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcab37a319bfcaeba6b0e2286c304943154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad089d6f07bcde5faf8c45b2531e73b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a46186d9e11f6c08ef8ac0a1a2fbe29156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fad938017811a8aca8940937fa0f3e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bc4e38bf6f167717a77646be535e87158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8639bf4cdbfae3da1b7ea38c3ccd0b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590fe0615b792e9a092ae45c11c74883160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358392927c3633647757b04399a37787161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db22ce38ad89c04a147a771b4d61257162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801a2c9d59a90bef653c207984294369163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dbd83bb26b4a9c328cd2ba7e3588ae164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec0542c373364c01f6424977ee2c4d6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dcbbeef8956dd21f7aa7618d1c578a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071df2f72be94094b00727e087a918ac167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc9d681f638dda8a6d4158514f47d98168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aac2f3439935e3b011aecc74cd9273a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be297bf81ed5dddd79682393f29e5b83170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c695b389b22ebbd70eeb9b3a6655d52171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a626ca3f75e74feeb6a9ede92c71e5e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d14f28d52cb1e0a68c7119b2ac75b3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d219042df5db670d53ad16178c99281174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3246866740adcdb6a76c75e01dbb75175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c917a241759b2d3225bace4af06f4b9f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d3991a0086586707fd2dbd81b0d830177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f7c3cdfe6e545836fb7e28643341fe178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a788238516a9d1a4c12b329bb0ca445c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7227b13fcc9dea7dcddcacba4b5b01180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4296636176f26f578b780a3a034f6f07181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c411aaa15a886116dc94f7293d22c38e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670c6e16169e10c80c49fc567ca21420183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc40c7ee88fd3c7503c86699622385d1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57d6f79f6b881467cd2a912dc1ca5bb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99b1e7b664fd2e879ab7c826d9f7244186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f8b8fa60fc69417f9cc43aedb06705187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95184d6829bbb5a3cc0b3f0519d0f4b8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1d360dce6576dfa2e6d8a0c6f819c2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dff246014e7b99f7c798d0d778ecc2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e3360abdaf67ac15aac1f9b5d78255191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e89c6dff3043311479de97448cd83a5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f4153dcfb6370a54c90bdff7657d7e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16560b35ca63ab21a0452a127ac4520194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97a85d06b181dbe140cd6f7e1f8c957195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0cd0d558fffc9ce08d95b10330466b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726af67ad0c9c03a630121b682073e44197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfefc2d897e1d4b0da356d43530e2654198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d2745ded2e7020be9d88245ad4b73b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea923fe67eacb5c98b4ed8908963f819200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24ecc24db872747c5b1f71c35b44245201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b72ac53092e9223d880c9f934870f8a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb17195a10d64e25348d09e8d697eca4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7c219c93f41102ab9171cfe237e15a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbd84a02b32634ae43cfc203e5a4a9e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3577a6b77820176e4af114f91101e54f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ba21751148c44a60a00643ecd3f1d1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4be774e894cc07efa5bb35270e4205208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3709b35c8e29fa8b666c335fe5cf86209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0eb0979e97eb0fca7f458d15773f91210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba479044d66a3c7d5576bd738636081211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5927a4aaf78463972d47e711c299b685212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9719600a0fc69598a61e681c3ddb08a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b2f7a2f260f31240ff6632569bd73f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c3596f8dcd0db52846c8531da53f90215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f3868cb41cc6ba0b7542c0e2a52774216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be0168677fbdc8b58bd0b2ea997f7f8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc37a1eac36ded66d88d880c2c13e32218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d26291edc826783c4009740562241f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070f33e5498b2e410e9af6034b187694220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32179ae132b370ff2ad95863e17c4f6a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f3e90897985e892d741606a2d52a89222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbb3f2379fadb9d178880b259e2ac8c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25caf4376866b6aa933cc1f52bedda5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4751b9ed99dd8623e0cb56a165e3a39225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016a528984955aeef685ce67b192cfef226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9811dda1887bfb72f579a209918d47f2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e2b0866c4b10d9639a76a12000b260228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13554590cc2c1b0a6eecc23bc289dea229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a49b7db986cfbe9f5154db50b0fa588230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3a4b061f410b40526419e5967b202c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa51f6f501b27e1de490f29412fe0e0f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f052e85fd662c4c55889813eaf1416233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4573f21e77e5435448ea66593363e0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a3bc8c7a86fda9ae36397c79269ec0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f9fe43c20f4992d67e9a2e51dbed92236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51586052edc560045bcc7fddea0351a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4e2b7c51026957f0f43ef92752dd37238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9a5f6dd11e5e17684706c7c7983212239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73925235fc5a29a281def827efb6592240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4546789f916673f6770403ae6170cfb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68b3ac15542394830a88fb80b55183f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3123cd10f9a267fb92af20d175596560243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75072020f504912926e6536b1f537689244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa696b0a6f506364763b33e02b86da7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84470d72d60b172dd9e5a415d3ee205246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decee83710b58657c73c973f9e5c318b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1361069ba70835ac01074da4ddf31cf248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e195af48ec08333bb8d5dfe0c0b5f9a7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412a3c10a71872eaf925eace27ad2065250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566101dd360e9582d14c5886e06e9179251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deffa86d50b7f1a5fd11c05f5670a96252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c92b25b82a9154bf68609a79465548253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40626a1fe33730cb0608f1a19d5533c1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489b974b1c3554b8ab7a56963e6ba555255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72911363f828cdb30286f0ae659e81d8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03879e381914afa254463c090ca8d58a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa2171fc3f45b29e2c00a0af27d12d5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb1db6abf6b804f2798a5e0647b65f7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d3c727e52e21342409bba3df2e71c8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28901d45e51eb59f4a7b85747228ebaf261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb9ae4180547998f49ce98126440b07262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5546b7a07cab7e63a003869395304f4f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f0ff9e355eb431458fa3887d7abeae264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034cde18f3f546c6a6b81b00e8bca38c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb31e4bed447e116dfeb386fd08cfe5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f879606bf7bc74edd638c9b2ed4e8a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f5b9da72cb7b1ae7a641836427ac81268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fd0e66f70552e26830e6b4f250cce4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39780f5c152c178a26989b43856ea306270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494fd6eb138fb1dff993445c5d895366271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1675f800e183e389e25833c49ddab3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca1a8d88682aec0c5d33741de3c0455273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6434f301dd2b3ffd786656db2d25d1b3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d79536697fef3529f6ffb0200a4d03275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7624aca99bbcbbc08893f2341e552c0f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d54d54c14432a8e6077f79ab6edf4bc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f309a8d883a5247774ddea51d1f84a5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb6cead214fb513294b505108dfb807279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48313a68bab15254c36dc60ac0cb6bd1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b2871c0ee853c8bf83e5a4d47726c0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1add9467abb58fbc605486a88345547282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85e9f0db10331774f52f957ab2748d7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c708d8c88d7024e1bfa2933b0b8fac284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f168e14f80be45271c5a7f30cf8fa323285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3913d632a2a1f62b3b4b9a929b6a5843286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83912f6123a14e1fc4c72b64b11f5d4e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c033bc64b6ee00a8895ce1d828e050c4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2758fcc0109fa983884f025222fe5cb3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ef5107cdfb8e6fb78dfdd62aeaa6fc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105e5f25643803cccf0c22af6394be53291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2393f68f26648f474d5e73bd6a69b096292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b632c4283f631aeabb200514bcad61c6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a9470337653899bdba640d462057cc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea234148736d215d2fc349173fc9b1a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefb7348e8c6349f5ac6210b8db35f2a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145bc273015565a490b2f592d0564bd3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6576e56dd67e8d2d80709f9500c23632298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78347724a22221f33a5fbf30c04ca469299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8226a3fdfcb4e9a8daf67198d66edd4e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0830e779eb95d95ad331f50c4a17e50c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976139424e01674913299cd544f0f849302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23419fdc2d4613a76c5a7741995aedf1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc04678dbed32cdace31e84f4c02aea304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0535cd6b5a17a18a0a8d8dda53f229305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f436ed7a883b8f990accfe6e5ca29d0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e22b51b4d54b5b41684dd60d90bfa5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcfbfb52dd151636750e9810adef9ed308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc448b7e4dec42beffde9604e212f464309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51865bfb0bde02d660344bb550d10742310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfbdaf15db7e32fd213709beed6ccf0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434b5cf3d005852735ab6e3ce403298d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a342f544cb946b3751ab03367ca7b11313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0179824aebbcb89b57893909a3c2ac81314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ae70b8660a4d71c9f2867bf0abb162315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee2485a91c0e6e2019c7c786fcf5b7b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7d88c8c122956831a6097235947162317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469592090a2f83e524e203a79956b000318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdad17acfffb8ab5b5b834c824f0e76a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ca9c5fc381bc55aa4dfeb9316108c6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734f515cf7492c449db698999e229f59321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3148506612466c0b8fa5aad2369eede322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f8622752d6f2a704079992c444ec4d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c15953dc74ab542608a46ea7fcc0b0e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581307f2cf408daee56c75e45905b441325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923645d098c66fd2cf0e94ab130b2eab326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18743471020d16c621ab4662edf93019327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b907f0713ac985c506396679acc20a20328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df699e1eba04870dbcfee687f43f74f2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1dd80c839a82cb0916d198260cb534330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21154f14c5644c599775ff853c731f28331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0959163a52cdff385c23138f68bb905d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d699542fc62e3f180d7a323cd55afa00333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7f354c322128c3324ddbff75d2b777334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed87ca83591315dc3354f7946fb4921335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61a5b9f6eed1d855bc7ebd9c2058cc8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878f42556dbb55fcb2c9facf7f10dbff337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d19d941867707817be49acb654be05338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bf9cc5b6f25bc25eb23e68622286dd339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdddd20f25b9398c173e849710d71330340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1418cf628667cf5fc82d2f167ee10266341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fda4aeb0d8f6d41bc3e1ec21178e721342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923ac01bab40d80c11541d3d9f77cd00343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9953e1e8693fc271fc23ef78150cf6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d604293c7a601b331ce0682a9e5b73b9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a74adc18e0f5ec1fa6a1f594e9f7c4a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2e47b0a718fbc317b7fd4adf35f4e9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e90a96e7b5c3080b63e329000581947348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6131cb7f89ce7787ea87eee863e429b8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe4a70af445dbff470225c5408c5f25350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f137a806e28d6513a6f944bcbee6f836351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242c8455133a77ee7b6791e8bba9ef41352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d283c5ea3bcc1d868da5a201097e0e58353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20236da2c3754c0dbec08cc9b5d6362e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1100e6dd4dc62e749df99b88fac5f6f9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ad7f5bc5b493bdc705f0fa354d85ff356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd253f91989cbab33e5225375b43ea7d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0ccbba8b18c7db13485ca9160af9af358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1afd3f088bd36f52a16f7db277cfb8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e06eebddae344aed7a15167b5cc92fc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565519195806aad65cd6d18329c4ab86361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaebbcbab8be0845461c8b5afb52f43b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03102a6ef9a6d33124dbe1772f51c458363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b9b9a566f2961957a85dd0371cbc71364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7190fc3969d6680c699a024656e25c83365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0bfd383dac1192aa708976cb33e870366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563d53d0de7f026b14ad5e0b5c387243367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794a163a3b1903f754ec90c2b526e020368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cec4ada4ede5b2cc6d5ed1248c4e591369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94899ad827a6af9b672040bd3f38f151370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3620d7989fb9bba08083440bec6a47371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9ce431e3293e6c1747e2e5b0d3f55a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a4d37afaa3ac9192c3ec8ca426a9ad373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218ae7b8391664416703afedf0d202f8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d0aeb6f12d622195f34422299c88ad375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae675f97b65a884211b82519815ed20e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d76720521e78ff795119312122af78377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960c71e392f47625b2fd6e486fc5dfa9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c7b557a470d381dc69743bdce4c5d7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4adff48755186b526e060a65760bda5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0327c4972f63ff24053ec805832401381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2485fac23167af0c62017792f237ddac382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ebd9524ae8c3e655aa1c4b12a3d491383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de255f7cf58db23d97bd51546d848f4f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf96be9cf612d2b11758f1b0a4bdbb8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d459861c27772ff614965c8b5897b1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f103db7f99e1b7f4d46400bb1ae4fa1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edb7aefa68a3fbdcac23912f21b03b7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd353afa22faae90f1a3738fcf9e7061389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d2788de1bcbde668e35cd998b9dcce390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706e7e0565b4280da83802a60399d4ce391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087e9d62dfa2ef2345cd11d415099949392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be11f5c3306273ec915f0e3fcd158da2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee72ff5ecd55b00f20de0c3ee3ae2c7e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f170f3896636d0b541d065161980bfc395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57f963445f1713a2f045a1bb9cb26ee396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a06c5a4b4099f3a02812a1a9d2c7443397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce51efb347ba33480898c66921a0371398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6dd9308d1febaae6be059006e60c0b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5916d363b7bfa7f8a1da67722a913f04400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9580e4396e42a80877b8eff3ef544a37401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fff677b094b67b5783da0cae9e24d8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b222a2e11962a72b88c3358efe2487403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a201cd2c8d65b81119cc1c38f8f70cdc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9fe76125c1956e311290c3e6e592de405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a612fc1b0067060e37c1fbe72e2f74e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5d726c7c3564c49500ac8aa67174ed407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e551ba3dc55afb6a8c03d8087c06a73a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa10bae7d99a0f4cf490dad01a8b5954409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f17f14e4e1d6b13b53593a4159822e7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d934c59ae9c814d495ecbf4c4bb4cc1c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4918962cdafd4a33a520d0986db69296412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0833d967e577d19fbeb45183c24ee8c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09316eb5e0e30a79efec96d2ceee6c47414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9db93eb807fc3d35edfa8f8ae77f77c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70adb19a6b4a83c5e8b81849e295a775416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30b330d4369b3fbc321412a4ecf7216417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578de05df2d5bf8b4b249dcc374a1253418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5291eea022ab47e6c29fa3ff6e282968419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367c166707ce21ccdc2f1d3e0806b6b6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bc2708945ae0b940fd264aec539e3b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cbc6e79572facfeb60a96fafb391b5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034fe878dc9bba24879f151c1a0d2f6c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd24b24f3178a9fe9883ec4ab293fe6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4b4245a0a7d346ffd18c8211126f12425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b01bf6e5606cbc63cda071bea5d01b9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6836adb5b0f80912854674ec3168d11427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa7d8b395c5f700000d2f13ef9f85f1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738bfd0959eccdcc68edcbcc5315876d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c1dc4fcbf57ec67392d6f25eec7a9f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212b803782ed2d54008f5bcd990e6d85431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05666329681a58e8bc4546c7a005a682432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74ae8ec0022c7a2eaa9daf9d5b70d86433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5148addbca9232ed42ac5eac8ba26863434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c04f33d12142d846dc10b52597e704435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2592bb9dbfeb29c41770bf1653e02332436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33432b7769ea1e66263e25009973cc7c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a37dc4f9c33d62ea72bc95b6ee90a1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435db13c92a8927ae3673a14b1113dc3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaf337be8e851627c3fdb6ebe434312440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e097975389d080c739157623797f8d2e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673c5cf7df371b8e1dcea506b8a01927442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa6639c446ed3ca87c1aa8e85d89c4e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff889ce27c28d82f85903a1383998d72444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05cf921fbe9facaef1d39fff08359b9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ce40c18f4799e450a78617b3a8401b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2cefe56695ea408c87c4607005d137447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e691716be26e6e69475b562b694635a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7977b108b06cecd2d11f1aa14b918b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b35c750a55545504c16dfe90a1c928450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f49e9d76db4faf66353dca4e275d34451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7e4dbbe36231d485a00455f444427a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b287d44eebdc3ccaee012319d37634453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5230188fd7ce4583aaf58d46679b36b1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655d02038090ae65b30a6f22f6eaf612455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb4a7261c1576665d98ae4f9b2c87d5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb13f2fc4e5aa4fdc9f0b69cecdda1fa457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5e0c2fd241cc236cd5060fbf6ee208458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769ecea6e8cc0f472a2916f838cc76f0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8030fb56a200491185be3a2d0a2e8db5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b3f6d9bf57f8ca56914b5757b278e4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4d4792396aefec6f13e69b9a497cc1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4344ee9991b1be31a3ae2e3b23ad298d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad6051d996ce8a868888df42ac89f04464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0a551775172a4017da65963de0926f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec352af147d36ee673ce549c07cb38c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab1293b98da7bcf1dad03543ad95ca0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8135e483b821d22cf82846ec824f807b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1f5e0a599b2fda3721aa34ee1a7300469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84b1b31da3da9c8bf4751073ecfcf22470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1063519d932be449a9ab9d63181a4f7b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca6ef723626acd15de588e7fc28f771472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d60114a72278ba9f4985a358bb945f6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8650b6fead3c0ea203443cd4ec4425a1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23279769687cd791e48fa0ce68db61d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb99b5521eb4e0f03aa1b138e4c70b1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0218d22c7df95fc2a57c174de5f7d1cd477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d7bb55254011bf66a3c3356653a049478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e05afcb722032161cdd9bc7be92903479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a2af51ece64d3c13dbba25d5a0b407480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ae94f4e06bf5649f735802b5fcc189481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d772aa02548769ec78a37baca59423482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18646ead11b0f7ca5169e8c147acae16483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dda560894caa44c6808ec0c6ce3734484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231ab36466b06d065915f27d73ee63d7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9088c329f68ad8ba5912544e2254ac7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5373faba67e7d23b2615ed146f6cf206487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502444ef6549b72ed717871653d0ba1a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a952abee810d796fb6bc2bbd705eaa489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3351f282eba57812a0d8c8e6b0a49f5d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5573412ddce9adaca2c659e056664e4f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48d1ce64c60c46c3831c50921dc46bd492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d422b5e7eee7152cc53c772d29fac9ed493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b1a69db811c91d65162954b97c9b5a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a4f052bfbf32b2cbc29e1af512e19e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c3b59015f696f97df9ca1aa7a838ba496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44e1336608d53978007201e330fdd5b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aed8a6eb2cb2041726972b6324e386b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edef4d62aeeeb0b337a452c9d3b7af9f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f73f4610b3ff540afaf9dc8aad23ea500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680a14741006343bb443203abd7fe7ff501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b314bcd400a8364c780b561cdfb4dc502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3527587c94d67f1e405b70162ccf0d37503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b29c20c59c3c4364851193d45330be504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef97e47bc55a0abad1226eef7c8dfead505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eec50d69e393e6e9dc8c495b56e60f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b260bb7fd75bc4cf7ffc16dd41ef6e6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c57a1d06d004eb276ecca59362d81a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54d52fa5fc3179a4739ffdc5ef0ee49509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70537a36a3ff09f1f286681d7c7dc8d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3662bca70c97deea2617217b4cd7e7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dc26795059fa4bf10b526d77e84a65512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35afdd5b1dcbd280cc8e4cb3e5518bd513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed92340287dd33974148c52c3435f40514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291f87927897f43ac96e299829354e22515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6c2099169b6b1dd3a08ecd56c1db99516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aea8ce9d891c356fb16fc7048fd50a5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841b37acde06b5e6595cbd4490d9ce1c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7615dcef3861c4f02d0f3f89f65a293c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15999f31028181d6e807158f649341c3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fba7f51162bbd5c58d9fabab86770b5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8027cd9a8819c666ad217e0a0b55db522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed14676467867a1ca4fe2ff363f84065523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f94c0923201baa077bb8238c8ed43b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacff73baee35d7ae693f7b81afd013d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55671cde06cbf1a4978d2f791bb63355526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9af2166b00ffb35af1b61393113cdc527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021d8b59aa9d7cb525526310b695d2eb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f387a190e3ccfc95ba587a6793b5dc45529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045ab798e16e45557aee19dd903566cc530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eef524cc1aa2d92eaffe9188381650531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0776b3a708ac236abbc13bfbe7ef6959532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5c59639a70c66294cc1190cd7a4740533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aef8634581d869b0acf327add8caa7d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15ec6320a1148f176a5d1e713fa52b3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a92c2330c9742aadd858ea78415299536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91375e3d6cf5c0496f6de4fcbc22cf1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318f14d061590519279e6e8fed89963f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1523768ec01785ff7d9c67f8b87ee8ef539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf316965c46710ecdaad37ffb1bd54b1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af0ac7edaf14a15e12f96156c99ae0a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591a989a400fe7356563c97d247e24f0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf94e3b55ff81d38fffa31db40b0ae1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4c0744ee5817a448f6b4372be4250a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302836b5c4e251a7584e3b04e7645c04545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f8124b9c4ecfe83bf59bd0b2199597546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0fff4cb7f6ca7a2a6d55ba3ded9981547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67c2386c95927f2bf09974db7c6fcd4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accf0e794db33e1567155a2f1c49c40c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a89cd05f724f64b4a550c2dde8150be550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdcef15e2a53f91a8d41b5fd42306c7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f421dddd5130ef18cad340e67b6b3b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350cbb710d309a4392a08117c02c2437553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad4a211b83c027d46faed0b555690aa554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7373a598f7ca8917bda9936a381afce555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9d3f075fc19b9c0000778f3ccc664e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3556f5b282f2e4f1f57a886526379ccb557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f719cb6f791e59d9446d9c1e5eb020d8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894d9ff6ad9d57e4507bd215d1668b10559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b04e3d0124ee719fa15faec5c83394e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7822a6d146e09035b5afb2e3271500561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc9d217db8522f8bc16346b5c30f95a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c93c7c52b62f58861d074828f5335c1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be5846bae4b4799216fd537de21dbd1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92395d26161348361f87299085f36ea1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51abdd4003ea3d5cd7e06fc664e99f1d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36433e3c333ff349516f37e2a5f3017567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5404e9bbd52a46567e7299965ab2b3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75af7073d28576d5df36f3be01f1cbce569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaa7482a5cbd84079a4a9ef8a50c3b7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191ccdd1e05deb52338553a3832b169a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c944bc91590ada4406c395ebdfe8dcf572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065f7145a2337a023b34de573a81f987573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fea65bdd75209eddca3d63d568975bc574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d360056450087f1bbf0cbef542f8ba5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da55b1c09a2dcf9ef6aef192a7e1d7dc576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f096167416abace6a9c5ad29c456f9b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb62d4336fcba0fa858f0b88f09427b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b8881d4fe2360c26c4dc5e53ea9bf2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a772ba913f7dd4fb738a426692d9cbf0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ea6f34c978e70291d2188f5dd26b44581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c6a120c9978ac9797c00d6d6583af4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3425e74d4c896f94832821b61b523b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c420274fe07b458954766fb727e23e7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5599b98220cdd3856ad4afcb1cca9dc585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648fb3c983424f29261a14bf441e58ea586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1270e3a47470442e487d77eaee4c7b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3f57ea2bb4c57afeece8b37fa45ac2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6c30c768cfc1860436093053a9c497589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39f46279310b184f979450fcced54bb590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c4f7ca9c5a0b39833f20b9a101bf10591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a2a51fcb30d4a3ffb8cfe4c4f0a215592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7b17642277b2bfc1bf2660875e4486593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec57637a443ed281293349709e326f4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beac8c26f54a7653c32c7eac9048c6c8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb855a8d0fa906878f3099c0f04c2aac596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceabe04ba0661a4bdacefcd73c542e8a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d587810ea819e2a25202d703a4131d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d3234885856f56c9a519bb1fa2fd1b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984ec51a82bc4021aee2a25c5f869b25600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef89cb460eebf8f12bbe3e83e3453e48601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56997b0190531584651fecbe20fb586602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a9a989aca0fe5d4263c2ea5c672f64603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27f00f0db3f3267db795ed8e80b8dab604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f386c37763fcee5326ebbeeec95fa71605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e716623b4a14fe59dcbc08b7fc5ec63606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd7d53c29c9caa111b785bc112e3228607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275cb0f452e4770fae6435d98c94972e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc832dd4273e57a7b333033500b5479609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7dcdf4c9710fa4e48ae40a37fdd879610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aa2b6e824e53f553e5cc30aaa7ea8b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3282effbf01bb6a187437a3466dcd84c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c9b54e84c73efe0c19fb559473f722613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92d252edb463215508d08cb07149620614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0a8282e3e660254ac0bc3d86550e7b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e683dc49c1ddaa5c337262340073da6b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569b24dec7eb6ef666b23929f38d5371617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a047a122b28a6c8ac2a915d6324b3033618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf650998d68e15cd26a4e5596c1bab0c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d38d4596eaa279f1c38e6720f6b140620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335eb8d1e5a75bb2fcae6879bd017705621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe1a7332823953b0636b949b581b27f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eaf74aea1499ec9314acfc43760600623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7372be7700fb873340c22fcff51de33624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e62dcb261d0ba6ca792fc2a80dd345625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aba80866013a4e20ffc8ddd812a14f4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bac15e4fd5e048c488ab18267ee5c2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3faba313d4e428a277e0cb929b5209628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33fafd1414bba17a2309ecc4073ae19629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7498d0ba26f677b79eaa3e3091cd869630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c015dc2d0260aa8c9f4c314c5bb9eddd631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae09cd51b6f1356453f1458b8ae70f2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cc5d71210b6283003dc2dd35eeba40633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03c1ef468c65f5e065c295e009fad07634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de332c493b47d787ff5ca7d053fdd71635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c35c075895c5d81e0e22d931eef8aeb636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f247fe0fb746e53f90491c4d34180639637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3363fa94130b6345f49f46c0d6f06b0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a278a721443eac7e3bbdae121dcde8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890e74f42e1f454e8b8d880bfe54c97a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3f3a212b2547e3c92b8a5c95484856641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d00a108b2b89c4c197da639d2f27ce642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c46b120aae0c238ffd3c1304c32136a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61cf608051ef606959c0e242494bf6b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0f9dcd7cf7b9e5f7e3a845fe100682645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da21a39626a8e87ff948aa9491506b8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba9514f8956eefeca9df331a446e35b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfc357503349554fbb8f4f88bb5a35d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2363fe81dbfd49314b52e849a1202d2b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa23658b1ef24f48d9fbc18b14b31c4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aacb4ed028179706c88d1c588b48a7e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e80fd86c2f2ca6e4323c361513fc4a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affd1a86942d79fdd355367e65957d44653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15be75276de5bdf5787f759eafec16a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615db6c92bfde4582ec0228fc5b9a284655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7549863b1048dd627c66e9eb2ae8e0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822cd00fd4f8a758c3bf9c3bd49b0d01657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36d0db9b5aa3bb42dc0573ca636c6ab658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c9f2d078e65e2c57d6e344edc75060659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a3dd92f5a7f36823ff3978ee3d9346660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bdf507333567df04175af35e519c8b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60707bc687290f6a1d7b3ad2ca0b41f3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884d52aae4b8aea50312f8b861a4aefe663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcac77c55e3cf3a4fdf1c7e02c07ab0b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29b318c3f32cb4697306d9289d7ed48665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6110b3f0365ece1b1a2647fde5e42ae6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b14762b0b1bb7b04ff8fdb7e019340667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d537adb9b540ccfd027d9d71e4befedd668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefe6e9c95c8a9bb40aaac3fec38fe18669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cffa7523a1552446f7ba948853492cf670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc870cfaaf601aae994d9ec630709edc671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad09cbd16de336df3eba790cc60f3289672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7742f5f0873aa5e81a4b1c346bc6993673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7e499210c8eb68bda84cdfaec69576674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a3244731c32119e05b2a76de4040b7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e4b585768dfe6549e0a556ee534f1e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d1d1c1ce6f7974094e7da3016d4a90677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22221c870b0634ef6056c5d3b3d5daba678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03c06c6fe2aaf34f6ebe8efdb6cadd6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5272cf7d2b09562c09505892d77983680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd11ff022b39450d833803550d649c1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b833c52c4416805f11c5a4c88a5463682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b713eb48f092ea6773e9e8785c93370683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c371c4040ada15628b9d62a358498faf684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ca7a61394937b6862b7d5a46042528685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46103125bf9138dbf76f709bcdea803686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bbc16be3e6388722e8b80f8a11066c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b132109b4e0e1ba5ac3d0cabfb0b04a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a05f3da6f0da1bc3e7c7d1669a86c6d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8eccacc62713026ee09d264a00676e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4bfe311c911498c455eac50857a7ce691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1a86122d7fc5b29d75f123b7ae5748692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d5bf6a5c644465305111d155b1e044693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e33875946ea805a46d9415a76590c5b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5fab920bdc98b8488378dc62188501695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09515defd4328a3d8bb86b3a875a9dee696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f57551773c23bc5ba3e131bb167c779697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2c98ef3a3540261fb30b5088d1e257698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e1b288d07abd359412104922e4d9da699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a910a8c77de75f71ef096bbd9b41d7d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dce598c4c2e6061c4f7067a1f8f94b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9bf624048f76dd6dd95080ca2fa251702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ed76141a2186efcdaeb1a7c57d4a15703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd66732b16f96da29df90a3c4e2f680704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c1ce24322eabda9cf810a76d402d58705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1748b2def18e37cb439f5a33463772d2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a65dd00a6a040a8df9cf75bf426432707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1f4b507adacc452bdd623b35f0d0ac708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4c9ae267849e7f8a5b5c8723727270709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88560c478af5cb06e81562150229e96710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28afe303a0ff7d7119a5e089ae4cd705711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e579e680a89876f4caa6f3d9752fe2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a71a5a778288e89934734152ec140f3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36a95f57025e3db3c4b6170ffc90fe0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92742e364a0db05a428ba90e9c9c056a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafba951fb2ea9b2920d6887bc14fc56716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2646002dbcd2871856e1ca2d101e6768717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d81dcaca78959e72ccb8ac812135def718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786b813f4bd5fe5512c3d1d2ea76b5dc719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4c03551ed2ffaaa0cfb6a79d3ad9fd720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0219ea5f81bdaac534ab8de76f2fe9b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c136c9fcf11ad7b16d656dbe9700db04722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fcedceaae328c055d29b4d2496c6e1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f63fbdf6f54653bc4296426925512fb724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d5962955595f1f6ba93349186e9a7f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491df95cf189dd60e7f5b105feb3b912726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0079d54d7b30bc376d80f86fe9e9c643727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0653d1833f5f3ece172939ea43492b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9b3cdc4112319b6a302b405a8c829c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd40f9217d515ccd633d89f3be020fbf730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5760a299b53e9e3fec4ebdae6240d1af731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da062c72f009713c8b373b5b991d8fb3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39551f4a17b7ec1fac326c47a013854733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344728f9236fd833a1a6add982011320734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860e08d7c6adb6bb5df8d7e5d5e1c80f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f0fe51b39000a6091ffa5ca48bebf3736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6082b783b3b392f3f458c9c6e09856f6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e7fdfdeb426d24e6eb2a78b8076b9a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a6ca89a9c53bc7ac77656f8ed7d4dd739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f589e01deb58ef43a57972040b2121740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a568c22f8b6d9bcbbe4b132f735ff3af741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4a02bad758cbb395884f00665c62c6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b685a43f42cb1b0a4e9c601fed97227743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6051731c18d0c4ba37ddc2b217351dcb744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d8f97fe1a004f4866a623a86660c37745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddb8b5941ab42e712cd71b3b2a30525746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4703909040ff4da13eeacd2885b29ea747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0c5b2e418084471debfcbcbf1c0054748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3874fbe3673bb85e704a66fbbcfbefb2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0460630f5c970386e2245442f7768d2f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbea520fb9367034b3b878279a14cfa751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dfdda8ab7c5f168867edf9c78a9d17752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eca7b4cf5951dd5abebbcc5c968c035753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a461216ff974f618dcfe1223f3bbf5a1754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9162f5f2dfed5a4387db53f8249e7814755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8910786073228140bf70020eddfb73f3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86abca4555cdce1ab8dffcc4c730f242757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e3b41e3b625713b78e63eed8fe761f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be350689c074920811d2d2e384e569fc759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfef50df88e7080149881bfee337aef760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd34420e1409e2d11b7ebf60e23c42b8761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0eef82699369a034eea97b04d45336762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aadb1396296d0fb0aec7a81098ae87763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bac962c54364f16e627401a6b4bdc40764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2347be5b180c62231846d09cc73b44a765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73afc39526c0de346f57e3b783b01108766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bcf6e92a7a96d43df93fccec49963f767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>