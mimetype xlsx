--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1236">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3076,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3460,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3550,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3668,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3775,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eb1d88bbc7eeb00ed9b752f4883e841.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ec871f91d9f218dd636768167010b12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d190014010c917e2dbfa9c37a2b3ce3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49c75728a8ac680d628824b316da92b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf55ecc1b503510f2dfc1f77d1f0a805.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a481e6e9c50a032f63ad7ff5e982846.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b027431f05ee4a4e72fd99a6f9545e87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc56a69cdb20d382876d2f522c70f708.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cc3374c6c97f2eb3574ffa25568b809.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be0a105f6d81ff018c5e5bb4ea621d810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44a0f2d49157ad2ed9c9d7c03e6cc8511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933557dac855a56919668c7bb611434b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcb6887f9495660394efdf8dd0a37b413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c917a9600f2cac92bbbf18671072eb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e582158b3dfecf06ca1a77f3f78d68f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47800cf3a2ffac62253e1a70da3ddb9f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f165d2b9779ddf61de6551742ec59e1817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39ae3de711df302d7ee9f5960190f0b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98326030ee2b42cfdb2f9e218ec9b27419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aef23aa5d484685008491c66b2daf5820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f630d1bebeb744ad97f35afdc3e72ec221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bca90ca462b47f6e4ca184a0fc18f5a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c301dc03def9b85a228b5068a002fe123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47292c0e5f6ea84212997e04b5afdd8d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0252810ac67621dfdd52c2c05ab7610225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7f3fc58c4ccb1ce02676ed409e29dc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e896a534ef580a902b22bf2ca7969d6127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758b40d2904bbe34573525795ded987328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c5b5a34119ef736c0c18965bef35ad29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d33ee6b68c522d1a5af0ccb18515fd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c978e35d04555f70f107d90278149e9831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d67b79d2fae379278b2ab95be04250732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93a34ad4bb28d54c2ca4e7ca9dbe61d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4907555f6ab655057803035fab918334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cac752f2a413feb938e17620ce1da5335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0464111ac07b4d722c98bd74a1397136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed859734726caa738a912544e781bd237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016beb70c61752d38d5623dfc88bb92638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da42785e400be18ec438d83fb509327439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f4589eb4ef4e2becfa3848171615cf40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dadbcb3cada5e43a73617a473b84b8c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2155b6fee23884a61d2d1bf90b01b87642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5b14f5866d78f4177d9fbc0b3729bd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91beec6865bea2dee10991305959587144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ee9ba66286a48b6be54bbe6523050545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90e2beb6bfe83973f828519ad9f26e846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e31434bc7cda689fdb1f06e495b32547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5ccfe3f11eb71ee166dff8bd3011e348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e8bb4b3df2835ed4bace5ae006f3db49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f808b69e7ca28cf70b29ae42815b8550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df027b29888c4b5dfb9156bdf15987351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f13017c9595bc8fec56686184989c752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac9c811f8aabbdd6bcc08b950d526b153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191238761aa8abc7aba30196a073c45d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3450932c4466c85bb57067e766a2800755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2305e8226da7ae88b5b1add52c16548f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fb11dd04d806f210a81bc1f83717a457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589e409dad1a049f39a926afa8ce34d758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5143f6b08686abee326baf2f1aa82259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f871425eb2fa0ca0546fdc1db1900c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f749f33294d4b70e1afede5bbfbd5661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8b6e91a5b36ee4243cdb40f343501f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bb773aca59de2d11939ebfa438bbec63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46896bbf53afe708a9d88a6a6aea5f0664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3af563c9a20adb5fdc4e0be7e3e71b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba60d7feee95816a1766f7a31108878266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4381aa66952dd58731aa49b27ef48767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d8a8e915a56b546729f49ffce33e5968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d536f2348f855b460323730a03c7b3269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9d5aea0cc5d48054d774ae6f2e2d5170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafe6848a5d77b7ad510cb8ae3285cd671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf46c1874157ec921ad2c175413e0ba472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cc34fa072774ea67cb2ea322f7160473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9138203172ad609ef905a8c460d4e774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371c6d1cc6b0bac9dfa972c0351badbb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afecff7b6321df14c9a16f09bb5d70976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04c150fa5d2c60296d974a56f3881ce77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e24790e2f213f91494d5a2940ab083578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b99edd7f18fabe5202ded07ef81bdc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccee7734623bcc7c62d1f84fc0fc10a580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9170af449e86f17bf72eb1e002bce88281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d22844442e2db6837f149fb068bf79082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78151df1ed1dc24f470ec859f3cc507e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a8738ceee622d4b79c0992c828b96984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5094f991f049ef0c0d4c1bb8a7ef223b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bc8c2e2817f43100d354272d2bc09d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a7b5858f21119952dc34e83e34400c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e019c0742e8dad0ac95552af68e9fc0688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5325f57421a4046d505c74f94f6e0e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452bc31ceba7020af74f39b63cc0d90790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3080a9d09848589c0a65fac054093a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc6f85eb5e4c15cd9365ac46af659e892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c8e97b5de86e2f3f65ba6d460c169893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f5c81df9e3070afe04320c9067e29c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfa1c6b38bd75935354f6df6e4d1dfe95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f763f5c35ec85963ca3f547331a68b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c13c18ee1307e94b6af2908a8d06a897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cc6f5cd6a3b66e24db82d4592bf15598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0128240c0b3d8d9087133ca5a651ce299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd82c17964d3f4d26e22fbe9e423d19d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fbe1a4b7f8e0686ad08ba28f952992101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8d69b267669d022ee2649dfd84afa1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664e7147ad41a2449370d2c221f167e6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8d69435fc237d322b5749c8439167a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995388120d239bfb43ec423cb927a772105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71962a395bfd956462356f50505131d4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de1c94a6fdecaf146bdc34be817f3dc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1dd83a8a8060b3cb10c1520fe9a075108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4723187d9cc20f4b3a390a5129a600c4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4386e040537a356bdd86f5bba7589d9b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fea90cb2afc0dccafc3d4f7680d0fed111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6795d81e8ff1ae9f738f6a3746647ec112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862b974d2737c1b38208973fa8b7c271113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f28b717b4ea0d0181623d63453c9fa7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22db9c39495d4505aa0dc2bc508b469b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad07e6e193a0d36cf92195ed3389493116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b60519e42de820c7cd5bfe9e340b955117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3817f50ef14af1753c9c5361f2d8b8f7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b1fe698aa7f1e94f28e776286472e5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2941f48da132cc9651f61edf0ba125d0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc3f29f7ca233623819cfeff9b62d18121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d180a9a6f9958cc0bfdc0c79f416a7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4005b401cbf9026517a94d0325747989123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d1e36a560b79e1ea37f4c674c72f2a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521f1d2ac2f2fa1905345e9481e1ff5f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63f6bf39be2cd1d10211b32f8439e6c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a6d1bc7d4e5a6f2df21b0f3650b35a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386be0a88c4c2ede2f90032f2e540487128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182673613e5926eb0b9330889fb1bd9f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13415fa2fc871e7bcae7f7939f1a0d29130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a395d8fbe90dee30a192967305689de7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7e533b859c966719e8101fdc3f7169132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2614eafc8b2af99bc7f6d3efb1099a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c589bab25abb0ce9d9f916bb3ac2388134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d188749913846a9b7aaeeada1407dc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b721ffaab9adc5aed734b95a2cab39136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e28ec1e4113908822252d5dbcd9048137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da9dbf236a662f6cf7c6972d37f0979138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2070734fc150b1fb0eea2dc58df0af0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536ed4ff252eba2ec3510e246acaf7cc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b181f830ecde4d3db8b5a685a2b511a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd8f50ed7a8e95ce28a006bbfefd32f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42056b3bde14a03cbeac09f1455ca86143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72ace29ef770aeee0addc33072aa3bf144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe4e20357ae88f73e71bf9d8fa261ba145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ecdcc773d83fa2ec1a6f8ffbdec51d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b697f302678f05577830f5bf0a2f526f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a92b71fdcf01e717a2a92864b5ea00148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1564c5ef9b07ca142401be6481c9cfd9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b5bd88f85ddd17a7e976bfec61949f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03d4c31c9824c90269f5fd5543092d4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc695b27110067b05c8005c1924e55c2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27a62ed2947a3bf21b256123e743fe3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29fdcbb43db7702f24a3356ca67fd9b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750117940832978aa65f64648d7501f5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8b75c9afa34308fcec9e9463f645e3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a502d34dfb2acf982297a5cd70df2a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fa49034a5fe3e78fbcaf09c834f3b2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07581fac179021b6bb09c18757aa055159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab29697991e1493c421d4ba3d19e8911160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a005b44947869a808ad331a2f08e9a16161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04064079407a13e500a82d0d35cdeef4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a000549c3553852ff60f93b02a1c061e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7cf7ba5343ed7a8493a59b4a7edada164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed09fcd597c00fa9b62290d7a0193035165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c614159f6397d4baefc38a378832af8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4917ff69d5bdce330b6b7fd626d9df7e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770507fdc0d30c7e4128172e75782eed168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2539deb1cfafb359d68f464d830d73cd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afb7deef89f93f95ed510bee0e759e7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c94b4a468c19388607e991c07508d5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc95ef7e334f79a02f6579c7ed8c3e8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beceed5ab7a4865e6072b6e5aa0fae0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a43d49ad97ecb0ec9b86d65c356740174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd608fa8bba0f572a2cf7416b927ab8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefafb352c03b375699a346be211b841176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1967821d303e287be29e52a5b7a9aec177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fcf593c74b7a538927cd819736d303178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c32c737c9d7aef512cf40cb2de7fd5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e455024394d4f5d7c32ad69f49d092180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cadd23a9204e07cd53001178e5d9097181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30b4a7169b3bf7515b7b237dd29afb3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84b5fe546f21d59a4265c096ad90229183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5b95a04db4c5fa9135b2cd6c41977a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623ab65950148e150cc90d915bf0ff92185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6cebf466946c36a09bc90c4f16128c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bd834873d3280cb0235971856f7c2e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659e6261efd95ff75cdb93cf63bfb551188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca018aeabdfb3b333f351b8040b914d3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018a99e004c8dd2c3a50fd49b12e42f5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69d14bb66d6b5ec32fc0fcdf28dd6be191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420a7d07f48f214b31c3f051a4fbea1a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cfb93e17e8bed0a5d72bb7d118f968193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92581009e25b16881e9f6ec22dd606a8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06eb770289e15060bed24eff4ba7272195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e433a887d960735fa7defbfa9af4193196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460351d60a951f83946587497fef0de4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1601f8e107ee729d197ce6e57ca7ec8a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d4c538f7a9d61a5a3c9d1defb37acf199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22716e239b04d21006983707e74c8c04200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99326e884e984d27cf999e06290c172201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47ef15c9a3fa37c48e44f04a9943ca2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811fcb4a64a237c399e61116b3ecea6c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e1333dda5193fa82f2c7846398df30204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02df455649195096f95af2a5d3e73e24205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe7a2fd66a74905d3059831e9f7dc25206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18669f97981cf579cabba7c1de62cf8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35cc061539d4bce5ebac606ab493389208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538328c28413d289275da1de7d056d75209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d444b6ea7f02abd449a2dc01224c00210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a98005ceae69ccbdab6ed9259bb093211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3378d8ad8c853020acc8ed5c5a6ad255212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15d9591d1b699b11466160bd7f83414213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccdbb750f23328ccbfadfbce68b4b12214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325b451271fa0f9d6c13e44ca5667bb5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0799071008264520f2a9c5e4570c92216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff24f6daaceb1080da1c092c1c76e0b0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b788a2c5da99ba919bbea985bf1ada218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636b9a0dd0925216136f09ee368ce925219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf4bfd28e28f7e96c5de8a1aba89819220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0885afa3ec355f72544de62d35c8fac1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd876f80f5660ca22e59cf2d3089a56222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511b7985271c78d69e901da2a1cb6176223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa96d08a8ed431140be05123a575a56a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2069eeeff0ef0bf0c52bad662491c796225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabc15c57e6a0b16737ea0cfd404ff7e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95610ef675ea99d87ef712dbaec3d130227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fc242ccd335aa0a75c977e4695cccb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8729fb80fce086be409f8907ee5b832229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9682d59ef96769fce5423289db0a9b8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816425c397280dfeda8d3b0887b964ac231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1b2b9a3bdb600007851db3c99f33de232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef037892200ab3b84941f5da6e0221b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ea2aa71749548f3c54751778927798234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8bb683532223674ed9a23503bcfe72235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b467a9313c34aa9a8b25bf9393c46dc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41271395e84444f235ef1bcd1c5a633f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0662793546920e982a91a0028c04f1e3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccc84a94f4859a553f04b7da3122b98239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fadd8f10932e9ee8d0b5572bd2f2f6d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37445def4b904080914416a5b0a9ecd5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2708c927c3f11a519a6f30a2ff6bb6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2ef525d1c1788abdb202fa96548b3d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7e8b005dfd26ad0fc352732794fc10244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a1fce22297f6284040a9fdf7846910245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044c5f945899186ce4b2f6ec126b74ab246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012ec10bb81f8b28254a4d4d7900625a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8097069621679f4e9a908fa7b4ed10bd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3407c33d2613eaf470de00e4a2e0cf249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3165cf85809b86be7f08fe1808497570250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0de6eb4ff1436ecbe9422bb8ccaa574251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66440f1d9956fbbc3f0990244599f4c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ab6e0dddcf5f7d78d49d1f27a6a23b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4904ecf017c42fd953e7aec1b417e7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6449391b4ca77b033e62fe3ed23d81e9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d181b127ff219b06f5b8bc5fb8e9f8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0551629c0e7770b31f98a329db527cf2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebde5eb5f935e29759200f5dc1139ffd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8591da59b2146fb272b42d44ca8d517259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad17b9624c156ce55a202f4292a1bd94260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0f0466c973035a6996d691d1c1100b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f09f6a6372f27cdb5b51e6bb98d320e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b759f0682bcd3534c3f17b3c020d2f64263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82785bb8b321f54bff613ef6908a853264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceb274791d692cf834519f47e12ead9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269943dedcda5cb81d4d3dc16492450d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a6d71e5078f1298962162de40bdec7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe45681418750fc7d8a22d537e221e6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7e6b9565d7331dccb265e2f52e5c49269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472cc43b699dd3ffa60cd2aee94121c0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4069ab276708752e544a07a66ae13c6b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7352ac519dee9753f0d560bd2eeab7c8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb6b14b6e768b211ede90c4c40e1e4e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69158018ebcd3bc2833f581cbe8a598a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63ac4426860b6ad674ebd6ff23ab2a9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c555c11ef87ef6afa3eea2354eff8b84276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2496d4369e76649de49c11ead015ee45277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb934c74256f7ca55e64157c0d98976278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e120bd3f0090506b6acbf5e67c151fab279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba853aa7f5bb1598040fb9a480f6df5c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42ab058e686361f2e036084403da9d8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea9e989a1f5e7bdadc9b8003d73eb01282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b4dcc634070725725abe9d071c1311283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5127dc81f872670f53699175872dc2f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b096eca733591f0933c6ee0a1ce6db285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72271ef821067b04a386896ed3575ff7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff999d99b4864b1199133dff4471b91287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3b5b51f671acd1787950339f145cf6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e1d8955bf7c2e14e4e471b7fbd702a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb86206e29a80693dd56fb44dbe55ad8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ac46c983ba56c65ff3ed9e093cdc13291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33dddbf2e058ebde4a7b8664346a54e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a150b590a1cacbb936440fd8e6e2ca4b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc0d0c2f32f889a203138b86f85fe4f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6175613c56f64a6d35e1ce10c434b3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347be5091b6267fbbe6992f882d8c20d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa0dc6497b6bd917915345cd8260340297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81415b2d760ab6392ac93d9c72a865f8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088728293dcd164b8f285b2a06665a61299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9426f3c1e1d23f060f1cb16cb11f3b72300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de722f87b76be30c0c9e4f4c168470c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf8c614ca27da026e7187cb5e364f1d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa47af453c95958412ea945bacd9c629303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d543ae70b0edbd5ae1ff984d716fc5c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6501b3d646b4d9edf332dadc7768624e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1677cefbbfad19c3116a216935efac88306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b3f28a52c94dd49e70a64893d26fec307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3eae9fdb96300169ceae643cb7c3de308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17be860ce824006b84150d96329d8899309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8781c2be31117032d32a97cc0ed6f3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82b17afee7272396ef06e34a19ed251311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa77772870783cd4b276d397f55bc54f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab9531010e98f952e37197a475d76e2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1279f61839cb7081172c578cf5b7cfd0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3840e2f376b266d64339a12c2b057a4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906949af534cddeaaeb5e335332d2b78316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d336abc39a26ed82c92fd6f564b607317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0dbc43fe2b12efaa4ace8d6e70b4fa318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533d4cabeef0c059a144619943dd21e9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ad0ba093bda598f4a448ed9c19308f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356c53a57ca66252c1a01b8cde14ab41321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215657dfbe1e0a44f337dbf127b6708c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac612a0fa6bc34d886c46e39bf59e9b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1646f64f0b7412ce41a5168ffbbb873324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51c26888510abc13ddd5a119f5f68e7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fb5eea5c23a3e72e90ecf9ce721592326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae56f23a7572f324b018567d66a26bb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f89948dfc76d94ebac6cf526c3903f6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80b386e7d535311c7d8de00a05dcf57329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3ec5ccd992efb206555ba2dd6e165e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca27e58de82f2312543a7ed0be436bbf331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f00d75663ffe37fd2a227f754d8ad36332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f7d0abb2423676aa16abaa9384688f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61c6dc52f25da1684f60560320b23a1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfc6a31be24e2fe70f9b73d67fe975f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea28e6266cfb53deb504de4be7081e9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6524ae88747b144528ee4a926a61a53337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9be2964da06fcca6f5b60194f1e1d8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0a15721e13248e271498d7500f4166339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51c88524e07cf4900fb33c7e5214f16340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acaf1bee85e4aacf206bdc829f87b40341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2bdd3a729fb2fd71eaac8981d99948342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f39a0ecf71523556b6d5ef283d54dd343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d551a951aa56d8511e7bca10d31224c9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b57521f8020e6017f13aae5ddb20f2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a13b34a1e2c43822e49cf7db2894e5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6230a6cef2d38a8ff8a4ab81142a0739347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9552c5cb1b1af540e06876e61db0d531348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31bcb98f0f502d3dae449ca84e236f8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2388bdf2bcf457d718fec75cba809869350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e8d8311d74b7112a1d1a82d5f29652351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe38e92c48dacc29d88cf70ac804e92352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0bfac7e7694ca8fddf76f407ea7816353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cb4300fd2def5d072870e26f878845354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea645529c34fc404b994078246979f3d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b383cc36ad164a8f285157b654c54e00356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbd45857f001b43522f9edb1cbb35d3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25496fbfe96499ce15d9fac5338977f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ac7d0bf9111f772fce22bab52b381e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec517d2714e3a9b84054b78975f9dfe8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2371727ccefee8a5323d9ca378813378361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0b4bb192a62cb79a057520e6df6052362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2618750744e5eee577fbb5ae029bcfc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453da04f111382e5726c3343aaf1caa1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fdf5b1db8a37aea624fca55df94609365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40c9a427462728e726d371adb160703366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0503f53b1e549a538095b2a79134adf6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9024c7e4fa9dfb514b15030f20ef84e5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc66132425fe2685d8d00f40943d6ef4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901e2c661e71b0516cbeef132767aef9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59407836cb8e04b0cc9b21e49b6defb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbf339a59dcc650f7471e534232e245372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f85adc8132741b7bbeccfd61ac6f0c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ebaf2ba26d84632511de273ea7c8aa374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2027566df514cde764d776a8ad0b27b8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669c49f1abf0a84f6566e734d8c5da3c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a23ece870ef6b698c295691676a9790377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b146eed6efb911247635a780895568ab378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abf4a078b26f958e227e3bd87ff833d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da16b9d7328ec4b5332025af48d478c6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04c6068ed9fd0c8cc7e2bc12de9810a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448c48699fd41c777707d7479a86c016382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0ee5b943e53ded26cf20b69888720d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fc939cdfa4141ac82cc2f4a6424de2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a198cd3315b119fe2091ad8cf9091b70385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc875e5dc4be48a2a4f76081dc1dfac386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439efb45051c8bcbcac7dac4a9898951387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce58bb17d107b54773c75c9047736fb1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089c6fc4db0d4ec673c5b727911074e8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af13aa1c42133cc4d68c7d998cdc57dc390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfb266fdd52dd2e952515e1df07ae9d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e71c2602641d531a34dd6cce58b8c60392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2f3f65fccdd7248ac41519821c317c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3788eb4f386fcba63899f37c5708f5c5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea39419129b1298a061e2c95cae98e70395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd0389fd57dba5bcc5fd73650562f65396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a970665a9e8bd50e6e3ff136993f50397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf934ccc1fe34aed885979463f76978d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792e40103d53761c7d4d7730df79ac6d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0213558b82fedd11e2fbcb06e691e292400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a2a84f10193dc52f1f7e07a868f51b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed1a6b698bd7f3395a586d6f203bc46402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dc9726a88c8ff74c4eb4a54c16c665403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4600876ddda19f8a1df327dfef01d711404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56920ec8684a3c47059c85eaa0bc27be405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dfebee74b570d335f8c70f1a10fec5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b95a4f151e638f90f1fe78b60ba46ea407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb4abbe64d85e397d2aabe6ae287220408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcbd2f996926e40203b7415cd42d506409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c265a815ad8c572f304e4e568c12d975410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685af4cd4ca5f8aadf5ce416d14a08ef411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f409576fd4b3030aefa9afb00c3887412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aa31a7d9db055287f6c2a65346427a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9b60fa37eb81cb25c773d79bc2ae8f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd17c87b5108422b9516e79c9f78a31415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aafee36525adf4b33f1a0da0c6a6b2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8435254727611e95e7f3ec0dc0e033417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e83944c1c3aad03f4a2b3ee7384f1d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b77142c0ad8963163f51fa94644f1a5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425faac177e3270b06d9ad2fad4a393c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d8e881238344eab5fce7c83a71925c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1d1ad6b5a96a4eec1f1b7382337aa7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e317ae897b666bde44a1bd630c270dc423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437c568970dc5b1e3f2debdf301a361b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599ff2a25c57a85d6fe98085723eb30d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6f44e68b029303b122c830be30dd7d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cccb2053d5096caa7cba3a021f90ba427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf495b3442a93b235f36bec8729b55c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae11532e416868b49f28f152a54b9563429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c937c536b6e68e1cd9dddad035e0a5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826b45fa1cfe2eab6371b09a10af5609431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d04519071b1f38fb9e7226194f58f2d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c208b7ceb8a89cb45fcf98dab19c1a30433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d99f01be9ead09c3e4ab0d1b2e32fad434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f82331aaab46aec34389c6033ec14d5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e9193826fb3d9b728edfd1eaa43865436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebba8185785a43c5748ae64aa7e8e30437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f24bc58dcd26b8da80388eea216c2eb438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b90ed1597cb0074385eb464aeb0d7b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a512fe036ac6fd16544481f5b4ee35440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475578278b7123153a8448bae2c9382a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6306f76d8ab7fcc7cf6cff0268fa14ae442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1807c87e74df4043006e48bc0b73dda443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d81ba261c2cd3e76defe6e43d65d913444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8337da3562a1cc2e0c0f32ec928f72ec445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f71a7b34ec081816be822a501d3f01446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c96abe6a569ecc8bffcad8087a75c6e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7533030c5bf09a66c005d4dca2214984448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971a8c2110628fac96efdff707ed8d6c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bbabdb1ae071697d2b1437f2807291450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ae97ae1ef0a634c15cc99c15d577ea451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cfeff9c79ccecc239a333d6121da0f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eb9409818939243441bf526a6e17ae453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0d99911f7bb1a9ac52b2a571e86a08454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14cd7ddf8ddfeced1453b443815828d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500316d7a5e7f2b19cb6d1017dbf167d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3be54af4aede46fcdcc0737cb35f37a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73c02f03ed4054cf9a15c5a03215244458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf3895a38cdca6fed09d2803a70ac96459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaddd9266eee8c0a52d425af352e5a27460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4928ffa66685197ab8e5dea944defa1e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcef40e04693ef27003c5fe92d5718e5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4f56d02cf95d97467269fb6f2f62fd463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4731c0e34526acda7ebc792c929a6d1b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adab497a3ca5d99165ea57b538763e2d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806ab79694e0ea29d48aefdc7ad5cfca466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dde2e18946914d91ddba6f30ac5ceec467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d616806234876202830e1f5e5769dc468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b8ee2b0683fb2f1124fa6156e12ff3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d238ba1bbc48bce7b6d1a67fe67c0cff470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706e46e6af044a148bdc03e9d1c31d4d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c581feb958dcb3e122ffd43f866e03472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff151785b1196bcb700e68b5252f3a4c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e21aef7251368a57ffedcbe5902125474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f3aad864ec87edad603bb90d488b6a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449f7bfa5d9d0b527d27619759a5fac1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffae9427804e02f5ecc19377523d23bb477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc78245692f534774a830eabc9e61ee0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e117b0cc4dfec16988285b89b5a1d2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5230e8f0717f2d3672a69ba58b2fe1bc480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1723a73684f2af4d9d2d654a255e1744481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de8803647f6117107e641f4b46568af482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c2b43c266044f314ddf3aee3538ec3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fdf61b098228775e822dbd486b5f4a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415028427ade7cd4feaf4adc15107a0d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780b159a5ac404957d7f785a4e42cded486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053ece4477d1751152b3056790515ed3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5505407e0d8b4548f286be01f2a55780488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16645a33617a3fd9e0ff88b0b1529ff6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2fd01c52fe846e727bd6986e79c4e7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e15774fe1dce83d78cfdc2e5b381065491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d096a1e31e28cd187272fe71be5d3dbc492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6214c089137b789c04ae3faea9b5ff97493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eb9bec058a160ffa1d8354d7b80c4e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe054b95b3912ef7ab87175494d70a9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37039a7b10a54cd0412107daf46c2c17496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c19ecd92dc35127b83ae7b30b62493d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98bc3122e987da345a1a928551875f0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61745ef7ef9e7e3b31967a5b3bb1f536499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7591a872599cc67c141df3f0f5ed214f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c50d86b3dd79c58ab105364cc435232501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561b41dd3858efe338da95336eba425d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2a918f424b8d15b359f95a4343a311503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c454dbb1201c2871e9f17efb78dd4a96504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20830b8b375db1586071e1111cf6c42c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aa3be8903b3bd2b5ca2e42a203634b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee16bafce9931f461fcfbc5049e7a813507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30514e8e69bc22f04f25b4ae6cfa065508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7417dadda929d281b9b4ea0bf2e5e8f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141dc32572f019bf87869f831f5f681c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d3951f6df871f8d472e5d13dc6cf94511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c9cc1b5a3e272a702ada78ca596f54512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d333476e9b1fc55cd873e4f02179ede513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c5f56a6f3d1cf7cff1fd9540844707514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2260b7b05d9e2b923c40f9b8087c87515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737be082b8b6b0df796a0f1d7c6f71b7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a1efcc554e312cb4bfa4591d2a6b27517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81359fa55835090dae20ec76c4d78274518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f98bf70a32adab0c63940f499748e7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7903481a6fb2e0a88db413636cd0422b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207bdf5f9ef4f8cf0eb9c43daddaa9b0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598a52eecefb9a93551709927fcbe2ca522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996348b42cfeffad83ed83429d6ab32f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3589b6187abb4e05b13283511e8230524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d173da8d060ec00373ef4b7b557b6212525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5198db64af8ab5b99966faf0d51416e8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063c35e99711e2b261c5ca91907c3f07527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0398d6b5ec8df1d058b83c7452b204528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5031689f4d7f64481c54a76c72cf3e94529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6094c71c5bb4ddd037e84ee3f56eab5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b6a6685a7ebb578e85322963a0a8de531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff2232ee363fce2cbafce2b8fe246cf532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f08628216b288448471a071ef4cfaf6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bb0d9859f9b8461c8aec1d009b74f8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0757bd8e7273ceca4fa48630eb008262535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f21979e23d0a286bec83a8f6d216ca536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a678bf3d053d010e566269bb01c1b4c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bf4551e381201dab14bc2857fac17b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15abbf201e5a7cf5e84f82d41a25e332539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1034b0307bba48273a0b8a1ddf12124540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9b3b173eef4da2bd9d418efbbb2222541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f638d270217a6f7437e71a1e008604e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f251c884ff0cc9c3b23ac887b209046a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6922fdafc4b8eafb33af2abe0e8a330544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80009f4329dee6f453c7bbdef13f010a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4448dd0b117a0fcb30866273fce4c021546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e0e451af93b437104b6ddf58045440547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9b52c49a4ca3871a6ef540f8e6242e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38889dad3c799aadcb97b05a8ccdc34549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9b76e349c985817d9e4483cb1e8c1d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5c778558e22c96bd04d1a9ed6e9ab7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6f906ee2c9ec3323b81c5d2b0e963d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40890adba4ac841794e369ec187d86b9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d5a1df23439ff726502c6035bb134e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d43aace7bb0a7f443b60386744b0ab555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d5c181b006d0e5db3327cf940d5088556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e5d104af01e03e6faaf997a9b6b084557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a2a35c556c4aadf74eb07763478cf7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338f521e36508f0a240587d25d8fb658559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796a2f9314644f041e5eb197e39a3908560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d044350e6cb51d7570017b5b90d2ae3d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174676b301b439d6593ab29371799f83562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9d712ad2996b01b7fa647696ca3a09563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18979f21a97d561bb7e9b79848f68102564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c572b73f44ad11b3d13787cee5c48eaf565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f065a530b0d432f8f6039606bf4511d7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7933c45db72c0d8073c1708a2f7366b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cece576f39755f811912dcefe755bdf568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b721deb11aa7f210197a7ad8aabfce2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9b8613e965e0f763a21e435659f343570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d7103cb9a21376b1c3433085461683571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16074bb5113427182af15e8daeeb83d3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d45bca84858729c6677738a42c4adca573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e658dc92ad5028c16f790bd28f90f52574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2527b6a840564387a1eb95d0259131c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426723e86d73bd912dcee51b0e45158d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00bf86b486cf8718acd54ea8a4d0ebe577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d61fabb0bd08ce9fe167d5cf0eb339578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212a8b001f0596f3467048f31186c69f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46499e1c20c9b2c7ec10df82d08edfb580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3c702fc9f0d2fd6d48800c5b446cc2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2485c2e529ea1d614d94b94e21ca07582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c7310ea302332b82fabf226a9ec7c8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4bc427756bd1e9b942c19bd002359d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dd715af46cdec7851eb61c0794737a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd115dac9aeb9042cd8e44d48adce79586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8696801d989cebf0a0fb083af037bd81587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e705b32f8b6cd938457d2da94945d903588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1ecd1603d2682020ca2cddf8d991ff589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3c260a52d5fc4012fb0bcc78a7eb7e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ba6a50663cb2ddda8f64bde97543e6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce756f4c7101292873381072aa59d7ab592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede1a765af3d077d4b0c6d72b9b20ef9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8816e5b99103c679dfe56fa0183b0f05594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eab4506d51e962873f22d709efc04f5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b990d8e810d23c9bf4ded51d89a1855e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26909c6dec037fe5cecd82fc5239408597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d30e5ec29ecc077cc859cb30ee3cfe598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2011969f211ba2d6376993c7fce7131b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5258f82bf749021c8a899ee9cf09ee600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d316c6782ffb3fdf41ea6c17e970c8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92a56ed59c3d11de9c3745350b584c6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89be974f44863ceb2a2fb76155639e0f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5310123cf1ab233cb080fd4e311a855604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90114a19110cb71d53488dc2ca5d45e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfd5aab2217be714882c73ee51fc7d8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47a3949f431d3b279adc48c99c716e3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7233630b9aa35ca71100db0f66d68028608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca325e57e1474cbbd1d8538739ccaff609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4ae11cdc7a26bde4ef86dee92aadee610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b414610e671a8c0f9d4ac8e7629fb54611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4753ebafd704d37f478bf69f38c143d4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293c0809955055cd8f92e646668d4610613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f8efa0b2029b05db6dbd82a94c71fd614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c585f0e86c865b7a435d699298173a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f0580362f23654b768c308eaa3ebdb616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6416b9dd16dd3adafd018d2b4ff48b7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e7deb73213276795b29b8d93f5807c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6054bea343f8b39a3886a9ceebe9bc35619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118b95e00c98a277172b11dcc125acb2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebdba03e770e83c7a2cc157492dcbc9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d87cc32fa5ef83c33be729ec95ce45622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b5bc4e30ab4919e695d6ab8c3883eb623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ea975701f91e99c61aa6297198f598624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0894cf522aab7e7eb9de5bc5e48924625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e908b498a3211ceca21384d0baa9abe3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109f16165bc32744b9d0bf74c9ace670627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3883b5f6c26b84a1a703695fb0839f4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be558b00037d7d70a6dca16f7a43cd6d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5571bfc3e1e67ff0c203636f6a14ed6c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899f1ca2e4e6be33cbcaaa189be3d72f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c965a9d82d4146ffcb90a48ab955c2c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464992d61057aec0ea1d8591521fd0c2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df326927c5c99a306573f6ae4db6ca23634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728cecd019a810f0727ac1d119c1edc9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a86117b91d98619871da1edd775a09d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc936e6b0671595da0bb85eded520bd637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e813031c33ff5875b36439ca0152990638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf4e50284264feeff46d6223fd83339639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4140e0b1ebc3c108659e0519e9a1a95640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323cb741c92cb761ae806d61da94f06c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b65e5d7accefb769c1162106ae20f7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e08aaa8503bd6bdd4a5789bf3f8a1f6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0283743019cf5763e768b3ea688cafed644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026c3a9badcca83fe3b0dbef9ba5a76c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322c487791fce684db06ef24d1a0b862646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce32dbf44231708408a4c826eaf2415647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5517f50092754bad1b853176cd7bf7fd648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636273c5bcf16f4cc31e52779c03c591649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2036fa3ae07265639a79fb3463e1edd0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b4fc80ee403e66b92d2202c9620f4a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aa3781f793eab7a0f3bf8e28df432a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b423f879d50409579906de1421bc11b9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04126086ee94ed889b84943b7f22a869654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a136b5c5530318ab985256f95586359655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7c290b998c5be10bc06243fd67058e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee803e163c9f301a17ff4b69ab29d1ec657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280ee6dd75ee83992aae4a89f3ef3445658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550db9d295942dfc8e43516085f17cef659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8f3aa0d80eeb72b5262fb49ed50380660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2c1aa5adc6f8fb2afcb43e4fea05de661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac7243711124df12f38f06fa37a512c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4502c9951d3a1a7cba737a2afdf7a56663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3e40f3565f60de3bbc80ac6f0d2b13664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9177bf02d73911df57509175db0a7b69665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af91093c96c0476e67d4d03fc9a062f1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e6956e2c5c39bb5de89ed1cfe5e08a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb708f20853bbb5c2e71a33db3b6069e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eec5a1795d22b1be6580bae775f923b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e820c4c96001baf2d4861e6c4412bc6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8695814c411850ac12cad736e4d5a861671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f793abacc5ded4c0a7609efa989859672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8a6b8a0ab98db4f1c59554c3e46e17673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e65f7c518983d643c3d4ec1e8db04b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b9280bc8753034d98c6bad01ce2757675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce8c9eb21f94223601e87b99821fd70676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd83151323d106de0fac93bf26f3bd84677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2200bb92ca4ffa2b4cceaa8a6deb9474678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9a4a6eca892793a53123207346cba2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b7777bc3260c3f971f4ce41e6744f4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e247e0fd0d8f74fbb26ea964e8a3ac9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5164bc25d8792fced5023dcf503de4cf682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8824744a9b4c32240a21aa81317e285e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee57dd33bcc00fe495e1d9d19e93fb0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9cc766d2a4e45a2abbfedad5592f20685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cce0775969a911e56de727cf12d84e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e45a58d3f0ce9c27040237a0e13548687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0eac333e8f960da8f299e081fb6de5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0502d2479e6a32848ea9f49e0484223a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ab356439543a7074a7a6759b87d445690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517512bec7a5094c3f9d1c6121201c16691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c58c69d7f8c4a5954d1bc6fd517bf78692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c92e224a43083043b0e1f1de66f5381693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9cd5a8c599a844db79c3ff1553806e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b684e3e2ad529ac153e7cece1a84069695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dc4187d08b6775457c4e5760923ec8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f3d1e90af70ff7cb706557e8ca4072697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf20bb740ab6c45a268d3dc546f9d36698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa44b13f859d041969f8f5bd021f7fd699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e134c86ef33be4c020487da8c4ffd10700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1243f6e00ce666b5fc3ba045af2952701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3c6680c4a4993de1dac787d0973236702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd45d3e04fc9a4c3d921bc77a4978037703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20dd4ee60fbd39bc9aee9293485df79704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2af332dee94f4f0a5e9903bcdf21c9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9530e8d33a78c3da5d8555a09a98f98b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a039a75c35bc63156ad55a6a63b859707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b26f8a1d0109bc9cf180ef6120740a6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b9e6b041d71e282f70eef17d00c84b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3231a06779133708b34ae8a84a7ebef710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea662977c25db1c1d81d22c0b67913a1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eff37161780b87c2688c21795921b14712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65c0f66dacd579d035db062917f9890713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab962410279ac9691359d969b1874423714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d73c5c8e65c9ca2de660035a31ba7f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4422ed423a4fd6f1288fe219f3b2f7ac716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb631c3f1bb2fc22f548567abdf6a165717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6013e307217f1dba7ccab3393ceb11ca718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438e69ede644305fe708459c265929f1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4250eecb6368dd728174fd356f04619720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86a04d34674b6ee6b549fbeecfda74b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3c863741045e98e4980f8a2750a62e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c613971b67f252a944397a2b1fcb82723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a387254809d2086451e630e2c359054724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de042b98cb1b728390a5532e060b641725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fe67bac21f96599e5582024902d69f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb67878c4633447f64698f89425ad80727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97f71746ad8bca69c17d4ffd8c9fa63728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903c2c0ab4b2466cfb1ca2d989cab2fb729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858edef484b4193c8bbb16511f954e3d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b022f0c6887f34068fdc93452ec07581731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5feeb549409b3f366b6ba164d13849732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7ae04cb8fd73894b7e69b847f3e48d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e4d3df0954e576f9d1fe825fd7f39b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a39b5e7f82e3c902d8732c840df08dc735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e06da1ad5962f26edac073796a062b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dad045c1be50e86ed1b4ff71d04036e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338430edf002491bb8baf2167b719cb4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7badfee4adee411acd5c114e2164cf5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230529de9403e7c24b4bd2609d4e3b59740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e804e03a4bb2a7e8bf201fcc8e78029741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5989f5cb8a7f8724dc18cace999e1fef742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4202f4a8d82f0ceae515cc063a2f0a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4d829f2db7d65ccd1baca772c5b98e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02cb7114e6e8c0b6a13c35c34f1c886745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da2bef5439535e58a05b210314dce60746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5449891b0658b79ba117a837f3b01a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630560265fd9bd3324e0df9779d9b1d4748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78172c4888a9ce1f4f352364f0e1e823749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b46886c8c0c92e2f01b408414bae6c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fe8ac78c187f72719bd42a374a16c7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052d906d2e7073f10f42738124a396a8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582f6cddd9ff4f8550611222816e1fd4753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82171ff9a84e3d06c6999e2722b5a44754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1fb50597dfc9ae57bd84f7afa4b78c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ce83ba923b602f70f2cbd5687df4d5756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e938e8fa361f2d60db1feb9df6dd555f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9c9b3f36b0a7745da85dd125c866d4758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093081ea7f8270766e8fa53b47a88790759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327dfe38afc30132f1397e7c78df8eb1760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d79ee63d40c5cdbc9af45986135ced6761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0b0b36444f6fd4593c75c06437e3d8762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effe1e6baff62f537b563e48f28ebaad763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6264fcd69c9916e66dd4bd27c93c0d764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3794b1b2548475de9ff20d0850122a8c765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04edb7346dc3fa74a59891d8fde9bf6d766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9e2241e03a856629c16d05d7e7c7d2767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de2ae5b8f40965f18bf1011eb93ae3b768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e18e446ccf75cb5f87a760f33c46c94769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cb79bffa8e7068d45a0da925da1f16770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1184f17fd7253ebaabaabfb0c7aac937771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a10f3c5f31a9cfba23e75f55040be8f772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6531ca73d64208a7ae4a659ab8502e0773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fca5ae1d833b18bee8ca23b75ec357774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3be71e129834407efc9bcd0f296e5c4775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23791b753c71e00d04bd58c976b95ce2776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b99b7a12db49860a2a83c74fdee97c0777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791c5e6eb953fd24ecd433d32c6efa34778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871d8c6186c3bcf998bffb160821183d779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e6165206520d71041ab03c608992cd780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a41decda370da54aed07aaa81871f5f781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8c513f49c2888b3c3b0c9790492fd7782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd81b711dba07bddd06c4699447b363783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317f0a20d5a1440e80bbdcd42fd1a0f5784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06e0a04a3a2d9fb1716ef4c889da5be785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f9a401e16b1ed8f67bec173b4e7941786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daaae40173a0cec8f886b8507fb04cb787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca21ad946dc9be54867951aa584f3d7788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fe87eb3b9a5f41dc256cec4b459fac789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ccb8b1064869864c7892c20ac5e017790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f9902d31d7ddd7dec8ab6f9a96612c791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b408eb840aed31f84c668735dacc16792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39026c0b7416cd3de5d29fea87bbde1793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3ac926a31bee921b4b4128b182fad8794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df27e6de1a03f20d261b5391444abadf795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008e52e05bfa1c5e9db8e3b821373bfe796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdcec27ff0abe4d4f411475798bb121797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24f53ba182c67d14eb7a45e92e4abf1798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904186f84ec50c9647072368645244b8799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8849f930f8604149c9b8050a005b91a4800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0722615fdcb847441e9115926878b9f801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41180b9a8d925cc202fa16260b1d5410802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607c1d721d77de51d9ed900acec81c13803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf8dfcced03ea69235b9490d909d3d0804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48899d93ae9b9cfdbca8cc898edac34805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973de1953e523773d876878e44192637806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078b4bd101c4ed7c069355818bf75757807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468a50009cb2685dda466b9c78366caf808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69aeaf6d5238f4917f087fa474786ea809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e23fb667e763d59da2ad551b205ce8a810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3e0ac8f77707c6a08b3c732cca96bb811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af30b4299c4b680f729ec46abc15580812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918fb1d4ab8c8b75137c63445231e6f3813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7698fd0d0041576a8b2940e65f014ed814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4f5ac6636d76a73840290d2682fff3815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984f1f3fcdbebaaff7a264c8cc26e5c2816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e4708d6b69f57e854b0f73c59e09f1817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7fd07bdb2193a42d36a7b112c40dca818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3abff6b2a10892c875e58383f7e9df1819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364d76db0252b4ca6471da9fe5a2b589820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7345f626ef0c7a8693c01d0920fb635821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f519162c58a3d006b8f5f9a7d5142cf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6760039d83922e72e2d359e297d1f1c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253d19568dfe7bb1acca50e60aa662f63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec71deeebdd9bad5c0d509d111a543e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eaed04482513f866aeec2fb2c3a5335.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b54412e0ae672e2cabc70366327f6cc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14d06efd559240aa3bf873be4b8ddbc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee43e45787addbd616a64d534e6735788.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb684cf69d22708e423ac9adc2215a149.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c1bcef76f85ed5e93cb3501dee985310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c549f89e0ba9fb80d558cdddc033ea11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730bd93f95cc7e137a046406e481bac212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f08938be54f614894160cc83399db6013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8cb3139f2bb0451f7c9dae27acca3614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5861c082537aae8e98fda2d20feba515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3b20129868d51b03090759bb07752916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ee0e28bb6ddf24cd09647e229143b717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5063868f713bccdc68d9988268defa318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b8d1e74e401f1588b230c70c82055619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ebe69de45e4964ea96c3bce7f6bf1f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f9549bae78707ee49020e265b43fcd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5677100a81c55d2df08ab0e012af918e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9c2afcd581f360f1877eb1e802930223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcaca2305987e084023b622bc9e6d5c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8939f46b590c4f424c48165a660e1325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90411458e0edc3be4ec7cd18ff655fb226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3551edc0d7547ac248b08aaad5fee7b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f77e9cc1268603eae0f8ab3302af0cc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f8a9a689f2bab839f87a8cc6a0f73a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87419e261a6fcfc5e16087489d011eab30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c38c313e2606797c60198d0000dfbe31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75da3ac45264989be61e785e2ad96a9332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6046d13a7452a64698b1a39573536adc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5807fa5c2d8a538699216b5810f6499434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b30e2ce37aac810c5dcd0024e3d871435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2077e67d65c91ad5f3d2dfc814ac376036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f6f0923d94f7307230460fc5d6245a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9570585dc782b4f9a814cc9fbe5851e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568923a3637c6325adce166eb45d9b2339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8cb2e40daabdb08e744f9d883e5b1c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebc112802308aabc5da8706f4a4a36d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4135070ac9dc06e9fe1c9f0c860f0c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025c7abc5b9b3d8dc66fb0a1e182847443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e5b9e669c457fa3090c953934457cd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8ffa63e14e5260dd8661d8bc932c4645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db5527efab063529b69b52106ed5c7f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e535cc6b3d083b9f472e8838b939468747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ced6aa64575420141fb2cebc9a84c9448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80fc2112e07abcec80da9dc5730c1fe49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5af196b1bed259109bb1e974e7f46c250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a34059022f32c690677980af352f8951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f7b4cba34cf9445857e25e544c218552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5225b9bcf402948e2a0c9bbfc796486253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23556ddcc2a63d3769ef047f1afba44c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2b929801ab3d9becc3b5b94500517c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96724621b930ed501228e3fcf4c98fa56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28107629f8ace598cb7c40e627cc89e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a24f4d35b2e0c083ed7565b5507979958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b98c8bf7dedaa00d42cd59ebeb318159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035de0f9c97f56c0db25f022a29eb9be60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d026ccae2fa055b1e62fbbb23ddeaf61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bb64e9ebfda339888ec22ec5d18df662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7623914b393fc39a8a2ac540601eff63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75285fd16bd2beea5461c7c81a9323e164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55041d8d0448fc353f840dfbbe830f0765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da6197dc23a5588e0e8fae0cef72f5066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1737456f94c3a2d168c773b10f0bc39767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9580c6205f1a97dca397049b81039dc468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b6a9db908d93cc1e5e76064c34f83769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8bab99c25a3efd2971db52b83ae6eb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d548fc882360a26ba59139d14d231cf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23749a7e92e8ee854bd227058da3bb0772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c143d1a92d92754f5740c866b5b8c6af73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbda0b3f56a6dc7c0b4079f9a2e28f774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4d286fdb16ce464bc646dcf390513975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3e61392cd522324cfb4cf76796fd9976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5b4dba25257e272097cff49f8f515177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855955810b3ce0aa297471a7db9a83d778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573dfa110844a9d7880b72b2774782d079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2551209aec792931119e3afca9c69380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043d88907186a5ee8af609f21a3acfcd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7f7d84f85b74e64f33bffae51b6b6682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d47bc3334a2f96cc598b1dcad45094583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38da12c9f8a7d7998d6e0c013d9393a784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8950a1ae92bde97ecd5f342c17cca05585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c84fc3097992e7360df3b4c4fa7e14c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72312daf6b4e411684952abb1e802c5287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68f1a0f18bedc916a3466f5b94bb47288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5186c622c408aca6497eb88a1551c49789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2a1b9e4bbe563b064ade35adaf7c1f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a445f45331a6ee7b21cfd350604da76491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728404b5d720b720f6c99a8880bb31de92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27f26fd75b3e1a177b26b734d6262b993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db458f6cdbe6de7f706002b6578a90e094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f0b8712d000205b26ed777855f50b095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94195559e1e1b4faefec017d59387bf996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828cbec9910be246b7f5b6f1b6c7a16d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521d06a2c667069cd5617ddddd50ef6798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f633361805af7dc626c7e7722fa6d5b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeca830e8d727114ef7e7a307c09c4d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f681c5373b0d676cde24cbad09b7028a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8c42b701f75a33a57b812dda46de02102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a96ee79065d07f5e6b2ae4d532f7bb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb80dcbe2d420e74957d63b98ecddddd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e14ece4f1133a9e4754931c25e1eac105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42b61635da84b8744a2a51889eebd6d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42294c31690b1d52f0f93d4c64dd17c6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9e5fbdb460e5267afd48d8ace973d8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99efe34b227208de171bddc214d830f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead276a575d1f99befab64fa5403fac5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21150d62c18217fddcb3e25a304dbb0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35e59c46e1025217a629e2e6a0a1146112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842f67fc84af098cda793ce9d85b9731113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64220644b20af493c9072400df1615ee114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee459bfc13b947bca389f55452dcff28115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b2171ee39f1f7fb6705c7761c8c593116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be167df13a764728293217942690f080117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d924d5751f3350187e5df9f0dee6fcfc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf8c7e3de8e549145cf88f3a401a1df119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c815cddc2056abc71d3fb9369449d2f2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb13f649cf2758cbdd63803cb92ff0b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a57c946b0cf542ce85225488723a83c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b09d4c4b11b9e5531c487cebc50ec5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d19dd0a42b417e39d4a867f13bbb1be124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2ae175bc270f006f2c674f8ed1552c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd61dea950c7b7ab8d85c6f4cb30c77126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0207c2318b593393c14983b45157be2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8760511268c7dd7d02a97d1ea449b028128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e924508636b82af66b55994216223231129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caddf4d44dbf77aec64abd106529a628130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ffc6ade177556eb2a7183ca55722db131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa56cf22040b1bf7d2931da63a04d37132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4eca7da82580813858262a09a935ec133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b495ec54cc18b91eb6bcbe107a3fa52134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1b19e7e6706dd8c30f35814f414202135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015b91032c83235e036990d90d73c1a7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481e2185115bd47fcff1007a10fb41da137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00440662a1d57af1598984ff9d5042db138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f03ff8c773271beeac188b62cbf4c7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2366d8e6e5ef1ca3575a9eed4ed7715a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89584743b7e42b76d94ca1342d77430d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf3ba2f1c7ec64e2d79c136871fb972142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc34c122287f23d1882f9c6fcaf09eb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e863ce80b1a7a1d2b218c861309709144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb89486feaf4b2e8869963308e0137f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801de41a8a72f86a3b5365bf7a0afbc9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbb25afe4234464413fc55be0d45206147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3afe632b5f65fa85608ac634d20375148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164e8bb2229aaeb5c6c43307b99f2ba7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad52054316dd75da04b91e8d672fb1c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20e8f7a29ba4c65435572088f6c8912151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc684e9c99244c5acfae82ac88dec911152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde6a072b88c355a4ae838d08aaca74f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fa59a9d766353d24d306869f0bac8c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79d294500f3fccfa59170015e66dded155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e30c1d71db59c6a1454ac8045059b0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff935ddfcff0deabc72090c270e6ee4c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b5585757f064067cd785d970477252158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23e6106fe1fb3aa74d111b3317f3f01159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593aec9a4e9a97bec6bd30d6d551cbd5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e934b98bc1a35f9c51735f2479a2843161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b1ada0ca3fc107787a862946f70563162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01ff999f0ab498bfb4af459a42b6912163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14750882c0c390bce56fa95d179cfaeb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c37d7b6197aaf17d5f5be9d2ce6b8c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baebfa07bbbb087516a012439df9d5ea166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcd8f620481272f583df0910fbcc626167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5473ddd3d5b80ca1cb96532b38131d7c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293d9f9383b83cf8788315c301a52469169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44487789b5cadfda3efb5da92b99179a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be95412d141329ccc56e564cf922e8ab171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45d10d6858614a9684db6b29daaa8a6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fabbe7c80e44308e3777a642d54b071173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac93d1ede81a94f5fb4564ab201c4c6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d9b33deadecb494a86d99d84305888175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9639819d2b70704bd4a8831fca80c4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0d3096edf31bd5cf53437eb4c25879177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820101812a20ef9edfcd1d93e3225bfe178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769244e29fefbca3be8d174f560a5142179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08531b2017c77770f7456f79fd1c6886180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1985823fa228dfc1d26a780c63cede8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb56bb57b56634e99f0b0c4900d3acc1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6416742aaafd12631adea47c0c4cce183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cdcbcebd58f58cd93aa24eb8dd0564184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0519d51ad545f1cfb82d40c295b7f2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4942c2514cee4cf58292816182b23f7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75aa31d2c95515cebffc6c492fa445a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14860f4a9196e4e2dd67d11baed0bf7f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bb6f21862466e5f4170e3671b442e7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e6cce335dd331ea35883dca594c9fd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5b548ffd5b0419878cac894f927aa7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a83138ea0281f12798776a70007145192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce028ad99b9cf7eb4ed065d8590d1c1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1472cfb8fcd9373c8dc362b2011efa78194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fbd9a3b6df3d0579396754dee09691195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee672e1bfc8ff1a35c6d72b4b0aded8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796fceb69e75d535d574fcb231a32fb5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72add0a2604a0aad869fedbc9f0979ed198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0fe0415b959a72b919b5af36a96f4c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6519753820bc162efcdd926afd23b73c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dcc40b10da94cb686f30020c9ac35d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8f4afec7d2ee71b052c8d57ce827da202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eb6556b53a8b3c852b3aae9e78ea6c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbba8fc3b10917dde5a2c8506f8377f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5fb3029e5fa6c7dcb0c15503d913d4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbf465b43b47d81aca933beeb639cb9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1297bf08c53fb5765e8429c1a315cfe207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849069c508e7de5a6c02c8ee18f79318208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89edb24ffaf045b4c76af04570bff6c2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6020fc25be64a93565fe21a0c500f9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cca957e3837a6bfe83840f003aaa51c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5197fa614c706e9bba4be6093547910a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3d0f1a4a686990948cdc3d89dfd1c4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f187749cd56d0bcb1cc41378d693c82214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7f5c0265234f518f2ff4fe3a7b71f5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a136e284ddeeed911588815b363109a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3d498340933a58c2da3df568924488217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf49aecaf2ae9bd6ce2b7f5289ca88d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef1cb6c20d3092032c177a7e89b464b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ff9fba7734f3222f818f71a23dac06220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5e447610f9a6dbed434ba137f0e59e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c1c486e061664444081a111e741801222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa59f7cf3c1973a93088a7ff7360042223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce3d8fa854cc26f2db9342f4dc3e4e5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27399f82543a4d8ff7851348dd6b7a62225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156325a3e40cfa6b671c22ffeb966c40226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c22a82ce3f39b84613a5b94c942539d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abfead1c65f9aa48a6ae8c3fe1e1ac0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea983720eabbb90c2aac8f79c2e3fba229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4149ea2e809cdd6ec59df55467c69ea8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8ae1ceb3bf0901930055efb9c1d534231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e269ba361b9c276fd296b6a33c02b20232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8c5d74a02ecfb1b334ae0ceed96542233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3bdaa5211c75841300a3bed46933e8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8bc3ff7806213202729541fcdda6f1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b649e00f368d9561c27a96e46512176f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f97c355d3fc2c5308152965e093fd7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae5037fd6a2a8848e58f044d28b764a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26609a7a17c37c9252da3e85f6d85b0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adfef8c8074a90a1e698250dbaf7bc6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590b03373ebc3a06b786af11d282f336241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908385800bde3d7a6611f855675911aa242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac99175a7b61d6489b9f3695630f1827243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2232fd0e629a61e7ad696353269ef526244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7ebcdab03770ab0e175960d67fbe43245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5d82272b45b62a1c14b41564a44f9f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07700d205092497899cf03be53215266247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fcd3ee3e855fd95bd23d4b551bfd63248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb4d7fee74f54da0d880c5440e7f1d0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6ce547ab7950d550280731f6e5e6d3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1093a8cf5a5eb2d8c2b462611ba4fd1d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9f707a87608c393d4a3d32f3dc2b1a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82dc51ceae112b77533cbadf53a723b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317679aa519e71b76938d3845d0d07ec254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ee3cf0d5cf5bf200ddfd9385fb5505255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740220232c519d47dbfda43a5ecd7db0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ebe319a0b60bffda8fb2677818ccd7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2189e0d2bd502478cc3baa41c435973258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85035e80502067f546ef42e3559a7e4c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb330c8c2d32d3071263d03d5136df0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61476308255ff7925b0040c4ff4ebfb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee0f8f6b79cb7d2b99025fc9a8e9068262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e5470271818cc0a142e6e4dbe407d0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b53e1015fe0ecd8c983428201d4cf74264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b8825994fc9f8737933d7fb8e6d22d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a8e455a0a83bfd92c090a78024aece266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e41d4bc53a87416dc4d6796fd6b359267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37a8f6e7404b4f10e26d11b487d41d6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd622f729ace8b0da8fb36f518e6ca72269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50880646a5b067537a8ba1e8ca68d62d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5d6d4303bdfb69d0abf8595cd5edc0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd064e534a0148a69669f39d524c29f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dd6fd10b2298b6cdf311c97d2fd14a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcdea5d44c47167f61bd86420b340b5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71a3d0617ecd1ad35083775789dc574275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd40fa1dd9c8afaa08720b35042a1aee276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8850824494f17c42468a12b4c8e7cbcb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6c24abf7ed94a3e217c3f75e22286e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7791362277e95bc415152af6a82649279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0720472c237047e661fa6390ae87fff8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2907a4511ef413944dc727bfa3b46f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05314e8f4959f645315452bba1291e28282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304a5bae24f2ef24b9bae631713f67ba283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ea529a1b37c748cf53917807b5e98a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8632c04a534e3711a54baaaa4d0603285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326163784bb611000bcba9f73873a173286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c88a032cf50d37c0da9692e21a5429287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d812f9ab023a9b379d18aba4c1e39738288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af072b44220c6667e50d3183c8d71ab289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa59d548774cfb718c31b5f2079d9bf2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c470b5214f6428c5e4786b786c0ca3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e31ddc108efcec57b34215bc818b634292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fecf09924b568849888a5fa96577ff9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58df48d72134696f4bb1b89bf6e6fc2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aebe9fa19cff008b50fe5bc3b3f3832295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25de10d5a6471c82fe485141032839c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58e45ccf622d0224b7315ace5099fb6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9396cd02b0c2da89c60a691185cd8b4d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddc16e659713f87f91af4cd5efccf97299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97b1ec2d0c0fad788d255b27ac37dee300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea2809ba94e86c91dc45593f770b86d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422f653f8eb8d356493de790be24ffac302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c933e986ed232f06fe74188c56ae76a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4008cd2a6e09127035601ce981fed180304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb84924439c9b1a974cd6e33efc982d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a4ed48b3809a370d4bb0610bf77be5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d73f446857e559ad69cd7b3b68383ca307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a1f1122abda8bc473f29b68b4139f7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bb4d9f859185376ab0913b75140fdf309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad929585a651e7e3c0c23ff2fb8dd7f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615e12c531feca3f9238d0989c2874e7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378d1d0714a20291d5f78d4f32b10766312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee78da342ac936f05084010dbc5b4cee313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c0e092591d4afdf65989cccb03ad1a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0a55f92a819c094d3d3fc8a2866c18315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23e2db99bb85e209291e845c1eb264f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a166f0a47adad10a101bd0f8d15acb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f4070889fab48d6f3a75b7f6b06c9d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593203cc07a2f8e79ff69920ada7627b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d831e8aa47a25ee69dfe3d6666c5b1e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215c6c4e91f6543cbeb2f3e5ddb16136321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaf85a35b43e4bb0edd2ece1432a3e5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44475816e26de11ca7f31a0ef88c87da323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74fd5f7d82ebdcfc5ea792bff70babd324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180ea84ba979aed97c100379a6152d6e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61133749dc271aa69e62873dbb89258b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd2b295c38907ba83930e4ea0d329e0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65809f1dba830097d4ce143abc983a48328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf090856fe5aabb9d3f430609215bd07329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d73ce26936b09056da29c3c269b939330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8170eeafbafd1d3cbe022f3015ff0d92331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd9611f075f9a25810fb9bb45c1cab5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297882c9e53aedfec193dde15fdd2873333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2208ae5b03643be1e038406a937b5065334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7cd1d77295248a58ac68b69c9de89b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ddc399e678be5235ea722e685ceaeb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57577b4cef905acee5b14f16138aceec337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f085942645881ac511ceeda9c8fbcb85338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b892138846447d6dbfe9ae79532344339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914472c641d5f69d4fad77a1c66b3a30340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c172dacbc639372846925bfb9cc922341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d69551c191a809894a8defc5bedb1b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4b695af40868f2b5afebac2f656082343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ccbc929d14d0814518c75531849e0a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e4cdad8c91d3804b085faef3a04e26345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2872d41315bb5fb6994ff2f34f598b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f971d43d0a3c44acb33dd98427eb71d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0dea618c87f240fbcf6049b41c4fe6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0cadfe8983870c77552e1320004c62349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8123c47cfd08d2645db4a7d1b274ee84350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51f83ae6ab6b63e352b8eb7b3e6d394351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046b29a41acb23284dd2c1619da3a6be352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8757352d791ae101e4c6eddafffb3e53353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9dddb3f2a02c1bf1e34bfabd37456c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907b71d4465c898974c14b0f93197b65355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1633dcd56de4b7d207780bb75899422f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4578b9351038356f698be2e27ab75e40357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be49c7364c598dec4ba0369c2b37cc6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203efe4901d2e61abd7718fac4371c89359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb4449663a22042b792f835bd850461360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a5e766398be150a02a7cfe16715871361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92577cf504898e34a29a5c269239f925362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d097354d28138ad95ab7d58e15a82e9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c3339b09e455bc1337556b92b0db4e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17515fd8d493b8124f8f6b590b489ff2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32b4cb5a2f75a084bb47d92df7bf4a6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227aa62775438de61bf31296c98f4e3d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923cd9b16ca2d569675de2e9bc012a1d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe045fbddf9e6a9eb4d73163fb73e27369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f668bfedbff256a87d798401d0dfbd2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a81bb964725d19a26dcb0fc7541cdd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec5f27d3f9be0cea5b0e2ba8eb306b8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48522d922da5cc986db1ebbb7895250b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e103a64f9463efe0c1178a207b14bb374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba934e9feaf9c33fde34b8f700d0db9f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241091f050da9459be55bed47198d770376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddce58dd72288025c6e325d09fb96dbc377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc131906e7116e082cc899cf886a5ac378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5e1397a5fedbcd7ffd533d1e83d3a9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650b650bbb5657c164702d816ae56603380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a10d0c2c8faac430426b3348b9bfaba381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895812ef3b5068c349494a49731a599a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0511ede34b2f21888a7bb72cbea2dd10383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d343f274d8067c462d6f9553b23c66384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca79df1154a62a7fcde7bcdf9c9761cb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54da907e2a30c3dfebbe1b8775a8a854386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dd17e803dd959ddea3a5e94224b86d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9c7ba5d3558ecb1176aabb45662047388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3767c964a4baef6fd59005d1aabbb881389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cffaeacb98c86dab91372c1caf9e4a9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed75f3ec4b35fd0c1f176ce4d63a25a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8db3437a6489b080eca90e998f58671392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fafc830aada2fc2f3098a3ddde4ea71393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138416019a518e49479b62d5c77e6acf394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dc47d1c21dc91f611750525ac0d136395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ba06dc9b91281e15a5a2da552a2e6f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1a810babf7b16905e1aea6116f8fd4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f842b3d0e5a7a9e155cd51e1c5aa4bf2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a16404ef5fa091b70cb1895e1acf782399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ccc7c33ae6cd5563aab7b1fb796a58400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5140ef24b143020e93da034710252f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f11faf7fc46b6a976a0fb4f9adcae8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa419fbf5c95f476012e43355ad8c99d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3e568d1e425173542a3cdcf37b9bbd404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6423b03a88ca81de36e37bf51b2e962d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c25c2a7925c34d8cc7eef6569445698406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b30f7e5a00b2baa50ce1a082546d0c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17086a17e9159dd71c5afee8e5ce2a0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934fa5e875e3e65b4a492e0079f95fb8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e9d57c09062bf35c1975d443b3d140410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4193cc7acbc92e536dd601bb95dd71c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f62580ba00120c62c53b8ef7104ddef412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf4f97f922321cf62edb953cb29e02d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba68919ffcf2ffdad3dc3a176fe4a520414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c12d90106d7ad3f087755040d70781b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865382e4d3330cc9e73079173c534c8a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a17b6ec57943c148cb78982a009fcb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b34ce916a2b7d268c899df72935600c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7438cf9eea8f6934ccbd9dc25ab3549419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2b5788c1b92668d2ee9665a161f56a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3fa78f9abc194f24c308de3a794973421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7439c822cc5a77f5039bb5923cd992b5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c7c1d43c46049b410fe765515d6ea6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c7717de0aa63b124437630e2045305424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8bd2a8018339588b5edc1cecbb3e0b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b21a85652f65f034a8bbd01dc504f9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19a98edb57bdc87bde6d197691bb741427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b843c6dad3807e19f8e4de4b0a09e4c2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c16a67f5283bb3acc416d1850298d8b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bfa4599e5a3008f65b16f76e8fea48430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0f2789a39e3cc9c6bbed0939db547e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55559b6d747cf083a81596b5d1cf9b6d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37986d0a2cabe5176a350f8f096355b5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7cc498aab6d0927055ed9fea4f0ac1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8057cf3f81fbf88eb9481d953783b1d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a27c1a34ef391df9ada2f235f6bdc2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaebb8db7972dbbdaf64c7ee1b9e14b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86ac1fe38d22657d5718c45d5d90921438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd356a068cd86ee7f205bf7de0aa284439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a8b00909d1f1ec73bda83100210bce440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f735b65a044def13e0ee6a899bfd4b9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e21f61e8ad8a651b63306a890f592b6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7f66f9ff760928b1ae6b51c586c11f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cd4edc427a95e92a181d306c5f86f3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb67d5cf76d9b79c846fa21068a7ac40445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd028e620a45e117fdf9df4ecaaa5b1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b14fe14a0c3b3c03e579a7edcf1934447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc4e799af77340feee7bfe1e4be8cc9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef108828b41539f3cc87607d8fab28a1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67144c67be6ab1965e0c695204834f18450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebae6ffd87a356be45efa09e677e6d83451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca70e78d9de61d13e8ccf8f6a4f4a7b7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab99f72ff14da5d22640b7baff5706ad453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c0080215ff8c07f5a06c8e67b3ee12454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870c0b2eb1613b1253f46a8d91746f54455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3736b56f6cb773751eb643735f77d5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b6389b57888b69b7c651458b394ce1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07097a1b3322ea7f8cf39ec4141d3a01458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbe1932bd4cc2bb9dabec5ce0542537459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87b888bcc78d9f6719f04741b2097c9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237948044b7248e21c0de8089e29a281461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a283c615ebb3bf21ff56ca6689dac80462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666e1448b5002e46ca834cf9a02cb5c2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819b1bca7de797cc82c29726a0fdc7ba464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f2bf14ad470107384565e3f9259fea465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edebeaec1b09092d2dca3e4e64a9de67466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904a246ee7140dc2840d951b85f29032467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12de9e1eacd9ec3e82d198ed7ea5664b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e1411f03d115a65265ead157615201469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71549452d422769600ef85dd5bdf0719470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef151c417a894e3734a6e27ce50e936471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703ef3becc1426ffb38d91587648397c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfcffeaad6d8865fa6eb2475072aa52473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2b2bac982932956c0e59ce792d559e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aa5e42a2febbf7bd1a8aecb8a59751475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5627559da3303da70f824aa88ceeafac476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb45e66f594986a8d709e01a602e97e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059f5ef544394addf694984cfc156ba4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b769efbb8cf388865c66d1e5f91c3f2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3841a8b540efbb7d6ba27d56863fcf8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa82dee50247963503614fa3b7463a7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aab3ebab91be23af535d682d8bcf016482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58feb0d09ea2ba95be7a06ed6cab551f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecf29ce55c07dec439b2dfbedd8dec8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c49177b54dfe1e10eb3c6f33587a2da485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5275ca2fe749611a444ed603d6602f4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6531530d99c0653446a974ddbf27275487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6a0b70ebf4aef6a093e4cab8276828488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295317a4f8fe14329fa8705284d2f6a9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f297ae647582063292e12480f393f25b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70d0622e14f02e06267995a4de96a8e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c29f5849d26f334ae63f3687c3423d4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5615c1abd4a93306d81fd27c4bbae27e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908bcc3081766605d83022e9c2a479ae494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44850de38fddf1006715c17bfaf78f20495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e89ee11af00672ff91c9d431f820215496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765fb5d081bf174daadc2b36cf3bfea9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c469ead58e11686017a0a47424b1c566498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2572cbca6d520ced3f0d6ef0d77c1bfd499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e59c6c97a48e83bb0bca7558515b98500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea33ba5d6a221b5f864c0237834bbaa501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bf98a21a389a2088473b8e3c72b6c4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fcbc13cf18fb649b079a9f385c8b97503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414c935a716e669f0904bda1022669b1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7ce417e80173de60ae33a77700489a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8513a652c30f290ae40fe9e81ecf8eed506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af30d4d69d3c53e1f37996e5225d170f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e8c9ce160436794c1a80ab75be6765508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ad741a9ed72363c0ad857fdb09bff1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093a6e8a9cf03cc11f17dac6c2cbf475510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1407ef605656db274c379c0357074ff2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2080332d2eb7f5632682ba695dfbaf33512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7104a320fae4bbe303915b7ccf60449a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fe90fdbfe1b0e6c613534a16255389514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc2a5a653dc4378bc45da6e6a7ac835515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e3870c6377c2250cf2e333763d3c45516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b289b51cbb747b016d9f4cc0ce395f53517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef5b64cd9a67b748624081df9cfee84518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560e6aa5380910e74133b014faa36bf0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593700c0cad14e27769c1a3f786a5eae520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba5739c3892a9d1e3e5df56c7e50cf1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd32927bbe4e4661fa53a188d004ef52522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fa997e415a0b604b4ce81ba27c858f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b6fdd93ee4c4c7fec94cb8822ed946524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec5d12fd20d4aff14bc1d8b5fff4ef4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f5296ea524f8c6f4c06f14f75593f6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ade1fd8053ff16d32c37caa274b882527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4911f39eac8e301078360154c2eea0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1add7c8a64e65b99bfa7940e38775c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed04ac68e5cf21c24137a8c51de841d3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62ba909730d64f6c0e5df473f538e6e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbc9ac3877e5b71a6b4a06cd0ebcadb532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7954c6abdee9b9659c46ca7540dcbc533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d53281863ca0a1e3316e155b963a0c2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865c9ae0657492347f9f12f9843ca252535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e123ab48503e9afd3854658cd62ba86536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfe8d9b75fc7a7b761d464cf1c0c43f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2222d41845a4c28ff954f587dbef91cf538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302e2fe20aa9a683e0d4c16c91a3b9e2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbafd9fff22dc23bc67993811e16c41b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e95e75c875e5ee5327fc0842c55eb8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2ee9fad17614b5ed849fd555727814542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e2b1a331471d9dc6acfce74ace7306543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699949eefa9dc2f92c470e3a046347ee544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf367c129aa3b8b27d30bce45f938b3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b0afe48bbd5d0df606898e86c5cd25546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3bc5a309bcf1dde2cb77cf8e218fee547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9436392df1dc20fc39554964d74c706e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef20266e1c8de9f41fbbb7bdb4271f8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d127dd47c7d9d0d0cf46d8a788e28588550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf553433a2e1f67cc37b09128ed62f31551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc57899659550c10dcf171e90445e87f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbaa18648e452273407fd65d42c2e41553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac52efbf331c56aa9b16227dd825293554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36e6a29e9c24e50dd43ba06e79df903555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0738ef584f66e3345c4dae2d73737054556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54435dfce61e58b3c9a23bba9ba8d7ed557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf75968c36db613b368f3cb789f3056558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0a8c387d881c1427b39df526f36348559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df36e2ca9656e9d5c154c01268fb04c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c909674c2de42f0e9cfd2d88349a436561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c036cf20aa2f2b54af27118620e19f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1452c327df5e6f5e9c2ce61b99eca3f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ee294c3790e795019053ea47e5f9ec564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aa1116fcd239ff0afe115c3ca6ad31565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15987ea2b7810ece4c5de631a24b0003566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0269d9941f27bea244f7421b92b92a76567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477157de0c286fa52c9a46982fa44835568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a867d8287ee7e203621b6e43720a893f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbffc79431ca54b11b49a750624c3eb570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53006cf5b57baacd699b16ab76c096d9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146150f656bd193f112b24860df65595572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65e7fc4c6865431fb80e6fab04ad396573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92928c31b51243184d941da36e143c5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dff235d9827036d792d83dd584b2df575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8036439eafb411fec995cc18d65656c5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118c5fc49e13429b022185176318b38a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038735bcbb1642de925acf0dab764129578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87edf5b3ede11f66fa7f1c3345a4b9b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda323a2f21eb6f411476bf36594735a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49f301c941ca775e3b5c31cf7423ffb581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ca2376f07c8bffbd381e0b8e9b2ed0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175593715b69751d96d76fd6d54ffa9a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972588f13be2ac57bb815c6e829183f3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecbdd5af9d9d4192d2e5da6289c2296585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f26ce5ed09f56bfb286b1a44315386f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6e08a7666fad7f521c3265ed872429587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0489fac303cb02d05174d305307f7a1c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e4c39ea2d5446720eca368f7fb37e5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec51a64bdf62fb0aedb16581f0a47e11590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c9d829c98eb74823e0249d139debf0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0cb5286c31360e7b0dff9a0d7d3efe592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef43b4bbd5bbd05067b73461f9049dcd593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2480cc872a9601b10003aa81f0598ac594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fbe82d70c61dc20f64701be0a031f7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bcca5cc7d37d368a75010e34e2af35596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5028b86cf48c636f493e8aeb9267c518597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854db9f0214b816ace693ecb89ad53af598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e74e54dd52cfb6a09b865c697077dfd599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55dc7d61870e93ea5de2ee6d9895609600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481bd4cc6d9680323c062c64dcefa3a3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f676652d71a8f253d6a976bc83b5b21602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf687bc4eaed745617249777a3fcc58603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aa76b5aa42b22c2328b50802b6ff56604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f657f5d1d0bc43ef9a1024b9a4610092605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd61dec128f8f53ea3cb19b0dc4944f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f232548333b1e90e2749e9fa65fa8bb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eaa8cdaa2657e50da3bea87fc86451608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feaefe6c5edc4c892f69f4fdea9c10c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fc5704355cf6707cdd83cea6c2345a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee87a9be76d0c668f0265b2fe1c4a32611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f1094b505e6f00f1c49291ae2253c2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136dac413f86e9e58c53db9b0a5f8686613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7fc00922f793d1412ea4eff13e5562614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0541a8f26197d021f19cded6f464c5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d329c16d4161e111f6c550e163cb06616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101d3951637409e1433fd7df0e1e5ba4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34789055ad9ec223cd54c513f5e37c0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefe80b42ae739225db6cce5bb11a74d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d3c510b4e8f1212ca0c0e749039d1d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2611752693610956017efe0c4c05a5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c716d6acdedfe3a2b97f5ae3127c95e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec76a5a7946b272e252d78186531ad58623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4964ee0aba72d8c309b958a5e4dff766624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bc8c4f2e917e7ce6e22cb1ff6fead2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af3bfe1596fc10bfb47421a414e93d6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4201b888d4aabd9cb30138a615db69e2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcffff321e0adca0a999dd3c060e86e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3f00269937b4e3e78733b424759f65629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a04017fd68a52956279dabf8bf6f93630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdcc90141c1f29595c05612a2b8b890631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edd04ac0a9de417577e322e81f00884632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51df2321f6588307f74126fb218b0188633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1210e3c1747fe49114f4951d7b7e136634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afed8d347199ed3392b20cb1256d5d47635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659d2ec8be7656393f97aec77e9b1b9a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a75a35c88fe5ab1a278377cb33fb89637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207d5fc3bc9401c025f87f12c4e10af6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3c7c8cc658bc0618c3970109f787ee639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8404be83703d6ad58a84eaad33ea5b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f966b8cfceb81d64ea3b3bada245941641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c91b3488bc230a97bf8663975f8f64642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1c47ed506ea1e29be6af70292a9d8f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1159fff0209507eccad20b07d353a0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3209886c03189fee2eaf344c15da21645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e31cabcdff6720a347549cd5f79ed9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bafe927a3c5c93b3d56baa5f705fc7b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79315e21e53409ab87eb3772309bd370648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125a63080b3154be5d5b06b5c9b0953d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53935b6b09eacedc35629754e5bf0df2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a93ea811a36a05ecd10738b38e4c7d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253760199ca5bf3e25c2f6a977c9f7d8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025e46093d2e26a10a35848e49f89c0d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d16a0f9f7dc0db48c995ba24192c9f1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72211a2bd968cedf8ad6d47df3045a4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8e8bb1c1f6d2de9d69269bcc11cc7c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb588eaab2570b9b04a92122c2f823c5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0b514f516918247d7ec289fcbd3faf658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd823bed2f5c149a259ae6a76e79f3b9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24234dc9f280aad23667208d96f46ba660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd86c53de311115d083203fb44729ad661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8256f590b0f9fad0d86bf4599a0748c7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f94119c2ffb6d2964b9f6e4f05dab2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dde6d6f3b791336dbc809f858960dd664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806ec7e80b845f1eb387dd7b08fc5105665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95669f3de86e1c1d4e55da9b137807b8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237ad13499756043e1f0d66d6a9d4f7a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a617284119d6a27046f02257346e2655668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36a2859404c1e44d22873bfc4aec3b5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dd1e941b84b01d3a59e8375d7ed08f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acec2a8167d3301130c1e772641a9abf671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeb8677fb980af70b6ba535ad839b82672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394f87fe83f19cb3f0545c3cf96b39b8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bed27701113c66454ae128435caffa674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476e46441a742f73e85250c1e208bc17675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cb87c598d1809281160237e7172122676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff6b18507763944579a4dc03160d1cc677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d95715bf912000be823652e1d29714678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f51d3104eb99dadd48d2cbb305a313e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8474ec6183c6ee74e489d1ea3d591b2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c68f8109038f76aba3f7b370c9fa79681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110934570c143358e078468ed3e8c94f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c97995a61db442a59f45439e165217f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd33f92807fd8308805f446cd5e858b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d76a4ea0e963f996df60a8c58f46c0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc14c478e0b2e3bf6a4499ab140ce0a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05274b7123677175f08b0530bb3f22fa687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c1565dc64b00877bcef53925411aab688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1521e8d151e73f97ea346f2ee140f113689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3649cd0eed03e046c987a5b4f2543ba9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ecee14466b4758d88225fb980ba0e3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1c9bf0ed65e50b74f8eb56d4e153e6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d815526fb9b4deaa262d40244fddaf4f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1bf6fb14c47f27ff4c7b21011a4a5e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc91a6eff0dcf21b3e0a55e731eef24c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d7357f88fbe03d39bf1311b3d4cbdb696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb1f1183ed17fc508a6fdbb3e3f750d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad9587f73bee7eb5fb8b9759162d044698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70861a7c06f577625a15f1bcad3b93bb699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc14e087306302eb002046553302a3c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fde18d593b63c3a3356ea09c2010d4a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee11c3f8b3789ab59a129169fb4e07be702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ff708b90917a7948d7558f35b704be703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a32368db0a5321d290aa2e524566a26704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a922aad2c37c3d062cfd46ed684c3e5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f7563f20d6f5ca8f51fa5c09184df5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2acb8028ec96535751f87701c98f040707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf7515859c07359ee69fc555c65a581708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2970213f10b76e2180e5c2a8cb8db2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb4042b9cd52a19dbe65b37302194aa710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faff94feca14a7a2d8068e1ee3ddb104711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d42cfcd078dfd25e0c16e8a831e54e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cf883f6210c5a42dd1ad9635684127713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ea77b02648d185a409bca2ea7b64a5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd2441777e675b7d5d12e0fcdc734d5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7534cd04620a9bb534b7e96fb8dcf20d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca432ad3076fdc4f44cb3ff8205b4177717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d225f612e0b78cb2b64efe221a201d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6073cd4a1b217f52c958d501fad231719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c422acc5da7ac7d7b3e3df3d1a3dc943720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b3191fc38d4aea903a256c54b1df34721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de0eaa2286f51caddfd3879b7ec1d3b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80f3f5808e034c8ecc264390c908b87723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7436ca10f0b436e40a92edadcdb4227e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222128226273e5464a971424b678925d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ebeffd0a24aa04a200a3dc1a0aac2c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd1cb6f59d0df67165a97fd1b03e283727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c53cdb40c43770d2d97e205abd4630728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3305eb5d369019d2e11c615729328c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0ab9f6cebf294260d6d9df6906635e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3652b11e08d7e91599813a59f56a88731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0302fd79d21e14bfcd7d39c7c101ffaf732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8ee36d596e0dc2813993743340e187733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73274c963befff79a53e7add3934eed4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5835da4ed31055734dd23c7655b87c6d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa32356adaa3ad298c352b155851ceda736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f490194ea5290e53e70eaeeb1e3d18737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085e072bca13527948c4694a596d50d6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562c7a9903aee0a53b37d057657cda49739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45444df51463d317c13560f1a61da03740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1f525a5d3b3366d2ff40674598c5a0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8208586bbcd3a190212a46ac7c414faf742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38ef94d38241d27096f396fbec4b7e3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e45f7c40fdfbe37a29ee9c236f6682744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04eba7a2ca30baec56c5a4d20f1dcb8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a2cf9fde692bae386d560c900901df746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98c816da6a0cd637ad7c6362436efe7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7001ac708f63159203d8ac4358e7a7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c1d1fd66fae6bad66e179562eb6658749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d52d581183fd751976f9d89fdf7566f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d9e62454026e7f2a180a6e37861106751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abb18d00d0c554e9c81febac5c6696c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5047566264163337cde969003519daea753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e42a18451b8122aba7bc889c05e9f5b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59560dfa995affa24c386cfc0ef37c7e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7badc5357d4cae68a6703915ade972f2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd942bc30901590f3f1d9ee27c8692b5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193227d64c6da0f4a38192f0c521a9c3758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0584b16e4fe00f105169ebb8020b10759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c394375b38b68f7f0b4ba0e06a15ecf760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a189663a54c58d40d8c658695b25fb75761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1e990c515ebe3ff387ecde2cd9a9ce762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80545a865334178abd8fb7a1bfbdd5b7763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdced6c250c3f13cc96680c79511f99a764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fef3c195c0a0c35cca097e83d47c850765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9af3c3982400efdfe682a89a977635766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97aa7f1602bd9b434cb1600b6892040767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5857,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6157,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12332,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13087,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24392,1581 +24146,1581 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26777,1670 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1618 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28707,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J413"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29283,9806 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>3.71</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.67</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.28</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17087</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>4.43</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17100</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.89</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17109</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.75</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17247</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
+      <c r="F336" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G336" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I336" s="0">
+        <v>21.04</v>
+      </c>
+      <c r="J336" s="0" t="s">
         <v>1006</v>
-      </c>
-[...10 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17533</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17590</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>8.619999999999999</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17605</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17606</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17629</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>2.96</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18250</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>19.48</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18251</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>38.72</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18255</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>15.13</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18270</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>45.75</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18305</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>14.02</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12930</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>23.92</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18245</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>38.56</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17291</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>25.06</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17335</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>56.05</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17377</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>20.82</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17378</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>29.17</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17490</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E355" s="0" t="s">
+        <v>1061</v>
+      </c>
+      <c r="F355" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G355" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I355" s="0">
+        <v>33.8</v>
+      </c>
+      <c r="J355" s="0" t="s">
         <v>1062</v>
-      </c>
-[...13 lines deleted...]
-        <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17491</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>25.02</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17526</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17505</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17506</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>39.52</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17565</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>37.59</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>21.04</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>1091</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12500</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>18.46</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12553</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
-[...1 lines deleted...]
-      <c r="F366" s="0"/>
+        <v>1091</v>
+      </c>
+      <c r="F366" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>3.73</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12621</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>23.92</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12705</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12826</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12831</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>4.16</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12832</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>3.92</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
+      <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17007</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
-[...1 lines deleted...]
-      <c r="F372" s="0"/>
+        <v>1109</v>
+      </c>
+      <c r="F372" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G372" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>1.98</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17011</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>4.69</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17988</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>5.36</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18014</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.83</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18017</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
-[...1 lines deleted...]
-      <c r="F376" s="0"/>
+        <v>1122</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.49</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18057</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>19.98</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18061</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.77</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1136</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1137</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18164</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>33.8</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18194</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>11.26</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17250</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>17.65</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17251</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>47.29</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17252</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>2.56</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17507</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>18.24</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...672 lines deleted...]
-        <v>1235</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>