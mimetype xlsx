--- v0 (2026-08-23)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -925,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -988,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1294,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1366,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1510,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1798,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1873,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1984,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2110,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2299,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2371,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2578,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2668,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2812,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2866,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3058,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3442,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3532,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3650,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3757,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8af84593e2f76b4940f0f3d6b795a231.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fdd7025fc4e0658acbe8802816f0332.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e198e8ef06e71cd37c813a26311838c53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bd721abb5205a662a6fbd22c2782a44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402e1e847f4844f58db42675a46ee49e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a7e22069547c0056e9321f04cb4e996.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b786c740947e9d6ec617cc47579df17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fa3a7dec413c89b747f77dec0fd7fa8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9635ad0ccbdc3d5001ac965cbb46cf159.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92395e560691e0c56e411e0a68b66a6c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8895fd26b611eb0f254c4cab4841672611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4be522c4c262b4aa7eb7549548911ad12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f8abe0719e58041137e3334ba0a47713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5735ce8e4fe0e50553953cdd5c3c795a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d74a0ebf42b60b909056a345a2c0c7215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdc9fc21894f935ea98232e7f0c805716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb346012dc75bbeae841f6207ddb2e217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f999c16ddb25917f23f57051e36526c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524e6e62f642b92e509bc53fd7ff760619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc09d4f66f57a3393cf0c472ccd349be20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9263184fcd55baf69ffe7b92390fbf21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c179f28db688b2fb64e58879bb15a2b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7760514fc4caa3b0fe7c85e30caf1323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855c7afc4b58a6ffb2f31ad5bc69d5fd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697d0f0a0712a4c79babba0e88e4670325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d32d3511b259901f39922bf41f30b0626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fd9ebb0ff29d2be00cf95e6c8462d027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9836a9257df738e6cc4c7e04aec0bbe828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0636853d8541253c3afcdbbcdc0debef29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffdb749f2629aa9997595b5e23cd0ed30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258bc205ab469b4213b265acf224538231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f67e557daf708b54b642454cc6563332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f7147f08b872e09ce98270cc05315f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071743934735ef1231d179882047d6b534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d65fc62b6e210e215aee2a8e5d47c835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c1180347acc55c59cd86929dc414b136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12daa10234fa4d3025112c564a3f95f537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7820667ac6c628ebdfe4a704cf46190b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0434f7ea5198429912bd4cdcb05701539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92df51d613905e280f2f11fa68f374140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb246774992a9715174b03ac186e048441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bd03c02a57e61ed9a73f13970981c442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2c77fabf5030b02696b6e483b7343043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30d4952685f27e111af17a946b2c6ae44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb6a7e34f19b82ccff0f2357a17004145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b09a4128613efcd5e6c4ac54877c97b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a040f7204079483ec8c8c5eeb8e5d6147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8902ff9747a30eb15c2f141f3b60628048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d172673f7bee2707bf6fc3058a7337fc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1dd6fb0d04fc14ec736a4f330dd06950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd937dde86152fc4d750bfe0e8818a1151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d14dbe20ab50eccaf085b6d1f6c3c052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9b563cc5713089bf97fb2b3c3dbfe953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba817c6605e50c4a5787a8b9d292df7954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19c56e6136aeb45e3aa32c38ecc561c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fde225f5aeb9f152bb1ca7179bb082156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624ce1f0850cfedcfbb57732ce1f6ced57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c84e744a31deae4bb1e6ed4b3d4682758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d67ae3a93fc4e05237e66ceb736624059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e86b19df29f1cfda337ba144f186a3860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec3101da7805c94424879500e5def7961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fb49b0b4456926d13ce70c7dcaf83762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc4455a2f1526ec75adb4e7b41614d663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5ef7e6d257af9148ea5f84fe8989da64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2633e2d4d4f85c948fbd37a04cd8468465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc18fcc3561693ef259e73488fda746266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24b0ab7c7759643d02913f9d3268aae67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6544cc9df5307ab1be9716affb852a868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb59289009c284e089db9d51e7ed4f9d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75e703af53bc0896b056ec833c0d16970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded349ba03a4b3d779f6db3a02572dd671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fba6c8db934cb6e3ff95bde3aea982372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469d8ed0e962f91e525f4d106e4979c073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ffd6732c7d039bb160b8441c11bbf574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94434c57533fc9bfd2b599e14215b8e375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01def8047436ca0f1eb7649ba51f40bd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e2e4708f842fbfbcf939c7efd7df5877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cbda775a64fb14f13d4da54507acb378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019a6f116d48cf970167a9d5261b9d7479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51463c31c7deeb2a9a7819d27a864b0980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6de2311fc47168e76f8d4e565269a4681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2151b2d7bf4835c64bb636044f393bec82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bd0862d3dd824c673f53393b98fb6883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f90707373d2982cf33f08965017075084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae34a5492ea2ee30de114313de363fe85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55a59f5fdd1156daf44bfae51ccb81486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9302805ed3b4a38ae41abe17a700081587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182317192c0572c929ce4a3fa7b1097a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba69a28eb69492c48da9755e1d0c202989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca87032c6da28cdc7415be1e2d08de6790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bf94898fb2947b454ec0aebaa6cef791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477e5b0dff538e4dfc8291112810d5a892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75193f777379db7c625832736af8063993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12821f2edc7ed9b20d70adb80bf0a42194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24dbb982506d392fcdfc476761d25ba95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62abe9c0a7bab1d96c02ba53bda1d0396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bf93538b969ff4c762ab6ae92221ca97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fd71e045222463272a86a9d7351b3898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6a79aeb2711f55915e46ba88dfd40499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e6e437d39f623436158024bd8ff1b8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bd5c303111e0c89413200ccb5b468f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed140d5c85154d9714c159be68e3ca2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9ad016de2979eb460cc42f1a34fc55103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c31cc21e0d633d9ff22806f03284a5d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cb34c888c6123760b28eaa4c50e8a6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2964b766dc64c8dce9d5cd0a7b30c1df106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753c382559fb0cf7ec8d52ec9f2be7e8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899647a6c437bd5e795a9e4cd8f396b0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b438ba0738adbb424b15cb11c5ef13109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8be4e86cb187d6e9a23292595a0c799110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc94b0cd2d1b966cb528392fcff210f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043af97c601f0a0f004d8a597e3c823b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cbc622de259ce777f1abe28db63449113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b892cb65ee00d8fe59a0a949fac502e8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dff33a89ad5128473bdd3bed38e0306115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23dc204c6c8436880ed7e84a4a80a3d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e2fe81364c67057bde4b92127c6b11117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1d09b90082c170bde4c1c062251641118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf67401d0c31066151428b7177c5511119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14be83038e870de5c74731c5e6f922f5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acfbe379f3cd7184b8270c7d9b0180b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ed8fcae3e90aa0a6e1fe629b43dd1e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952431db876456ed1f9a1abe17b27a75123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b588b2fb500afb06a4392c6b7b6d6a9a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacb9c6521ce12e85f728d93b399489d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5819746ba02e0994d5a9ca2adfbd97ca126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c01c2554056bcca7624fa133d7a85a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29874cb1d10348b0dcddb596ce5370a0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accb3596037943fbaacbe5194410ac94129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78740698f09fb5bc6a81b5833b136ae6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c27de947e8e732b61ada67122e1e8e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93588392e1bea8fe0f5ef289f39bad7e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a03c95ae785054fe5e28f3ec2d7782133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fda38a019c7bd399eb933ae8c2b874c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96204c134bca8c5c8a3c2f387cdb75ea135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7034e5fb2bbcd00b44d23b91818f7a48136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdb04e7893a7bb340ee5e8f52ecc95d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0b975b88df7dfd5e909b8dfdef0e4c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf6041d2c9218aa7268a71af6d1e634139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fe0b9163f492884aa39ea45224c35c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb1a74b4f8c0804cf61cbe8f5d9da3b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ec9aab2cb1d240be89ba179cfbe4a3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97872f1f169235edf9796f04228f708e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48e09b14cdc5e8bd4df7884fab227b4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be58e4cdee61c11dfa94fccc4bc3b58145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f3f7404482d7e4bed8b47aa952d4cb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275e202522bb3799f8f10fb6ea51dbe1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88fbee9d7561a3c38679dd42507d8db148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db52a6be4c269af3f1994ba5fc73877149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5916c92b1b7c632827dafd17e54ec523150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77e3fe5ebd7b4facb97d75dc4e8c99c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7e4bf58a384d66696c1730081e45b1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1963580640bdd52d97a1d7b3e453ba25153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c10867f732c568cf67d2d637f36bcc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d32fa0428a88874a91ab048da796a13155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3457ec0e699c3be2b1482d6cd92867d4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf8f377e947569334e21afaad789f15157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04722164122f2bd8a1bdf303bbcb305c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c3a145386d0a04418eb3eb4a6dd974159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45db1a9b850f5964295f07e7ed4f7871160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1784c468a1610e8fb469d4d77b728215161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03d6ab7520bb4e02f982339a96ab5ee162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd6bd2c3042ebacf8b59922e94113ea163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089b25766881f530c0db71dadcaa45e3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e55b306bbad6def4fb5bf32bf71f0f3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e04af3756f1df0c1eca0667b7ca5e5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68097ac20c98f179691458e077add1c2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2b642ed644b86e26a165f452073625168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73377ee905be45658069a6099fd6ada169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3105d81e4a2ddbe33ced0bbe8a46e9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34732ac19f75c9d095fb11fed16424c5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375286906514edee68a80f5e7e4e7b39172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb56f6be3eb8206c76bdf78f5f82fb0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0d0fdccb18031f080a326ab9a6130e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530a50f09221ec88479af881c3fc202b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d8688f93ee5e3bee257b53c73084b2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a17befa2a6ca40906240df2e8341cb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dc16bcb2ddcaeaa4b73c25f53019d6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b1435e225c16678b2b18a7a403499f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f983be3792b914b8b1b61b41acfce05a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c0c52781111f1a10ff18a9cf36fbd0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba88bf8bfbb78591ad6a316e3a93c342182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1351006465c768adebce6d9605602302183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b418ebd373ae1d01eb8d48ebbac3643184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c421756cb9d6199c4e472fc54bfab1d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ce31b03d72e703da8229dc188b9708186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6458023123a92704d88d41d976d8bb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5cfc6e7ccefc580049f2300efb4afb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638aecb92c940afa71fd0e6a7fee3e07189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6de2834d084603e51d2186213a5dad190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edc8a96ace4e94375ace1fb5c0d93f5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201365b954fb8a1e16a11318de5624f6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268270bb0f030371f2f7e33d5d64c27a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672cbd7e66c28daefc449e1c7e17076a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e3712aec9a72c6993255ac3c623737195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89925708e951ca20f4f390a9456a39d9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c2b3ceba8e3a8ce7b4cc2d7a3506cb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542b95ec01298687845b90c33f89c403198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975658849e0bb6671d2096a47950b48f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719bfcafed1e0d6268f304361f64af05200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4c5630001a4c14dbed047a880c8469201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcf41eea31d4e7661107221fa8cb02a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f18a9ec962c10683e1122f684161d4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3599260e5f71b6fcc891170dbed6728f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5e4751867a416109415c60f279b04d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e59aa1b173db2c6b75b03e97b6e27eb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcaa9f90d1ae17fbdb847df1767b3c4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4263d234ba4c3c274cbe1260e583cad6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3592b70d0b76039b4e9b1be16ba90f67209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae32e1e208da1bd131998d2efb8755d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0565677c8d75c1f60db4151ff9b3df99211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fae5ea534f2c6575815353cbe9a41b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c62d0a41096b82ce80045e4005785d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed258b3468002766f89302b4e12debe214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e6927f415ccdb915cd86bf376d4286215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4d2a6d7d97f9d7c4b65ce8b59c46c7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c3543eab2bbccc8c3bf79ace86e827217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc74d5b317309303b3872c193cf3b36218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518efba70a7aa97c64178a830b8b022d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08735bb29ca2693c64379345b8596249220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c84e3581c9ccb0a10e94323798c135221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1412497bfb70455065146c04dfb1fd5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1786471733b396e57222c96d9eb7a308223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8579059757d4da0755a3b409d01d1de224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef43f396031e70b2ed42bed4148ca21225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510ee37c77e5b6a835a0b7c70a6fb970226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b18431edc2601fcfed7130388e9e991227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba6ffb28b141fae353b10e713fc5df6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5da437b9661b92df9753d7d2f55f707229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3281d15116cc9fcea2d69cfa939207cc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5119d05bcda5aee98b50b8de7b363f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08279a8b5107acb06bdcc8cb340b31d0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e61846f9144a13ea90d5c4e7381836233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e702bce8ad33569d3cc9d2836a5a999234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becb93898c2ea351c3f84f955666b46b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee480560dcc11ab593ea22291291617236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732e852a07e2d3ad339eee444cb02f99237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dcb4caa61125d69483127e9a53fdc1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbe4e4353c47f685f9152be2ca00f97239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455ff29e6a42c3ac8143f6279363946e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e62e1db8b77bab2505169959c9c3ed5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837b9862124a57233180209cb9272c4a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4bf76316eeeef86ed119d5fbd406c7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857a12afc10a4636c9bfff55d0f7fa7f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced67f2e6727f5285164af4d2bbc7d24245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7b56d3f0000d21259584e34d851a85246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa6b491ab2b85e3f242edb7cff5a7b2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256725d88ef6d26343dd9f2f5d686150248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa656eb7ae1a0597ba373e6655531e3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca7604edc499968ff2638b946741c59250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8465ba04c59e9c05da05d1b7589eb1e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07763bc95bc0f8fa61a4bc657b6596ce252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3520022b14743eeefa9404fc357acb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd47df8529706fb4e5cc59aa354ec626254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a772d7149b39af0447e8b23201bf305255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bba32ddbef581fd162490c8f69f766256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7af21cbfc0fbd90b03cb53568b61a59257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f321a2abc593d628014620eb208cd9f5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e4cab3022eaca098af225e8b051c1e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d423e6647bf7795cf5a95d84b2ed0e8c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09441c3d3f75dcda25a1ade056103437261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08243d8a0ea585626ad99ba4088d7cf262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133a923171d8ce3f51283ece0d9db315263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197cab2aedbdb716f2ce11998eea9937264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eca4f5040d95d5bd96ab204be275c0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567e7f79e3a8af754278cbb7a8128a28266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79b0dcf6d6a82bfc5c893f76f10a5ce267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3bd53fc45c4d11a5b747542b5fc5cc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b61cde472e70a24f90007f4acaaa023269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa92318177873e35f3ca83a28ecdfba7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc4cd318143c41583ed9145a24ca9c2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a938172c99358205281ad25a6e6cffd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dae735e63afe0c238f8f73c49ead67b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad58210a8660b76d934731e75665b9d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b48e9e098632c72564e295ccb33a33275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77e7fc366482e61237f2d393c6c20d6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da343bc2a9273a2ea51f499891836e8b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0faefa35e201b11f1e45e57c129cabe278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2336fc1ea843e32ff5192311b9034a1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323b17e977d231615fa65e5e94d11d9b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5bd40ec4633d87fd7ac322c78254a6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37752f762563680eaca8fbd85cf06c31282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5c65588f2f092191bdd6881a1acc05283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c53c85e32bd66a648e1cc7db9c0d04284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b28270280f8c8d8da9386f148e6b224285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb66c1a2d43eb322a259bcf18e36e15286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a82c9338aa61879877b63a072a0b53e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342a6a377df86668129eb2c3a57d84fa288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c043e845fb33d8bf4e9d5a5d7c139797289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc9918f23b9e79edc117363e46d9019290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe99820a296bb75f92e36f6f767a495291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56be509ac77dafb87e60e3e8ddfea36b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c9e535d3d7aacefae43606b2c15b3e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116910c4125db0f32194ca9f874a72a9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3998af22f2e03042496864580f784e34295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b909aedb3612a1324c615ceb47e1fbd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f593515efb1da65d24150823325296f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81ff53084ec72ec8cd2a0fb6291a812298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b100ebf5fd39ec02a7368e13ebc1fe299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4d1ab9d0a67de4b4b6d87c320e641b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bb877d2b5a033ee6b1c6bdeec3cf93301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c3c40f0e4c6819a3126d229263fe76302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdefd4843dfa073ec821ccc64121019303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f4bd89b707f88827a1189ebf00889b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43230ccdc9978bfc5e611a00a36ca86b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f04934b8c4ac9ec7fc4ccc637d4b3c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a8a6e2ecfb1f87b47a2b618ab184dd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde7688c694a3d014df0aa9fc676855a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464a3ada5d6229c9f40d8ab3c2eb715f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa6ddb99d211084e4ce3c0b89c9a43f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fbee2811ba04c25a13274589a91bcf311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5ad2dc949fd7b1e0bb7fdf615b7819312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f91271a1b3e103e73ec425eac45107313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03f3c74c3433fda42a7b22be0f4ddf3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695e4be0d8dadd2b3cdfdc1830356530315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22258d69c3cee0edbfdc045f0175df84316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bdc5aca50b42b02ad5530e2097bec5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec6cf635954c89099355d5dee8cdce5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a18bea6bf43d7e22254d2730380a9a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf5249c77aa30823bf62f2e30e8cd5c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a9b5395a161d7e10b1602fd62c1765321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fd3e35f4b4269b2232efffe5ee41d0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9505727064ee95a30cf2acd2001f6cac323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9aba13a7fb1814ecca39cd85523441324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a5bd7f6ec3e2915ab42319997edb4e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab325d262af94bc7123a23fbb27f7149326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7c1bfbad0fffac02d6909ad29acf1b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53560aacad3b1fde8174ec7e6fa5b10328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4bb6bd5863289f8df45d2b54481325329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a3f0c94096bfbfeac2e8d540d2bc1f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79083559d333a4ca31425e5ac475600e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ccee99d9d63f4ee79b67283163c9b5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ab723c403a5b3227a5722c2d80e3a5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5b0918d064dcb851b05f4360e2c8ab334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157efb521d3d849aca27b099055c9121335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb901ccd5c89fa0c57b5a08a7cccafc4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2620a0c234061b92f222db049a45501b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189c8135848bc57a798feabe3466c407338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cd6d16c2ea1a5cfd7d45d4dccc6807339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0aba93272dc78a70043e881926e514340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8e1924ff672d78159925ebcf5a58fa341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de563a4bc79e1201ec1b5f2d242ed201342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccde6d8a0da03d4fcf713fe5f2d15a4d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7c4bfbb4d862449e3ec1c6f2585eb4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011eb85f055c486d13146b29cb679c7c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f33a4a2ad30827f33dff7de600a05e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdebce776489dffa961310274e3fbc5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb607faa77f2b2097d1dd9ef971e6d9a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c43e931fb57d29fe2b22f3fa219991349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceab56fa2b3ef04e45c706a84f42df85350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3209b692531c198d05f84816541d46351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef1582e0b97408083c9cdd19b519e05352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af71e058f2cf5cddf9504713869b0cf4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267213875ea62148c2f4e8bb7f153d9f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db75517fae92b84fdeb040f4764167b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5233a539c458e1ec54998526ea5b0731356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be36ab458948d8c89870264296c7ab0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab09eedd10a5a70ff242a493666bbf0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f734445d41c22f5f3b1b199b2ad39b5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfefd9920cdd1f9c000bc614c2a6528360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4799f314bf3dce9ec505c9b899cff025361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4cd541bae799e0a3246a2cbc78e640362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57282a1380a1732f4de9dad52728be7c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa1beba4217dd92f0a2da882e5de28c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106bb927e6a521c9181f02adcc80328a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f643fe2d1e81e9fdff942f00e001d662366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edcc0b6a576889f73b2a564088188a8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8e4164af52cfbc93ccbaee535327ed368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b0a9c1fb9cfc24ba282243d81a9412369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138dfdd5eff61e85ab80e2cedd6311b0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4a31ede4b0e84feec8d5b2b5e8c549371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd588ed03e1343ac919a8b4d1baf89a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcc2bb386962571e9adc08f2dcccbbe373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aeaa9e030012e3f4f843132cf2a238374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac197b99eadac26e6d63a98a74885eb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1000f9fb6cce8183848876c99d25b381376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62df4cb0caea7ec4664b553077f50e40377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0a17ba0750f348d8393408533c32d6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab6162f590f39a6443d6f54a8d89b5e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0992930e59409e8da675cbe9a25fb51d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4446a9b384a3d4138325e06f0e1099381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5ec0eb43d4f419e36b6caae8894b1b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76edcaed96a9ae32befdb7aa4f548fd1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bca76bbf73aa0675a66e429bbcd2520384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e0074341fd92202b93617a6ea6b9b4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4ae3c240b245b046e841fe1690ceef386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d338a1e6248da48d5c110f1e4ecfa4cc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a0f303171770b49e8c99057f0ff7b6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5d5f94821823210b1b3a94543f200e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f39f246089c5cb281c5c7291121501390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08641758640077f81e557e31190a4e5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d9aa44908192dbaeb0ed5e22fe520f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a4e8bbf58f6503a59da9f2dc3a81ea393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbd89e69d85601497019c5035060ae1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ca487c610e84a0eb7c84ee2f2a6aa0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269405f73f0fbd1704c4f7d320874997396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c7b8e1bbc1c30f32f498292e6169ab397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5a595b32029a9c8bc98e81dde12efc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660a6d4891970a6d2bfd44a314daf755399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c085894fbfbf38e55f142eb795f0bc7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d769634003b0c318e6f47ce3814734e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dfe5a4c0d7df8704cb2cc18ad9a7c3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eb56c5afb20d768626647c3c7734f5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ffdad3af6765aa9ac49c423f61fb80404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e5969e98fc605d6f7272e5de4dd3e5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ac07185331ea794975fde0ddb38813406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4652bb30c4efed56cc284bdb6ebc8c98407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15f51cef64fda8f21642015fb32253c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46038c79f04ea6cefa73dfc97d483e0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bb98ed88565fd0a7391657a5718c9b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baed5d9875c3cd14bc8a23422c3a73ac411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6180901035b5573c3c71edc219ca729412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a736cc803a0319b35cf52d0bd1b25d5c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d3915ca1a2d313d54aa26e641c8863414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c1124b6ecb60011fcf032559f373da415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cac6a8027af3505840a264792780dcb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aacd62460a8cc9d13fd1be77c0f405417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7a17509546bbfba9a38f5a75b1e695418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f7fc81da9418e0feffdaa408634207419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95772a81146feaf35c31096667ee2a68420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811730b3f20c7c93a5b8d910a2f653d1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3579ae8d7a8d3a4d8922f4bc115daf7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5f05eb8e6846ec061165c13f502b69423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cb6228d2fb1858455220563829fdd8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fb335654be0ac61e2209777ab8289b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2753ece112ae5c17c4a5308e699b3bda426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b4460519093999a8575cc364dada32427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9e3256cc1f7443e65dd925ade84d6a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca2364febaced252e8e615fa3cdc3d8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c0f61a016c5606abc798f0d4f9b341430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516dc1cffdc5be5fedf9efb19ca45bc4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9876d87bd64554ed050e77f9b36a6b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444a1c3f29db82836f7226d30f94e5d7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba10d0a29c8c666120b6e1d04f632f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457a9d437b579e041640963676d97f89435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f638844bc70b5b316a6732ad33b4098b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abd78d964257f97d248e696735a0f85437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281b4557bc126bd95948634a8b1f291e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02015fec71887c13cef7e6f9696480cc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8bc6a09797945222e81508b0507e34440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741a7c20a334c9376eacc96ef6ae7b16441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2b276d8d5d8919d3eaed98b714b60c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416034e4f17fec67ba29d8e9a0f9bbd0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d10f0ffd3104a30e7bb55730b3366a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ff76d0b3fb80e51cef1fcd3025716b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79924eb7cb78e131cc0c3db786e55cd446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47492486734eb3a09b37605ad99b754447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39b9dbd6f952afb46226074b9e5a800448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74c278b9654d11aef5721f8217c85d6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a06b6edb46ee11d63d4be4a11e147a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1499a902750a6a4324328566ed34b8fc451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9a5c721cd69a07f8289e9afb5132df452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dee72f3db52f0896acac71fd5a970e5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae2e3aef90c6edf36f767a041788957454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0a49e971f6537cd2b30018902eee79455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0531d74cec886b31ecf0a46348f376a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699261c0f08ee3061b1aa996b83e4f20457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539b68e9658b8cabd7bcaba45a3759fa458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570a21ef518931cbecd6c201f24decf4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95889f19d58c5f50ed3e3eb5f6f19301460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1073356e55dcf85d22da2ce3988130ef461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a51f0a6e0848fafa40f877fc0a0bfc462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe563ba5b57a3b68ad33c216cbab7afc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d372c5faefc862673aacb89b2bc93ee3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d33f2bceab5f323718e868c81995d0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bb505235a7c2baf5a1b736bb6d0d07466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a79bf299800c23724988429e60150d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38c413426b577e9b948caab77fbffa5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b83ce568cd82e25e135223d55977bc469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d905ef7e1da39190d39098018da48360470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c092944f9880708f4d8a4b4565879da471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4d6e700f6274371a91a12e7ef3fa51472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2329ec0c31bead70f2fb3be03d7054c2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e15dfb62f1315b65d8074bd0a58b67474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72fe7d5dac1283003fa0c78a8f431ff475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cad42a6d726082867c9cbf8db01855476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ac77eb757eb5924c0e80f66156072f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1af9833959bb93ac9e77250fc2493f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547fd2ed31e05186e57897da09b3c8bd479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025e7bd34882200b22ae6dfc99d17d8d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb07b3a5fb4abdd357cf9960e3a8f8d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e364d05d1f63bc5857434aed672cf9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a18c257ff848ca8fb8813af183bf94483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1932bba26540b1968d2e118b6535880484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e7491d2ce9914db7e9fc9ac7b505f8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f121bc8169191d83c44c48263e18fa2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e51d4f0645e80e3a24988e39110cfe487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b711371143bbb1f0804d9cf26e4e87488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57af165507335d2c373e3bd459efe55c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083a8786a2ad0ce4c7e733e6eff75524490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374b006c048fd2e33a55e63487df9eef491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e630da6f208718330bfe6a15dfe948d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3110760b6d452c6887e80ecbd473b3bf493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2d4796fe23ae0a4b9c6b80283e9b66494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a4d1b3fe4fdbdc4fe53329cdc23d03495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f38e962a935e4d3d614cf6ca233115496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1908b6ffd3771d4635a31c3efdaf57497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29ffab5d32e7a979611d6a753e3958b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db174c1cc80f29ceb242209ab093eb2e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8f3d9e5cf21120d3bccea14bee56d6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b077df86e39a12f6dd7d71d60357b4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b1c50640e4a22806d197be329f15d2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01715ea74ba13871ca929b851c91f8c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e468b17cf3fd5a627573f0d8c3701474504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5f0b41adad8b3612857f29ec7a2769505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87b997cf891328909ded6131dd2453c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9095d7cf6c79996c0b65ad66147ca36507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b6038cd548900e84b10eb96f5bf570508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7039ce497f7256721a8e890d5fac78fa509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f51b93ff8206acaafa2272ca236143c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6465ade9ed3201d9edb8dff9591e11511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f929f6d95662303a7d252448c532386512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8e660c5fd59eb83fe97fa280fffe57513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bc53aab6e490c9f54919ef87fe2369514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c034e1d870954e29b043ee9b0cf40d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d07578872f12d7bca5da6ed7f1bed57516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710c9c65ca9ac492244acb43a6a9bf5b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207bf0a527821d6ef499031b9679c72f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b117e3b670a187446d63c2f32164c0b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e480019a14352ee23e3481a53a903075520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f45a72e4422ebf69485a934c7d3d25521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bfe55c53e09a6cae885087d914bc36522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692f71c1bb878d8b5a9efb723f352471523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bb48d3a1300a3b782a83e170d52c8d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ee618a955173cf4cab2a0805dd26d5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db07f06e593f880056b13dd3f18fe914526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51284b87151a38b49b2e6aa883ecade6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20baa172143be340193ca9141ceb9acf528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1771277ef7014b9b5ed0b45f64b8c90a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046575d901aba46540c93b94d6b943ca530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25fd98ff687232a49da774afecc49be531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a126d578525537af7ddbe9129089680b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad710f40ba37871ea3ee5a1fd323cd2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b349da1f6be54e553c3b8695d96da2d2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc36fe91f4625de557d3c8fc6d2919dc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32147ab819ea59d376ddaa452f147a67536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd347e7e6f15bd7c31154f8f000a8575537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed37c68d5c17811ade4276668824c46538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94698b6b2401397f42f0bd09264e8506539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2043bc8b82edfdbeb8a2f22fcbbbc1ae540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3473653183fba4db63c340ddffb63159541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f7465ae131d3efaa4e6a1918e9dd98542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a17320e666e4ae17bcb4c3b30c0e56543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98db456acdfbf309075d5eb1290cb9b8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882d3e8563819ad762cd38118a241b3f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7be525de2b69035e3de50e93eb4a2ec546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74909191bf088b4c3aa0f454808a8fc8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35200e3f41a58a48b2793360ce534b7e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f56ea08efdfa6ee320cab832597259549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203b8f74b6e240b61f393567848e5fc9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab516b72176baa8bf915159fccddcab551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15c319d68abb4d9197f87f048973704552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fd8f1c237093fe4fe32261847f5ba6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4d9ac751aaf6644c5809d29e91ccd6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad71da7748eb4124ed19a1faa718410555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2258ba98fce15e84e4794e8e6563972d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e279f8ab29fa0608c099154a3f08da4e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39595c883c23d2de37df3fec97db3e2b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded91973b4f7cda7e1e92eb01f06d598559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3db9dbee0fcb21edc56e4a70e77761560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8994f70e27ac5754542394c7ee64e1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a5c0714cb218f55739e39e2e2eb42f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5329935fec0c1246645046a1ea5b9549563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3909b074eb718b1877e304cb7b7def564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5e704c416968e9b933cd7c850ef5dd565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aad6d3528a7c29173c43c4ba2b7e7a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0baf2c5d9701ee7bb1911a48b1adf5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a6349e37046d0966d9f48959d99db2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10912f0ec52e1c222c17fb3f2f850c51569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c351e5e379b75d2968fbf29d48137ea8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd7f5744975c01e68fb41666888758a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f13cc493d5514d22656ba096cd3c1f0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6ec22c5560b53b47e8a7cf4263a507573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674e947e3e7eab5839f5f5658bdb7da3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65bddd06d2898c047c08d124f11cbaf575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e282ad53ab81670c6ca769be5df96f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcc5e5c6d229cd1f5eb54584b499f4a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689f5f618aa2db6e69f0a0e771409d06578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ebd8ac8a3c3550f7be2f4ac4b4bd81579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8291f1f01efcaa41178ed645135731580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5030bc4181eec9e7998f8bcbe3e3353581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb73ce3350f3501e4bf578ba819f692582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a851c8717a3fca8c364a0afbae161db583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4225af95cbcac7543cb4f01024c808c9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5a43995bdc653f5b7524277a354b72585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd06e70604094f45d434ca3560e87a7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461106baadb699587ad7f0cb4fa648cf587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1678379f6b179e8912dd9c8264312d88588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea3d665c8aa06d228d3b09d2caedc13589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7706a23b16e2a88dbc5f1aae4968232f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228997b95133f7c3582066ad04e99e18591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741f29f4582091f4f17d468265b6f27a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947335ebabb1c30d1549cfee58e535a5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d555a042f2116d5ecdbf806b7d38cf0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bde30edf1c1953a2e4d606ea6ead68c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4d6005b1ad9d60a5fa9e7d56134bc6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90910acef652f06e1c4d171c4ef2a1a1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34c40a31ed58b11f36c741eef0f64bb598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bbf5bde3c60d33ee2d8c56e6d1f3ae599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5642f1692b333cae49d9a138a0a403600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5a1fa73bfa3eedb9d5242369d2fe9e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca000d2b723ae6730086ee2b0a1b243602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca44bfb51fd42b89695ffd743fea24d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793d3355ca7fb932088727d526973169604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f550367f4c13fda4474c4c6fdb8a60605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3367794a3d7453fc287fb52066e87a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46359001fa959a460c9b7fb74e9d58d2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b5aae94b2ded521eccd457c327e87a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32beccfc8928fef22278fb92d1feb841609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1135c091b5d0da02beed8bf161dbb9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbb37056030b7d62c66e384d957477b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c7a77e2e516d6ca43aeeba1263368b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79921de6fb7fc564cdb2119dc5b4a17c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7564a596a9ed31159ea00a53cf6eb0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f44a67ccb6da43e008685d6ff70daf615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7582cd6e67e8ed6b09a785a06bef12616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243ec06285101117150316a2af5b8e83617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a29095d3269f420124dd1d7d415d56618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444857ae0da97942c098a8f0502fad92619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7996f6da863bb09d356a4a432a74b098620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5035828475e707a55cec7163ef99e2e0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bf2b9a42166af47668b26e47911e36622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3660d623b9a0e07479cf744d1e15456d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccaa6bd138a7c4d1a119f1a73cc5eae624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8d0df43c7661c6c7e3f0377ec3091b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b25438899eebb675b11d1e65ebf277626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cf175488d87b2abab802ad91906946627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f84fed76f47a542eb6a70cb7aabc95b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706a7237a53d4cbe3f159057038894ad629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4795d2e4db7312bb52e08674f2483e5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c11039de9ecc671056dab64926d0a1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8680288987c5098b4393412b75f197a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e887f50abf8296450f1cfc3f47899c9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26355a6f12aca064761f03c3ace1265e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6759ea4eaf7d3485b552db4ba11bcae3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f756b7408c01c29263772d0cc6364c01636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0c90740c2393a44b10bf93136c9064637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44854ff43d6dee0d45f910efd166fa7a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa6b151f3e3af8aefe6575456f379c9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f5d3ba7a7f2a0d6a554bcddf6adbb4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a6640fdebab99b17e5ad7969f4e11c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82366621fac316ef1291912b16840bb1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f18a28424f92a19d97c679eb86fd097643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a22485014eb8bf96e1686ab210dedf644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecd48ad2c827fe5c8906c7639eade6c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4cb8f807bf9823f6c7518200a216a5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a63b81e7f9ea6c14c7e9a805fc11f44647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e421a4e39e1bc256d2a83847196246648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535b5d92e63d9dcbf604d4126cc5ce3b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057303f426788e2fdc93b83e59040229650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc8f8397f2f565c9856597121b69e46651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31da974918559b9d78d597d08ff77e71652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b42ad8b6e6b4847a416e2fa84386ef5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948d10fc07cec7899ba2706b65daa979654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1153ea2d05d38c76d1caf53ebc94e083655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341cd960f398d0aff54f079b16254f60656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aaa27cb8446ddc4ed2db5c224d1761657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ac22a58ce9c70d6b218c7eee95e516658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d732bec1e19d642550607cd3e5c3880659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aef6b6d6586953aab0da9b6d294346660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfc337ecf8ecb88f1d1b253c296f9f1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f46a37043da635cb5de7523cbb9e2e8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d967b04eb323ca1c4170c0fef7c51510663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867ea42f7b0aba7be9d856d8f572b184664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b5711ba4c6960e6061ba1cfa7ee086665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000ea583acdadea1410ac1ac1b26cc25666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e839557b4239723834bfc7228d404202667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8453d9473be5700234b4744ccfe1aa7a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee6285e5487b1262370dd4a5234dc50669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655969456e9389200678dc884c7c5ea0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e57aca22e4fee7b7ccfe76de06085e3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f4c9c7abf8dddd94e6058dc3afeb67672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0617a3f9db97e83e49d1252dc830576e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349151820ede34dd4461727f9f097171674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101c0d689e7ba3c2f345698726fdd6b0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfcb56f3ce5fe658b8f04ef7cc534ee676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bc0fa2ceaf10f00140272c38cab75b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ce00116396986d0f6b836570780d8f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40b795fc61c120fd1adbd5b100cd87d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70059b44438a1202f3aa2ad408d12167680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb6a43ec320d46837a1b0bd3bab2619681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68866c2fcadb68493e16087ab23d191b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8b22f245604c004c6db3504c3b602d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4211ff699a25fb6ed1d5ffc5a3cbd1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592f203c6af05b2e648bdc401835d5fe685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83a72cded8a09e35bd7339293e4ec35686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78872cd97d5990104d6a7393ddc9ac1d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ee5d783ff541a7749ad10746a7f468688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0ef4c36b6d42dcdb0a696ed9a777ec689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4cd5e4c9b3c001791170d54d386168690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e8e8585d8e7e2ed4d5557bf6e74bba691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94507dedde9fe38380f83d79a9ed41b7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf70624f11595314eff14e960675ab07693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cab6178192291d6c3f74d04768df0e0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7b505be0298218cf05a50296ae802b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc7c789738860f570156efa519f5edd696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f99953ee6ab8a5c1837e61b0ad69de697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968e1f98ef419a55be5dec0882d65f49698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613dc0437afb32f7296326c913c204b5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8215838049557e1406000dad0884cdb6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e915d7a5a2c5e2d1596d4cdb640bd70701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52845205e091f71ed0b14228fa1c798702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fdd7044c0565025bda4a87ef3dccb9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270cdc9018256527f43a13d6e4ac4e05704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e52bf51f257334fa6c787cbd3473ee0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d55d453eb131a5bdd29355babb95318706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12978f172a24b8caedcd46349654a335707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48f3b429acad833ef9da46cafa75316708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4219da9c239bb0e2decdadd5862e4958709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9687a06ba32f88b3b4551179e8ee68c7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05be28d4fd4db2d7455484ed30a5a660711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cceadd1cf468cab4c90c8655db7523712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74437f71fe45c0f3d2a9a31437841a7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cd8afba745e4ada9d64b97da586231714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e5044ae47f55f0713dadcc03d9a2b4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a23241aaa3f44771e106e5cda8b831716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7761f0a5e74a380c87aa7141f6072e9a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7e19d3bb4ad0956e5eff22b5eebfc2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8191fb76b9df20f7b3e3f57aba47b969719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839e196bbbdef6642514938e3ca19eb5720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6127482fc5ce15067e94cae0bcb1a0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e864ea12cb374e2fd28d3c88d52c18722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9bd4689d25dd41a16e256730e2a302723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57a75e5787a6d8c267d3812e04a4e48724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8ba6f168af73376f269b4c4ba66e3a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1187fd15535c7eae043d0b9e1e937c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0829de27162cd598931fab29524b046727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae590bab89d5e03576f96c5727eb5116728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a1b6588ceb830ebad3d53d92239758729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68376d3852d34f0b60ddbc2cbaa3431730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177444f664f3f06722101b0ea4b3d359731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ef233647b6b236642042433228e03b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0889a79e303c9352729aa7b389e26d9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a64a106b9e3092ea9a4c01edaaa903734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc72a36ea21cf78b65bebaac6f25e30735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e423f48ed567bfa5ce23dfce313b74736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615cadbefef62f59f09c60a2e87d1bff737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70918dfe9034d61e0353272adff93ee6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bc11ca524019d0a2144ff0c5d9dda2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3acc0cbca9982fa67e976015f6c25ca740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1889145830629fe11fdbc65082854042741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b75f6a3eab692a6c3508eb1bbe23aa742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27421028d5123cbcab1a7ec18889e65743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3480de07bc4b98e782a497eba1e77dc5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e1c372f1ce8fcae2e161210c1a4661745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fc55752e02ff8a2647b05858612cb6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155d26ecf0527d92eb0fdec9aec4832d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e86f2c93c3205c0e905c32581dd930748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db488e6e79c4a29a2305036778ea138749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bfaa80e9f8c3ee1ca85d490b878785750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acd60be7c8769d4ef6d08c44985e39d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91386a1ec9988cdc6c1a7f18e075c11c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65db127ef6002f894146e30d19c7cf70753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e164f1a01f19b7d4d5419d6ca68658754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb628c5257f0c264a05826b698f2cfa755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088b09ab0ffc162f0d6ef50edc9d0e25756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d901f2147b3b012654604b4e774195a0757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417e091fbe89ea9c8e1fad0aa6ac5b69758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cf6349eaf04c4832d2729b7fabfda0759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a16abda3d021b7edf4bfc44aba33294760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d7b387fbd6e7b3578c1d608225b86f761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788b54b6dbbf2f9d3bd44056913db9a1762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9570afa535d9db5100ab28fedcd8b5763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2318f94c439c733f6efce46e4a63376764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfbef92c98b4fa0363da1618ec7bef9765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266ca17a1bba91e8f22301c363c6a512766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10b74827a505f82e8e8f770bb9b4c96767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81716ea028e69d72ec79802249f0b04768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492d6bf55aebe45f4c1368590073744a769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba74fa60f1fcf4cf70d846da8bb5d29b770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0bd5d327e82ef5945924ddfe6d8e5b771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4ad73af6636d3ffe6edec5247dc5a7772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69e7bdb33a3b74626bb295d4a575c4c773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adadcda25b30795d91fc6320e0de7acf774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a053251154b75363f49fbe8d814e707775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908929e25947bdd0d2817a88cc81bb17776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de4b8a4abb3e1a278e3723ba16d9e0e777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13832efecb712cef20015a78ffa6a9fe778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc090b9f903a4c61fb9883e97eda5c7779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3f16e9defa6117cbea54640dc10414780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38be460b46483ab4e865e5bb8c13b38a781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443af88c8e4e9d408cb654f9bc0f682b782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46809e46f6911078da930d807337c93783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df7dcb2dc9baf7aa24cf2c67d17908a784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f89fcbe6c51f81d807c550873f90f1785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2309cf74da3d57fc25e3b3d881134c786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f76df3f35bcd8d2bc0c283a875a5220787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a711bbf8f9126ebcaae0a00a202e2a788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47ab1bdbff49f6ec1dad7c6c6ab5583789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4affc75052b5b97ab71ed0005e9b8571790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00065bc0fb7c754d3349e573721be048791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c288d122603a919ff6c53546ab4aa8792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dd3cc02d5bc1482c12f77156210f64793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350cb46c95fc74be521a27c9e0aea5c1794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d1cb0cc06feafc9648746813485707795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee8e66929e1b855001d3141a5deee8f796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66afb636b094e11484e4540b6b284b5e797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c31a75450eddd83e234b08ad85e715798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bebe5f75f13f231180cb749ecfb881799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9c1706ee7892775bbc40bb51299398800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7cf9af9862122ebb52ba4ee77eed55801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ac7be51654e2652eacff7b2df0cfd4802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5cce035d5b22b9556d0451d4d7db61803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c49ae854f4744c41f9e997af95a68d804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b3dd8f5e9f9aaa5f9ed176525ccd72805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e72d8638a321ee5aa9fbf791006c87806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05409f8235b6b0ba8b26d4975d18dea6807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8963d18f5c0d1f685cdd1f930688f19808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef910790429de7200a475d093317e4f809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2873cef3ebe95ae433ef745917bf70b8810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1ef631bc0ba17ee5cc4251a48c1b9b811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f49e8a1c30d3e4cfe78f8b7c5715bb812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908ee6b1512342afa829ae995b2a0679813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d76c46ee9cd98b226586c2ddbae6d0814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0790878b798e397c77418529463dd633815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4dd35a0b9bc8da649f72d0a7d3b53f816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1319d0d5a19112562e97b5c271fa6602817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f73095877466c6a5b1427e7dbcb02441.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecbc807e5b445b658e1c702982d89f82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36df9dcb7a3909e28298f3aa8df352b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265e1835771bd8c118cac694a29a37124.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f34488cfbe800bd6e36a25488882445.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ba316cf45167c139fb8367de8128fb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ef01fcf2519c4553bbde45d9df2d277.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d25b4c712bbb71485ca7832c93c97a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d03a93129312a8a8228925009e3b959.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1c4efc05a19eb56025f97073a230fc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80808ff79f5630099b9fd34ac2620a8011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3a04b51e92cef605ae0abf7dc921d412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02a1af082587b3f6fc9610684cb2fd213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaa9111dc210e7d22d1d9badd4186af14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828f36cb0ec818965044db793b9dea1515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8911c4e00bf8ba6f2494f97d7992156316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b043039890371f48f492a8fa36f15eeb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbbec50bf9545e874993ec5b88319d518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f686d6c4f530cd2bf88f927123d89619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0735c4df750cdf1bdcb8be1a6f27e320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef15401818c7eae828074775977785021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbaa47fd7a0851f035023688cba69e022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e9bb7370bfbaad2709b396283a991323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7553a469afc619759ab5eeccdb8b5924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571e6da353a3c0e7d585e0e4c5a609c125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb14b257bd9334f1e00a7ddc6b693ac526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc3fb5ee7b499e7f18889042ac471e427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623bc346c9e7f04988aea814bd6dc23a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5c9177982d11f3e521df09c212e72829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879bea5e5982a56dbe287e606d99813b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7868accf2a4623c3b3924b3f4b106c9731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd84db6bd612d64fd5f0c244761bc4732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa46fa4ddaf4a6635ae99e7f1a38d67d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff37fcc99618c014d208184d4266995034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52592db39dd10e6252075bfa1c6744a835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c971ec2da469bb7652a7d0772ecaca9336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daa05c7844c3acf92056fc064d418d437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226b1cd3643c5feeb7153058029d131738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223e39562d567fb0e8821687160a31c439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98fed1bf1db1f88f5fc5fd8299aaa7640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a7cb22284cccf6cbbf89ac561241c441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce46a6a8811021977adb2fe9d316b7042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921589180bd0f0e9ba65b7ef99ef9f7943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855e01f2afd88524e54b715b2c73347d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41e9395aa5c9c899dc81bd86070e2b445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bc5f475476a77fd5daf5d9fb02f2a546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a27f69339c62373eebbfca4d2276e847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926759941d03e798ce66557ce34dc83d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b5bae83004eed41a01fc98b125f2f949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356869cf3851a07e882b981a405cf1d750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcbddc300e6047624398fe6fa44033751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f806eb00b4c88a4f73710c3604a4299752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3708c15603aa00a4b3a0db3ae5961c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439629d88839b34b95256d3c24781f6554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f003a31cafa179a38a556190ff8839bb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e38438f9d8a15923a4143012cefdf556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd888632da0a97ffa04bc55c302f69057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687f173bc32ef1ff88112a993caac45058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfad18640de3007d6f1dd466ae3405859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73039c44efec468e04111af9089f033a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcc9ad0a7c5e231786e2ee4b26ba2f561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db53e22c524f33e9d66df2d987efcdd362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535dd688181d676797a2ce752b07984363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d84f7f179f32690e499d17857fc22b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ca6ce5d2087e0e1c82aa660638e15d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46697d7534a1779552d9e4f2036cde3166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e894b59e88ac6129cb61baecdc146db167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cdcd7f84cadb376e6473d99b6cc1c568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb1109dade5726b1d5b1116eee4043c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af8b3f1320bc8bf2757105d5ed36a5e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8d989b1de68a6c07e27b4db2f3fe8a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d7a2725010bccd42b86cc5e68e99d072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9961369422badc02cc5d5a83c9d94d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec75ca95cecdb51c273ac939605e51e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d5d99499d7eda6e990493b63d6a0ca75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2000c98575cd4b570e4aa1b7a3e1d20576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8227ae838dcfcf77f5c093dfbdbaf87e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2640e89c86a382e6140ebb9757b2d9078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60aada204aaa303cb8b2cf636a0b77c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80b9d92bcc13fe0367711d2b646bffc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1029f9ff8fb1d567a00b73783ae994c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4a1a315e7a9855deed4cc13d518ac082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6e583ac3477a2bc4a7f59ec429ea4183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86cc8dfe9d09407d28e13f7be6534ac84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc67d0c7fc9a23d047c6244e639c413585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a76651efeb34113f446f6137943c7186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693271df7eb091757a6c0ea00367c54e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47a3a20a4fc6b2b0d6929b9b23e7c3688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c9e1a8308311c50209b00c0816894789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b37dbf12ac1c949cf3552a28dfa08290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3136e39d2eaa9d300ed46d4039bbbf91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4fc0822faabac7b4a3a3469ea8e4b092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45918e3669cb3d43748459c814e213693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58308e16c6076da9db38d2dd19950a194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb19c502d56621459e09648962347e2a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796ce23be83b9376587cf4ea9aecde0596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aa71531dcf5b11733c4f8a99cb21a097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716b4e3905cd5411fcff77b2a01ff70198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf92fd4beefacf409a2dada9824036b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b06b0f31fda63574e27f8feee7be50e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008fafa49de5299afe1ff39cd9f8ec39101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd4dd84be61e0d1cad5b44700827c7f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e1930c43802610ef53400b1b5dd4ad103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0095f1ccec72f4a2a29c90b87f0c0370104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ad425d4694f03abab5799b800272fc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659f78323c603fd85aa4e73616001b9b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec18b0af828496c7fdfb5d2853a8dcff107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b4b37cc3fe2c7fd08696d5f307c9fc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57da0f7e9e39cacb12cb6fde1ae74699109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0d36232fda6b3442d6ab55b64cb727110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88a0fc687c013e817ba4f2ad1b41eae111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a36492fe3ff4b918b8399887969e7b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbfaf8debcb8cc9c823f54931ded709113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3a2cbffffc8fd03f877abfbfa7107c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8006b65bde10e701c5eadcd651453db115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6993b7cb8fb8f3d9316b28de4d7eace6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa02678b796c59af6bd5d57d6bfd02d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed079d84fd1f8f4cecd518443c6c2d33118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2427ee93479f2bdb66163de6ebd80d1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07467e0f9e55ddc2e967b5be35976ee0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0a914d4dcb2d7b9c3c3dbb6e147241121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af793843cde4a645e9623166f213d5a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab53165ef7245e15801fb15fce90aa61123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2df587a435d3f5923f80eadee3e7192124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc7a622118387e9819a5dbcdead1188125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5a00dba4a0443af8a37a33d3d93b32126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1148a54f290ac9181ed45ec2700d8e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5f042f2534a07d00f3c80899ef2726128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ede8c024e427c77aa178487d261d0a1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fde79a2fc00a659ee5c6300254e1e1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6631fa33b8ea74d2067069a0288cbf68131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b70844aaa95b719baf89fa2571b14c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522522bfbde57349d3df815f0aeded24133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cc615e17859a3d5fb579b53c6eee8d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df92f0d7a931a152b52a868af54852c0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8323fc3534224b3e9549e8d1ab7d1a43136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75811b3f009ef7b9325bbe8d2ca777b1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3952fcb76a4fb6fc8c400c7e4be83574138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f01d1254bfc9804341d7bdbed9f6b14139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c309680cec45ed68b10e2f71938eb4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d344482ec73761d1616fb7007a129dc9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad3c37ee9dd07fa0546f10f5c865c3c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb0f78369b539981ac68f31ab78168c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7220870b4ab1093da31b20f2d3d5a7cd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeca1a733dcade07194cc721033a967145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020ad77e6a17c3d4769417f109b00d71146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e621586fa79e2353be09f13590404eb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d6282cb901ff3475ff0725a383fe90148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3410074021133738c745ea503e3dea6d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cb6a8cb7adc0c6d8d048956736d277150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f440f29a7b04d5bdf01bd08dcdca568e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad995e8a2508b2caaf1bbd96a5d79a5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec3cf113914fccee418fae0fcca6647153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8689e87fa0b46c297b56741f74bcc0a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34f2eb34206489cf617e38995e50293155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e0edf70241673de95130f497fd7fa8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5cf4c37d0d500d0166c7c408b28581157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c9e9c4ec0daddef89be72c83adc4ca158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671539f69596802072e0ad40e5530350159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b79dbe8a95954bf63800c27301e9269160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc920a8dc21519a92edb120ce0281d2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef6bcbce7445bd68b0da0d180118868162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6904709db8bdab0ac47afda2a0e4c0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9ad19d682e31629da87cf98bf082e2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a93fdbc9cd39395a7e97fbca31dd340165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819536fb100c822476aec19bf8609ca5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b85e836559fe814f42462e8bbe7a4f1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4815a7b9d343934079c0df0e1898ed27168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cc73238bd8436c93925c20e616bfa4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294466bb9bd076e811f6bdd71ff65d35170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b224e75f5008e97e7e85ff5f137491a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ceec1d5d6b334db2705654e24298e8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e01dcd5641553908c18779ad1364b55173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737e53f9286686f682c137997d1ba8df174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaecaf19544e811eab68606c9ddc184175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654e404241d591b3924e70cbe56be8f3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f938edb3d329981f1622029556b0ca99177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6098dcb41a5f3f90425f794af19c14f8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deadf21991653e3a4d90152946d2db37179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bf2926bbe85bbedf4ec6aa89b3651a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42fb9c0ad24f1269203c2eb781f61d1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfec112d9a5aa7989e47a0f9ff226b4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e7a92dd1794eebc9c314d15d333db6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f209e89c8b99110170e69987910a9c0c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c54dcd379a01431a5869660758a712185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6cb1402825ce8d8bb4eb85c3d510e3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c4688a148dcd991d3cd2acab81abb3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d189b917726d844fe94e828f1353f80188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f30986ff72d13b2d209139f99fffc04189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f9f9127c0b016d2c740f93ee6a2259190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4d4a5c31feadf5ff633ad1ca378eff191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4ca7f8e7b337ae164a17d2ae6e9ac0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22ba8311c0e14a7e067316ee1adc217193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab066dd89de8f5cc191c95ef61a2c8f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96da232fa4fe4288200688348d22c461195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5ae723e74e699bfcab8481dc070437196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338b49e5fde55e18344bbea46ba2155c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be823211b9909fc51c02c24ce216548b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d641a91a8b140a03d048cc34b59c911a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7a29f469a32906a6bc0334fe168f3d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02072785571de06c5d507dd673c73ebc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21bef622fb832e7772a715f2c60a6de202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac00b7b2af81e3ebc22af0b9fd6f3c1d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc59eb5c00a2fec0ec61aed5a23e0fbc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbb169a8d98f4506e7a294bf41de60b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a45d30c2709380df251a2217d4572b0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e6f5ef12a31b0bfd53ef923fba1557207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f151b0b4283f76ccc370ba142a79a46208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f6e6d08ff2b7595e8597805961cf6c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775be04337fa65cb94e63bd074e0c2b4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767c9d5a480e6828944f9e74cd6628d9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e824502ec746f4f80fc8d2088f3b6ea0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5712892086f37258edf6e601de6cafc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f44908e73afd464d73c7075c1a440a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fd92a35a7f464a59959e09942640bd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ec8b667cb4de88ea98f1ef3ee6c6ed216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6aa7f08f3ae1f24f7334c4cb424ca9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1ffc13f29d5ddad1551d621f896a15218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799538f5ae063f6cc9d829e8af4abab0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18e85fc5c53979a21901ebe5de5feb4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d48ba371b7a4c4c422afb8e9774dae4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5204a2498110d3dfea86df802ba2c486222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84658f1afe3009310ce29c158c101b3c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c7d39cb623ed9bef2c009f9192326a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ccc93482407e400b66695d3acfd998225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a89aa1e644d1cd43f0922c6f34fb63226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7ff4dd6a108dff2b7389dec9dc39ae227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0361cdfdec853301b1cfbfd7acc38d8e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325958eb5ca184bb6a46c0697487ce21229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd38fcebfb9fa828e5f0a0b2711522a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8cb24ebdd8eb64b93525cfc922db36231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc962a54c2e3ec208ec082da1337c779232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60cb912e1bfa47836e9b8c28bb98fbf233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22eb93da932bde4ab991c6994397c16234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bb6a29f6f4d9db9b29b0575687d339235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc999e14ed454649e647cec672c8379236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e110e0b934f1cc8e5a04ef6b754c08237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b4b642d56b63ccf8d215ee616816fb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc445bf8c5ca422cc1e37482c56c04c5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08c60aa311c4e0777d6be75b28009c1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d90ea63e5c53d42331c45ef3df9ead0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c49156e091b0f8f0faa360d4dbdd70242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34c5169dfcc2f7b0f138e90e308c9d2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8802dc85cd8d09fa2ccd980ecc3832244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48941c562e9b04c8691be7d62193a53245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20f04912f94758cb04d843b02304cef246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8645355eb58568c2c45194e116a7b07c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b12b9d3ba4e984bcfbdb806295ab4d8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49a8377a3444aa6e009b18545afba8e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bead7eb5143920159d4675cf9894f1b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be956292d56706793375c714c8185731251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348fd3ebcb2f2d7dfe046f8ea6430d59252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbedf4bb464b2eb796a4c5607bc7edb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746b3119a55b9dc37bcdc47e6911726b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5b0d230e648576157c007dc52e71e0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519e61b1d225ad0e1ce96cb1d46a7c17256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4dace8ed5bb63ca3f089d58f335969257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51385b9b2696ae5f47e262335b2bc18258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a428cdc406b88f1c8bd6965dce3d449259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69571df1b211cf66256a89258c13e650260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd807b4c16d292341556316a721f7445261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806309976e42735931fb73911bebbc17262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e99faa7771801c828cbc470b2e410a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e490e2ccb34b7cb2350a59a9c8458d8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f54d67933bf2df8ec536e5cd6b3e53e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb2f64f1f0d52337b3432746d40ff38266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e09c026a6b8a3adb93c6d36b54cb54267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8572877e15515b53066a2c495399212268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dd86a42a0c4c6af9b74e3167199aa5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62ddf3d1b78593fffd7908dc6e52f55270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb095e98f0be4529189e344d91fba2c8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88bf7ce3092fc3b1ecef0735fd2c3d4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926eb6434a924502203e8a1ccc552601273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decbf35294c2f820acf828a37813de21274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5e7d140631b12d3a66491cbc632298275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cbe1e9e0fbee537eba2f7b1ed3ad40276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c000ae495acbffa7296177b925fef8a9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f163a0b598aa5a22d1aa462054a6c262278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6302353ed76426f745e1f6e456bdbbad279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852f622b2b3f1399472c4237a17bbf6a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a388792420705d2cc76b848a00e897c0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d8464253d22dbd541f7d4a97e0cdb3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0f84ff7ddfe21851b8419de4f95428283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8a83c87fd5527957b4794ed6469308284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960b3c62f10e72371ccfb509e0fdfcde285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a613291dc25753ba938c447b5f2aaaa0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7756871180fcbe743599978f5946259f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e193556ca0cea55f3f491192454a903288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe590dbf8a0782a100275b2ebd16b99289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1592c14cc1b7213ccd178fa276d95ad5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826d576f7b2736a9004113a9dd9e6ca1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a8bd55ccc6ce5c709b4e0fa8c986f2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0de8817a3353b7a0d12ab82a04242a5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ae751a597f3af340ab630cb6ddb76b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a80c5513fc24f62e4f269addec91de8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8955033e7de180a70a4d7b07fec71f60296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f954180f07ee78883f5b4910973080fd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a2888f7af4ba036b90885e560f82d5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47c1e428abaa9882bf95ab42640ef4f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47f643e496dd4ea0268ccf3bd76c3a1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7232e42015685c8620d3df8615ce671c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369f000a44c3954b245ef374a9408ee9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d40bb06546e5386c689935176c046e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0d12264e9e342e5a3c2aa79037844d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e351fe9bf8ff75c998822a861a00ea305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9df22bf5ba3d583be7e202f1f4c9297306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60a0044c5e648b24b2fa62349671413307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eab68105c1ff2016972c36a6411caa2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528ea640ab64372fbadcf61af3001a6e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ba21c87f9eaf896974c1cca0eba245310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b9334b3df121b4b455a13e8598b117311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241106630e125ff3e50e44c41f30df95312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f107424eaf372625c8bbd956eaa8c9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264991c8e43be4519f53b74e63e659d1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be67f661d8e2dbe487ea7c185de1bab315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b8df48e4cd9b69b70a3622053f74dd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266cdbb81ff24048c36ec59ea332950f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc681b974624bd1905a4cead87d9cd7d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f28e4a2d1be7ab61e32adcf0dc58c02319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2c379588e4feb446fbb3c443fb0b1f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0a1eae9918d2b18fb27e04842dc144321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee934b303443684c9be724f9e017515322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15c748c41ea233596b3064d7369aba8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5755d09d100361a9cdf2f860f07f60ed324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce2407ffd144aad79b4ed6e623e276b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58d3ae28688fef6b2a3b81266152276326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfde75b131b55e64a02647241255f935327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764c60682f0a61292f5dd834e6f22308328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4ca6223922942c3cd363fda3fe80a8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b49cf86fdcab831a8da661e52678f3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feaab2465f911ae72c65008c0690352331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d261a309e0f367291be3f05f4b7483ba332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcb33aa962dac825082c05c2b3764ce333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b940945472480c3a077e31301bd1ad334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cb421053668605ca9e579091f6e48b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e922c3f9e36752de148de74af140a3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccc5e64b24b8180d73d8f3c5b066e59337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e962ba5e687c804387ee3ed8e3ca9bad338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4a8c6e508bda8b90fae9e9cd6d92fe339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b04f09e7c63158f2abdb09ff643149340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4f1d769302fa2349cae538628bbc3b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4851d8be397c1d3cb3b43eb472c7d1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a2191be0b5e21d5c5f28201d64028f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491a39a4d4b95868938fa58d30e491e4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f097e7791da4edd886d6b31ff204c187345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a064087e421891427b3a0e082abdcc79346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2419432de8c5f6da2bee7105951aeed5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd766032ecdb403d69587a101ff2489e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ab100d2344fe3e209f2fdd64350047349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace229fda679f7ee50e625c14b9e2968350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6567c79a03b1d8ef6cdf49c1037561d0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2add7c013e7f487e5eeb9ad380932fde352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4ac22aecee4d74ad49554665f058a4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc580f88fd02bf6c55c547f00c7f51c0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c2837dcf23b6817a34d5dadca5acb8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd26f5e931685ac5b1066ab8fb936f3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a7696637a20e0478262e3dbb4bf53f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbf482007460e04f1bd362aef42679e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918d931f72fbc7df94405764fc946a1c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fffbd9f808bd909c71d926d73512f8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b80ab7b90f162fead065564f4a4eced361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c327d138239bab3130ea883947eb7225362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54a467165301dac910b3f99e061dc89363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabddbd170d39cf0a3819b8dbe15c452364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496c7af8401e19a5e9c368237ff3e6c1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44ff69f536bf949fe15d5e86fb66910366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34ee09e7b58a7a3b86772575af8d2c1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca49637c90e0fcc9d0fd96f8054ee00368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d70febcddc5df474dbcbb7bef78e4e3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fe6bb3e39843559e7a6de7257d87fa370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00e84cae13eee55e9fd70ac79e30dd6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e702690abe5d9fdf05545a085c8e5e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9ed3e3d0d0fde6cff9f4cab0a21362373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ac284d1a27930e93f71bf733dde636374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ff02098f056ff0868997afca65e43b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7f531be3ed9eee72d9191c3c6d7192376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43899c37e0af8e3129eb0b9d2edca09377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e34f3cb1f59ccbe1afd7c3dc12012b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ebcf93a6284e956db6cf8a151661c3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a1666e4a99d5aa008c47cbd83a859e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5edac3624247c792690325e9401573381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc002ad3780e53ae92b40d5a9d886b3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f17ca174751e3e492e9678e861d5b4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ffdf2bf485e0da850fb398f7685048384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76ef16cf02f0b9ff3af3018d5acfc1b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2199a2c07e396e7c3e4a02a7ade2191e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3219df1c218c8494eb14867e1e9bdfeb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3da046ba4a3b749847ba91ef6f07225388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a47160fe45f17dce6b486ac35c42f86389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03f4b97a9cfe2e4f0aedf1281a93ddb390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bec3f3277200522b37cfa05473439c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8939ee166ce9d725be8005630d9437392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44a4ee24a4aab2d21bd6cdf54579e3a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166eb4d2291a5371a3e7df8c9f0ad7da394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f2dd12970ac91a7466873d790894ad395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f64c5df1795ffebc838417ee81c3989396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decc8fa68a8f391a93ce48ad2ab9812c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c646ba366397749fb5039119a0e7fd398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950866ebb9e0cf2d5d1b4e1a1af3537f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65874cde39e06265c63f8656e9b3b149400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37654e8f4f072fb71cce4fdb251b2bef401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba91397879069f2e250fd46c3a138928402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29f4d869e9fdbef782b3794edba34fa403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21846a0f58aaf82a214ea02f4ecd6241404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970931d95001ebe436ad747773e80cda405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da82888d58ec01e2bd5882f08fb1a858406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b128707a7cb07f2112ef385b22d1de04407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9479f36863c6c1b7e3c37a4afb9f1767408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049ab90d316554ec7ce882ee6e6f67bf409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0dac5b33822282e905cdc8ea29bafc410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1419b440e9a8c2d068067f7cbbba0416411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2341220540d1a1bfd58cc023bb65f1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838ae7c7f4dffd4ff37185bdd3610ccd413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d87c19c92a2832071d6caf6499927bd414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6181920a634210a990ad2f4e9e6e5062415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759140ae7e9f474f0483d0c7ae1bd6d1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad5229ce7c75e06a6dea3a830afefce417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748f3bf59e94a6658138b857d0532909418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74ae4427716f51b8797b702197105ab419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad29646576e244ecfec61a93e1983c2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b13783ccc23777434333f25ee4ce8ff421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b22a419a73b4b5987acc47ed8c58b5d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559776e545f4c2af25b58ade89c1bcce423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b38e810f8979ca6a9a4b1428cef3cd424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac77b7173e390cab4bae7a0c39ca3e1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71147113ffd30fde26e9718dbe753f93426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8c311fb368681f9501d7e9e31f859a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67cfa7aa272af03022f38893f42e08c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d26f85e420f608c0b2cb715c99a0df429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467fe2fa67f674dc5d031611b74266ad430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379a5cfafd572a9e77f9f9337391d862431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62302d8dcadbee06e5e83026b0cf359e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bede9ace164bfabe7d96e8a7bc0a82433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488492670c2f0b09ac2065ad2df3cdb7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d42e57de6294a6562258220b59c23dc435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c322ac2f84d8b0ec72d391b1da67d0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cbdacb481e68331703d144d8b28382437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189614cbaf4340aed46bcc7ce8ea657d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe67e313768f968b6e3293c6ad8941a5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a895a9e05d4b4ce0526d11d150bd5b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb89929365ae82bb80d35a161a58630441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796075a8cebd5d31b262e01ab13959dd442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda2e199e9360ec770682614dce8ddd5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21643612f0638443b1f1221cf9f33fdd444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584d6bafab0fd528cf4aa4a8a31b21e2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1819bf78e2434226c9569c805bb10b1c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b9d53522207c746a9048675916ba74447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f47c8da5a334ef1f5b3a900e101e81448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572681e8640a742a840787f56fc78354449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6a6c7b597aa393cdecd60d72d63309450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a69d0bb0a22860a237440898923c9d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15f66f1cc682d4c906e705e02f33f5d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baab1ac421305ae90795a0770a108bd1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed871abac38f01ee0792c7670cea93ff454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7100c06ddddd20d10f49a9e81bfb67e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d207ca9fba303d89f38591d227914a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469c93cada902b0c9fedfb8a4350b831457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cd2e3a2e3d521c1428cd62e1aae11f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c085893ad103935812e97e97744798459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958046af297146f702e43cd681640627460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca7e3ee3831144f0ca1ad9316c64142461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2cc7c97bcc9045714b9f9322b10d34462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebae3c96e8495cc7f19178462a709731463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ae9ff1ff09e9b48b0f22d799078493464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a10413a698b108f497465058899e06465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce1d4bd533765ce034bbce35b9e41ab466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78621417030c8d4679e81b900474d803467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34fe31d38cd70b0b077eb84ae5e28fb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbb1a0de04e3f193be7b7f18d7754a5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d7f1919904adf89f620650ee28dff4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd27d3ff758b18d190064d25acf4acb5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaf1ec975c021b27b3e1303a7a662b3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a983d6f2505da9b386a3e9dd8493942b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3af261449463fa69996c14d393e1950474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12283344fad3105974a598178db07c53475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3be678da4014b9296cf65c6b8988bc476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660cdef42ca6214befa97045399e14af477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41f9eede413fb6faab1c1a77273aa61478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4339629df54854df8ec654318c09fc479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377b60c17e25336f75ee1a9983e2d835480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2354e04567ba611ad3676e31950fdf9a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6a78b2fbf771bf10f4181deb20b4f6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ce4cd691a11b1fce1bc04a4bfd5a09483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad82251e724ecde0393bd15ac6c54d6f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5246016aea0d14041f9f599d4a908229485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4661547f4e9cc291bcf4e5dc18eb66d9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195b7aed201ff5250b5962c19aa919b5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be5a047da98d3aa292a7b6e6d779c53488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bee6fcb8c5b2f948b42ac43a54ed799489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75b8c42a53a5a462d524c0f9e196c18490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffec8ee45dfa3ec4d95b331e7a1d1b3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ad045150e99a226b39f7878c829f1b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c63ad9db7854c5d0fe85f050512499493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de761b0e046b29a4759daff91218f53494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbdb97ef922c621903e6999148e2a70495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fe9aa3e5459c5a7a29e33ec0b51c36496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c23b8a9dfc3b4dcb04f134b0ec21d8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a7c213acea2bc28f60de4086b13282498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56543a323bbbc139aa3a8403a1932260499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66c127fca2b0951154362ce347541a8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d83f42b52592d8b811dab968fd2527501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5c95897870c674e18b53fd083f1e3e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fa8c04262960535f7424c9407c2024503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b422b694d7af9931ad385cd2bc2e8c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f186d7185537c585335936ed86cafacb505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1f56053543a0ad562db06460a38dd7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5f7e8a89d07900e174c4587463a6f6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa22a7fb1693bf8bd4f2afcde07ffc1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a27dba7bc1712dd6f71715823483ec509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b490f9abeee593e3813d485ea8e5ae8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f61f17f209dbcee8e3241bf2781563511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa2ffad1a2b07eba8f7060cd93aadbe512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a236a10a2723d8077ed841b175e8cd5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b1c4ff7e287a877702d198b6f92c64514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb70205784cf563c44abdb7202dcb2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2dd20138ca2960a0d41d595c99e013516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1471acb98e894e3968ab1a147991cfe1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7bbb26840ae705ffd3f8beeb62fdc3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c7e0cc32abc5f1b6ed171dc36fa565519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d38ad61ec8eab2657cf19496e76a453520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14149ecee9b41beee2fa82450f05f977521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6045ed26d0e6cb4f34fa221c3c795c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de21dc50372e66e9f72b6710cfda57a4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82dfe7090ffc13a2f927a0cac67a66c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a270298742c8462d648a861ead953a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325c7af0200519b63e1ee4a92aaa739a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f8f859d7a99f1b124823881506ba3d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead265fdc8310ba6c981161d04bff0cd528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b160aebb8e62768ffd7246cb7f91751529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc474e60892a14a316b4d324403d7d2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfd082221632430789d5d295e4d1bc7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5220ed728f0366756e9276ca7e6406a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce9b76fdae898cd7689d90c7e2d8845533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f270a4c4e107c85725041211cd6638a8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f108b84df5c8411ae5d83cb8e8a6de5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffdec7967eca88db047680492c68e7f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f89d9f38e5da6f6eb66acbcc664f46d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7052c5ba0e6db61de3b617e7ff5912c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f4361f67402c317ee875d5e5279250539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5fd457c82e00986e1afc490c7ef034540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e59c5aef6ee87375e63be33d0c609b6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d639ffe5f9bc8c29cc1d10569a04ff54542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3ef875b5a383705b70129629b972b3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732ab41e5d24baf092c4e7bb49226506544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0a616c0ec22bd58f10680bbab21b35545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c62e8c5bdb8e1d2bdf76b41d5c6b87f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dd1599493360610719386ca524f0f1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2058844a18acfda277ca70225cf6da1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d006b8c0a57db6d6ac925689025bee7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6528138f3cac2b909882fc7599c764550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0013dae9ed1e53050de59b9884e0ec551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944058d9e1c857dd1997e015e69d68d8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0bde48c0241dcf7254dd2521646e3e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f912a9c201619e9628b1c6f89b07a208554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781e00f172a8bfb6b26e23e2380f27fa555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1647ae0bdcf57f09e41b5f2207992c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21d39484edac06755b5edf626158cd4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fd4582204c13f16c6f79f25082b92b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5ced44350db6cdb71e1c259457ff82559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c120c4390823f425bf4e4d2646ec2f1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda9fca3b1d14b12622f04c81e3cf1b0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82de845be2bce80871d63766dc92e0be562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef86087cfea021955d150c19114ba55b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48425aee8c3df9d273380cfc834dd67d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a3a3a327bacfc1be338155b252e1e6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1cc25968cce2305a005127ca268a37566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bc27cb9d4e7f83f34d36bab376f168567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1998498012ef72d94f46f9270192e6c4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5448138babb8dd28349ffe2b0befb4e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cda75fbf3a35e8713b4fddd53e3de7f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93260f4a295c703d4db126316169a649571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ba21a939ebfabbc06f38886ba3b3cf572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c647c7d57ec97e26115b712aba95b6db573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d86235ca9fe88ab330341ce197cf432574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a498266ac8d085ae296a53fce4af3b6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f333553673e4da99d4c603e9071ff5b3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbac397f9510a5fa5a901e465ac7086577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2435a54f3ac4e6839130b9f3b2b128a6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcff3e073422ebdca115037c9657417579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab90332e0a700750ae3aecec2062e29c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081bce144d802399ecd1bab8351c6a3f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3929e18a99da0b0cad99f4b21a4db60582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7ac8f1ec3e70ce1df759236934d019583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54efa91de78379d2dca4fb458cd6dd5d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cce448404632ed78c03a436bb90a5bf585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0ee9771fd7fa6783d306bed2464048586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742560b0e797af05a7f08b9f552c7c3a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c166fc8e1d85af3c328b2cdd4fe01e1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bde08eb597d3b5f493e624248593b6c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ef511e8ee0a6577e170f437469264a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1975a9ca47f64d22961d754f84deebce591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccb88c3f295df653019ec86bddfdb95592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66523df0742d1e8a8c5fd6eb5b7d57d3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f48421362fe3a3c2d73dea3ffc6413594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cb2f97b58dbbff689e3452b758b0fe595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534e22fd59b8f7e10b9324993081d75e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7e88dc9b4ce47aa8c3cb0f1d0fe2f7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fa0175452b44df594f46c6d3c92a2b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b3bfea8d7ab7ebab0499538e044a1b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0846b91389e537d50929bffaef9307ba600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb521c7afa3d4b98487ee7ca56ef5ea2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07455fe706faa308e82b783c9a9d5b9b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b1645c3c3839662120b756f7431e3a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f66efd2dc1e56e3d23dd7065cdc79d5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c549bc2c326798f0a6ad7785ab421f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8e75435fb5916d473234368d1ff3d0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d5faec6bb68bfa6312644cb2c480b5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d450319f03be37b199c1dd644d3fc8bd608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5edc7d025546741b689542ffd8c157609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d589430f7bb7278c448903d757ff5ef0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8792139d224c8d6fa787d0bf5bcd03a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09a30599b1c3bd034f3d36fe24fb936612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773d045c750c15eecffb8645afa8102e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34d8f34813bb9639c099fcf67c43baa614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b69995c3e6e5f4e410d5311f50d126615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df21d5dd109a9333552b2215c74a6b9b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6fc6928f763b91efdc3849761257e1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2173c3c88578f9e8840853845249bb5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee9488462a61b2d6b0365db0912eac3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca27de93113170880307203593be31eb620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b57fa936c82f2c7c54bfada58aa20fa621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2541ae12d267ad91b43ef6c9075a24cb622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dba6b0c466abcbaf22ed1a86d523be3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071fdf3abc939f37baa033e596385f70624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b877f1a4f5954839d00105409d7cc140625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318a79f0a6f0f2a5422fa11330bb5474626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bea3be915cd333b570f7ce6af9713e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16d0e690967909b910037e636e345da628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7a0c37d66bc8ff1faf58cbffae8ea1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d54cdce8f2a67ab3e1219c47828a4d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4582c54f75798810b1064796750e237631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2930a8e303115dd9a28fcdf82893909d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05a7b602ca8bac84f2c5532f96b4032633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbd2af6b26a279c05bd937b7527922d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a43b1ccef481bbd5e3d9c3361e29707635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e912910c3ca5e3efe41a5734ced3b46c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b1c350017b9ce15aa1ecf47188116d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936961f04074429b1a0115ffa285013a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1177c912ae5ce7f368d7abe151d708c0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7242cbd6e1a07a31f57027e4857a44c8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447e3f2864c730a1c9336d0f18b907ef641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e8315714baaa57be4ebf6bedd45ad7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e9f922e3ee6b5b0e00b6724003061a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba8f450cb5d2f78eae8d4d7dec2f1a9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a19467d7d60a3a36143a7f3c6bb4ef645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6da4a721541a7de56005b0b6ba895ef646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e228260b144a6161542d1d419e3ca52e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d06ad6d1e36c4a6b996c9493ce7fbec648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2936591e240474a2b0102fc391fdca0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25744b0679b54645fc5edaa9bb10e690650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209ac2650b0ab2ba6285e41bee3cffe2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a86b1eb272c37ca0ca39802c649d3c0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79df7a402c3e5f89f99a61633f9ec215653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2052654efad7333e77dd302110d69228654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeca323d73dacf25694a007c8e097af655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392f75c07afc69766bfce6f6afd603a7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656ed05198a616f5756ba03f396da606657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c85e4912fba956eb198e034fd81e1e0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ec739ad113631cbdbccb95463842d4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbcd481c74d1bc1821fd91890ce0beb660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aaac6643cf8304c437953aaeba8274661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21035bf7a61edcca45cb31dd2769fd1e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f04325f0a3a5c2fc7487242d933b8a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ed3833a6d8a042b3fdecc0a97729ed664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ad4c1221523cc443775f285067b833665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310d7018ba322f5cd8a6c723cd4cb784666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a702f6b4eeecd533528261d2ee32a12b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0269a5727224b81740dc26d2e5fb59dd668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa74bd2d4b6c7f82eec9bb19d6a704c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d2782badb12a1f23f54607978d4d22670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9ce8c942b0acde0f2745e5dfc6c117671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db3b737d9a9445e6f0287243a09a707672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8ae968249c553d58f6db262a6c61d2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac284d88346d52b575560739c994bb4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd4fae9b9123e68a206894dda128f9b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936cd63dcdd48a8d7dc9bc18aaf84c3d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49eae3d3f86498a9d6e3c18a27fc67a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0839503bd2cc946fd8944064f06625d3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf9d4898d7cbcfaf4a4c30fdc012af3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ad7d3838026ada07f9178de3e39bc6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17fa7d2b820e9cd18104548443cb320681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeef5ea6ebcf121dac1260d0efd0470682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec633ba6d76295b96afbce4d8888778683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622ef13ed79595df82992c66737cde5a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39f41da78bbccac4fefe7c691c073d7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5758f61ef4c13ba47a06636f55947bd686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c163b7236bab4ea69a7f99db02f680687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebbdbc1fa3e98ccc287bae2a77e2d50688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb74459a2a4b7092d0f8bb44a42cddd8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3169fc3b8d80ae981741725c3d111791690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16801a03f1d60bd5af53c20773a07745691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f50e8fb78425356a2d6ac88f91e32b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3a3d81f6c6e34e8ef56ecc3e382234693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19e3f3f0cbb15ce2b57d2291912cf21694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4db4eaf26cbabe8d024bbf578efbd1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9991fb095474a4ca650b59f23d38bd696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda7306ea85e21e743bea13683c239bb697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34d45ea6e3658a0e4f182f328447218698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dd5055faf66be95eaab7c0e6e6b9b9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e37e1996b3f31209553454ea8e71bd2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d903baab8722e827d3dca59098a8a7c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a7805d76571fcd5828ab8414c3d2a9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dcf11d62d83273c8695e897e02a2b0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61d159bad1cda9a293117913ae4fb9d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991edf043cbe9530aed1eabad8892cd4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7249166f68a556a396794abf5f0f66a3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7f5bc480f4dd1b9153cef7a2c0a306707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc55c92d1e945d2ed12f19ffd3de506f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feebf3cd62e4377e6c1fed710e195fa5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e12c91079f883456bc86f2b0fa38d87710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f256a9fce9c876bb30580c7bba40e3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52046894a6a70972de3adf6942d7e018712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071ba9ae12ed994fe6317997c91ed132713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5f4faec1a73926d641798dd73f381e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d044832794490120892313ee2d6ffb15715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bcb34f8163c9eb62c081eafd9e7c77716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e7deaa95c9510167b107bddc043cb9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800ff49bd12c3048e7798f433522e344718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b284c0fa80d74e138357a8cd6dadea719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ae539c5891ce9b3fb69968cf4b02f8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cdce38bcfabadd291030fb574ef8ba721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc2f68cab62360f3832fc5f0f00fdca722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60108ab9697fa166e30c940379797cbe723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0143237c5925dde9642bc13aca01f6e2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb74fd788608cedd87ee57ca50a5c15725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2396c97e3525f8c6de9158174d557f4b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa53dd05b18b923db3733aaaaab504e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6183a75aae7c943d0d35f1bff510e841728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4f41a25d5c753e997d7b74f45b50ce729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338a32fdbac9fbfebe2a12eadd567f06730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cc667feac24087d33f94d714dcf535731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be1da174129d8422db05cdc0f433fab732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945bffd02c31eb95ae29aa5516c56f01733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e552466fa5952765d1a0cfce3898967b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263c1c96d9545f6ca7537aafa50096a6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908a4fae749d51625fef43b074b3e219736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01028cd2aab286415fc78fb8209df34737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36801bb1c391879dcf45964d929e29f3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d526f75b7ea05318dcab4f474bc4d871739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cffb2b633ad574200f0ba82b4f20d7e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a6769233e80482b4a7404a0114fd45741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3eb4aa75a2d0d0c3fa8dd696f72d4b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a236ebce5b80c2361b49aa057fdbdb743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d85c9047e54a2cf15bd4625866df65744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c36a60600adb59a651cf0486045a43745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37adaa94f3a517cfc1e8ae1af239484e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b32bd5862d3680b1cf9568aaffda31f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79571047b1f8fb59299530488103ad1c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8055d0fe6e12e3cdd7734497e6f263e4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd8c6b97399bcd809ccc8910df93334750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60be763fb22086e64992bb0a1c6e1b4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c6b0c99bafd70d0fd25336f364e023752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644e6c04ca7b67c8d805e5047e8ad5c0753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b0de65568c2f5ca360492f8aab002a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f40a9faca638a6a647ee066ae9bfd9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef15de5ae4008a0f26f9c16386dcb9f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d05c25c33de26637b1ed1140464adb757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43926ae058bf9f92635340cb7812e494758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa12298b554b8dbc94c6b005654530e759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ec90393196d2f3915a001042145455760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90866dcd8792131a79e666349b91a98a761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650cc316b4c82913aea604309e60862f762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef6c4d5265876c7b638586c8e26c447763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8c00172458bf19e616290490d153ce764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ee8d2555f8f9250d9d8e4fc0694094765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbe4cefc8db1d9fcd47e0eda239445e766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d0d18267f568f3712b170afc34618c767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5839,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6079,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12314,531 +12086,531 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>151</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13009,51 +12781,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24374,1461 +24146,1461 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26759,1550 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28569,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J411"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29295,9606 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24131</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>4.71</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24169</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.83</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24171</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24172</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>4.74</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24173</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.1</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24174</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.68</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24175</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>2.31</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24176</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.8</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24177</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.9</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24180</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>6.36</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24181</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.77</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24193</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>1.99</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24196</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>3.7</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24197</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.23</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24198</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.66</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24204</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>5.3</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24205</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>10.15</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24206</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.65</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24210</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>4.19</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24212</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>7.99</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24213</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>12.43</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24216</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>10.74</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24306</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.42</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24308</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.47</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24309</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>8.59</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24310</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>5.49</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24311</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>3.56</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24328</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.54</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24329</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.74</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24340</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.63</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24341</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>2.12</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24342</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.11</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24343</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>1.81</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24348</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.86</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24347</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>5.13</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24353</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24355</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.14</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24356</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.25</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24357</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.73</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24358</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.13</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24359</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.42</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24352</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.35</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24405</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.91</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24406</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24407</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>3.15</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24408</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>6.41</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24451</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.94</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24452</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>5.78</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24453</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>6.54</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24454</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>4.88</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24462</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>18.55</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24521</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>20.41</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24532</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>9.970000000000001</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24548</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>5</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24549</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>3.32</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24550</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.74</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24552</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>4.25</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24553</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>6.13</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24559</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.91</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24562</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.61</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24563</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>10.42</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13246</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>3.47</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13248</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>9.050000000000001</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13258</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>458</v>
+        <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.7</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
+      <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13297</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>19.74</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13314</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13325</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>3.66</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13571</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>1.51</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13582</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>475</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>4.79</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13598</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>2.41</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13602</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>18.77</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13622</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.33</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13643</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.25</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13644</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13661</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>10</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13670</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.32</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13672</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10.22</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13675</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>6.25</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13682</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.86</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13686</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.09</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13689</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.61</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13692</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.58</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13708</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.75</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13715</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>4.43</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13718</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.33</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13721</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>11.42</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13739</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.26</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13740</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>17.83</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13755</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.6</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13756</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.22</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13767</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.14</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13768</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>2.94</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13779</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.45</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13786</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.17</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13793</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.04</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13796</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>10.33</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13810</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.46</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13813</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>2.49</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13816</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>8.34</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13818</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.07</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13820</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.01</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13825</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>6.33</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13827</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>8.390000000000001</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13833</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>2.54</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13838</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>17.24</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13845</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>5.03</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13848</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>133</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>9.460000000000001</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13853</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.32</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13866</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>4.45</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13878</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.7</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13877</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>602</v>
+        <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.19</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13885</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>8.18</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13895</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.7</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13896</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>3.26</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13902</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.56</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13906</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.61</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13908</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>13.18</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13909</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.02</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13910</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>9.050000000000001</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13903</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13923</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.99</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13927</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>11.12</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13930</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.28</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13933</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.55</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13934</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>9.789999999999999</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13936</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>3.32</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13937</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.16</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13941</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>12.41</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13942</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.93</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13950</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.84</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13954</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.88</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13962</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>17.44</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13972</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8.41</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13978</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>6.24</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13980</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>11.76</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13985</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>2.81</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13989</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>4.47</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13990</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.44</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13992</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.17</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13993</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>9.34</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13996</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13997</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.140000000000001</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13998</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>10.48</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13999</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.59</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22003</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22005</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.65</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22006</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.56</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22007</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.11</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22012</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.4</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22020</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>8.32</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22021</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>29.61</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22031</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>12.82</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22033</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.25</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22034</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>2.99</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22035</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>3.22</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22038</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22041</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>13.17</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22043</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>4.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22044</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>3.64</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22045</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.57</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22046</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22048</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>2.12</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22049</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.76</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22050</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.78</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22051</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.9</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>465</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22055</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.6</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22061</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>3.51</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22062</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>2.45</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22065</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22068</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22071</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.89</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22072</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>8.890000000000001</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22073</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>13.12</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22070</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>5.56</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22075</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>14.32</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22074</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>15.45</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22079</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>5.69</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22082</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>829</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>6.75</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>830</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>831</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>828</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>830</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>832</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>828</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>830</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22083</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>833</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.82</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>835</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>835</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>837</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22084</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>839</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>11.86</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22086</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>3.45</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>842</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>845</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>842</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>843</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22087</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>846</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>847</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>848</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
+        <v>846</v>
+      </c>
+      <c r="F283" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G283" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I283" s="0">
+        <v>7.3</v>
+      </c>
+      <c r="J283" s="0" t="s">
         <v>847</v>
-      </c>
-[...10 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...13 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22088</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>2.59</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22090</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22091</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.28</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22094</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>9.25</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22098</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.94</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22099</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.37</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22100</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>465</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>8.279999999999999</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22095</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.960000000000001</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22097</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.71</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22101</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>4.67</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22110</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>6.7</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22119</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.45</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22121</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>5.21</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22124</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>7.22</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22122</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>3.68</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22123</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
-      <c r="F300" s="0"/>
+      <c r="F300" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.61</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22129</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>14.83</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22130</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>15.08</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22131</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>11.82</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22132</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>8.35</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22133</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>7.3</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22134</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>9.039999999999999</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22136</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.35</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22137</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>11.36</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22138</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22144</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>3.94</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22145</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.06</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22152</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>25.67</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22153</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>9.51</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22155</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.75</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22156</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22158</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>5.81</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22165</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.23</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22166</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G318" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I318" s="0">
+        <v>38.72</v>
+      </c>
+      <c r="J318" s="0" t="s">
         <v>952</v>
-      </c>
-[...7 lines deleted...]
-        <v>953</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22167</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>954</v>
-      </c>
-[...1 lines deleted...]
-        <v>955</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>19.26</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22168</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>12896</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>3.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12906</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>1.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12945</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
-      <c r="E323" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F323" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.31</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12970</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>4.95</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17049</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
+      <c r="F325" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G325" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I325" s="0">
+        <v>25.06</v>
+      </c>
+      <c r="J325" s="0" t="s">
         <v>973</v>
-      </c>
-[...10 lines deleted...]
-        <v>974</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18018</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>25713</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F327" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>6.17</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18167</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.84</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18161</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
+      <c r="F329" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G329" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I329" s="0">
+        <v>24.64</v>
+      </c>
+      <c r="J329" s="0" t="s">
         <v>985</v>
-      </c>
-[...10 lines deleted...]
-        <v>986</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18221</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18226</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
-      </c>
-[...1 lines deleted...]
-        <v>991</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>3.87</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17100</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17109</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.75</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17247</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>37.59</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>1000</v>
-      </c>
-[...10 lines deleted...]
-        <v>1001</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17533</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17590</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.619999999999999</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17605</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>636</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>40.47</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17606</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17629</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>2.96</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18250</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>19.48</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18251</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>38.72</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18255</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>15.13</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18270</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>45.75</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18305</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>14.02</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12930</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>23.92</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18245</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>38.56</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17291</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>25.06</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17335</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>56.05</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17377</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>20.82</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17378</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>29.17</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17381</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>22.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17382</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>24.64</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17491</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>25.02</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17526</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>26.6</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17505</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>33.16</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17506</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17565</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>37.59</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17627</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>26.68</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17628</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>21.04</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>12384</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.28</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1087</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1088</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12553</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
-[...1 lines deleted...]
-      <c r="F364" s="0"/>
+        <v>1084</v>
+      </c>
+      <c r="F364" s="0" t="s">
+        <v>44</v>
+      </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>3.73</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12621</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>23.92</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12705</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>5.22</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12826</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.66</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12831</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12832</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.92</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
+      <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17007</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
-[...1 lines deleted...]
-      <c r="F370" s="0"/>
+        <v>1103</v>
+      </c>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>1.98</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17011</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.69</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17988</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>5.36</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18014</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>19.83</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18017</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.49</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18057</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.98</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18061</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.77</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18102</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>29.59</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1130</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1131</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18164</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1133</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1134</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>33.8</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1135</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18194</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>11.26</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17250</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>17.65</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17251</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>47.29</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17252</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>2.56</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17507</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>18.24</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17635</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>17.32</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>12914</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>7.28</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...622 lines deleted...]
-        <v>1229</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>