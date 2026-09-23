--- v0 (2026-09-23)
+++ v1 (2026-09-23)
@@ -3613,51 +3613,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ea13f1d38691fbdf271ff041cadda91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac31893cb5045979ef4ebe82e662bb402.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6897d60f0f3ef1ea8525aec1eb1bfe143.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1948233cf3fe49623f43369235766aa4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe0c86910700610f98f44d23d5648cf5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab8cc24a78814455d47da0ec740c4a66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c59dec28aaafb69e23ab7fa35fd3f27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447b34152a2ac11aec52fbd582af62fc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d802976b6a6162515e09b02a89da45919.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb84913002827c05d9abc958f0ef39910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7a2cc5ffb55423a88fd2e03833903811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb863dc5c3a86cea86142645cda1e21212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3b13c6be9f9ccbb6c9a424052e4eb913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33b65400a08884e8d89c4ebad44d0df14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6526818280be14b2616aca2f7dec222d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1db81db440e4b6233eb5a3d32088a016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f85dd6f8e53dd5083f3e9d643622d117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cace58e6fd8af6cbb1a4f619f99285718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613204660d81067e3560e3401b1aa02119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa83af53be5d2a92de7ae3b29edd6a520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5534a4cd59815deccca53da71449545f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0510a7a503f04ec77a43d946971dca22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa04412852531c002639569cc1cfc7523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecd9778495f0f85f078eae167caf3f324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cbf4b3cc112d2c51242edc7fbfdcd125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc757607bdab812b7337322cf440f5d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0102f8b37c27e7dc5efdb27093d3542f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f55d543b627307452772ad77264d4a528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0040a2ba1d41350a3bc6ebf7dc509c8c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6e7cba2e811556b2632c466d57548a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f40ac014dee83f539fe0a701cd87a531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d293fa31f3a4e31d746028373c54649832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ce78eb9e1e8c00a7b0d7ea7a711da333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5305c7cf919f47d93341dff1ca261cde34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aacc413b4c10371f909b6bfe7770fd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0485d7a36cbe8931800bb7d502ae1436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d2e81e5bd7843dba68d651583f65ec37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441fdc391c7df0e81e8039296809590d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8448dbc00e0fe749f705f645932e19b739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dea4c07eb41766c3504eedfcc61ebb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5467b8b131ba0bebec0149dc89f27641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cdf6026913da26101efc451bfe42e742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35d2d1ea2238ef91a70e24622f2354243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc595248986c303c07820eda9d5f58544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908260ba28eff4d48a92f4209a72eae445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ce931e6ec3c86521ca5ba1d093a5ed46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296df241ad390691f93e16423dadad4447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3817624242e9cf77cf2a715d7759f8348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef31f6112fc624ecb009a775a3322d049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9f1b6ce8b1a889a38a3d40aed47e4950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de753e30430a34c1bf09eb1ffe8e9fc351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fa5a3b5a82ecd0bad3ecfc62f5a81352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1168e36511c8ebc8a036796932cbddf353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdc9c2b4fecd6cfaf262d78f4567c4954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170e4f7432bc0cf54d7f4a576bc29f6455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e864cf90848b6e6c2e0bd77316e00ed56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fe0cd157fc356125e27d559604e71957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb87a8b62286c8a9b408da35246a6e158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932afbf587fb783dc8e7392eee8d56cc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da615a752016003335a8db8261d2464460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b665502ebd61fde2e30b429db7df4a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829e58ccc7fa4831fcbde4ed2dd5e68762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399044fb1547caf9f084245ff3b59f7863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30793b474b8b33159a2bbedc3792ddcc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6510507b494cbc393c61be9ef41b1d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600fe288ac3891da852ae6d0d79a8c4a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213d78d9afc0b9cd321afdb46563ff5d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456632ef468a17caccdafcfdc4e6681068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c295fb44657e059549c9ed78376801f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951df938ee96ffe05390432161eba1b670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327a8ddf9d7bcfc84115511b2024c8d971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32ad84c7bf284c08ac231e3d0ae6c3f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86fbc92eaed0760518bc613e931e02573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05b6435572f988db71f5a8a005de97974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19eb4a6ab034f648768e7b3f4b9ccc475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fc4f65ce05ea89020c92a09d4deb4276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4ccc28e2a5a3d715f5c38e962372a077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9798935badc1bed4235f0725efb3cd278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098bc092b1e1067a65346b34dd1e3a8d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8939adcf28dd534035e16d78e82c7b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc0914ce96d44c39486ae4bb05cddf781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3913dc704ce59a39ae96a286d20043a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd86fc113a3f5da996d21cc094f9e4a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5edb85214c3e70bfdf2b2d7078915a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12a59354489faa6b62253406833782c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594fdeae52d6ad3a82170d849197482686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec71b1a7f60ff4cc22e36872e3a9cea887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44fdbc645837c34031d541f126f843988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7eb8e2e0b5d71773fb26793186362f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82104647eee23831d56c944b577be7790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6153fb2466dc0ec7b344d61d0d5b8e6d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76467929ef0badce96f5600eb5f8038f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11598065c9da2c70b24628f27d5a92b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601d20a9105de43e23580da7520aa21294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c167032810d769801e7ebb22938de595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cef10c8f365bbcd8cffae3c9fbff1ee96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371b8dd9a16213f031c47bec6294ebd597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db36f1e41db6c20c851d93d55fcf67d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71bb48e2bc30fc71a4f47738e34f23399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d081e3c4e1ed68704906f04080a905100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d73afe74740fb4ebde0472db9edf24101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c74f821682fecdbdf24bd14714a90e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea477d9a6f6e122358ada68c06189be6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289ffdf762e6de66009997e53b9c3d3a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f2942f309dae9eb1a3617e878ed161105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ba04e4c61baa46d6dad09e909b7df8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704dcf10493a413325e69cff2e91bf27107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9448097bd8a83041eb469fd3a39a6cf6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2056164430c684c1c5527f29714e3d93109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb5a31288de29447d068b58ae0969de110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71577052de6add2f01020e39beb304f7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8d36c980eaec45eb9be8f91cced08c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f7b09bd5039520ae38e750083d0788113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b64247720c71e34e21f1788daa090e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7fb6227231c46c972abe378a3777a9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d775d750c443640ee22171a8dfe9c71116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588f472385c28bc4ba1e4c862ef73202117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ab9476fcf27ac3c55a4bb5028d9547118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0074ce1aac55b72ac0912e56594d9ca6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b751f0465ae38ac1f9bc240b2fcb2bca120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5602e79040e7d052bd9b4b550468ea91121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4e820492a186b5312d09ab49c620ee122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c49c13487a2112f0fa8799ff705383123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd329b2632aff5d0f0ca5ebba7f9797124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaae8ba3864b5150162650f70cc903c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752b78e16dcd08dbfd0f2edb26583a0f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cc33854223a1bed9ef5d3161f282a6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3830b5e10f45968ff1773e2d19737c55128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ac8e8fbaedec166aa55ac1156e5a2f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93fca02e2a880988bb080f82b606ef9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b774b9677ca24534fad43e16e343dc53131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9e755ec03d56591fc8cf303301779d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524dbe0026d39fcb537f36e385e47a75133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb0e1c9351e94bb2bcfbd3ebaee5924134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93804e1b964890c564a6d6ad2f1d8879135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d449745cbf6dd6387b942ea0d9650c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a00c0c55b0d0a914ff2a15a174cb678137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5a094785f9bad90d769c466d7db267138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aecccb047ae5f5645e4db67c15d337139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998e121290fe89432a9cba5dc43dfce4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0bc6999ea18127186a96bf8843259d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220931c1d9c5484154a9fcc2b4f8cb4d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eeec23bdae8b87e2eed12ddc1d3c10143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec3e0b461d777771ee33eda700f145d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6087210ab1f15ab6f14d7ede6c59a8bb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3426649183ad4bed1c7f56f56dbf65b5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ac52eb5e952be89184b02e7c664cf3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2e13c119179ecbad6d75c60b51f679148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bb8011195bc52bfc6aa52edd858070149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f150487c4777ad6da0bcdf67251da52150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1c75e0ed922fb32187414810415033151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca38f97d681d4c49dd0795eea922dc84152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3031966f44464453aa24f038df5bf61a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209f12657e5c6e096a816351796d9e57154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3735042ea956b882682a0fd09e49d0c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2290eb4524cb30726944ea57b7b9a082156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f74acb8d945dede70baa93be80de555157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b05f3cb4e0d2cd8ef0c30a4f823d23a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c458493ec175c873b49813517c785ee9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8233517d1b879c01d54475517814f0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687536662380c5f44fa279182ca2c171161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56002e6a46af2649bf01b19e7f706206162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fd1c4b92b1ba27486ac178bcca5ee4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9254b5a3b1b942280b761b750d96ae5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aaedbf8af3ea6e3167a008869efed2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeacaf55b586dfd354f72a2fa146ce8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febeb1a41a9a3201781b3ab6c88f56d5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae751d63ac033f172783f8e940c0188b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9162cafa7b69e39cb1263c58c796525e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492ad701c7d81c9e090387995d9be6a3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d7f77066b7e57fbb6d521054587141171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254dd5a328faa877f8108f3ee3075dad172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba14d89b8d0588e922e55faa7365236b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ec07273e85bf23832c4f9a214e5af0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fc6be2843076c20a54a2a04a662060175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a6f4b8f509f10ebd4f6e9ea0b1804d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a37f521aac4714b4d08895e4ca3fd4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dd22148cbe5a1bf0e8d9338e4bf47d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139063994ba2b2344d3034c1d0a4a0c5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba49098a1c5ed9a1547a37fbd19066d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee2af9d46fd034c741521c4713cf4a0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b5f23b1e0c1c4149e97e9beb35dead182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a223c62cf77daf3503883c67d10e7e08183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714753c6c31f47eddb2afd6cdb9713a8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554a6553e4ab4ac5f06c0408f1632602185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835179da896385efe76d3bf15989ad76186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deeacdd4f8aaf83a6a208cdce495aa0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b3564dcef7ba2101c1103bd7bd3aaa188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e211a070931894bb7e45165ea0331d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0044b51c4b267b3d1c13375983fec9bf190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3046833a0b1a293a64d0be20c930ebfc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ec679c5faefcc57e97673660a666b7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e6f2c341cf9e14af23f160c992dc87193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d23adb56091f07149a92151a66d33e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3808190cc3f0f5a86af81bf41ad49c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0708822788ce8c642f367039de96d8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a920dead1e33c9e3dbb81a66c758872197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e04943128872550291ce5942b6df117198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06393dfa81a6a8f2f80e0ae07487aaf199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c2c053094b1181b2713653017a52a5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b730bbf052fe3a09bb45e4464f4b482b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d8e9f656f17c1be9aa834bbaa8e84f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704a9a7736c2f6080c43251e2b29708e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aa1339ac2afbf9b776e2493408cada204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685826cd6599f4bcb352a90310c19a8a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ce59e64c40eef0aaa120e250cb4adb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e03120ebbc668c868fd5ce8b06576e4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4bdc946ee2fca875f892237b389e40208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad7b7d0a2ffbc2ffe834f26c5cd2869209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aaf5f6dfb58e412997bc953564bbd7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9defabd6b41cea018d06c398e8e7f86a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674d958c37fdf5ccbdf1fb1ee0bb0c8c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7254e6f27ca2924558dc4848a68a81213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51138f84561e29bb4aaddbfa4cc0023214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705b34f76d61516ae0141ef95f5c93b3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a8f5c6bd9f3daea020780161a60efd216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365c047a693c4e42a12f29ed975eb2ce217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500d10f275719e3ab4c658a32b6a2dda218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c4fadea309f977d3cc85691c66e8a4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3201a9e6ba08064f13c89d43ea3a93e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b05616d12dcc83a7f138cacd70c1c76221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11bb599d6792b3f19a29125384daf5f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff8c660c8a5fa0a1b0c49676b570f18223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f05eddc4ffe4cfdc3d2692d8790cd12224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6238d8d147fc3c0eb66cf5b5a52834225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f1c97a1bf46f9f79643dbfb1bd45f7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657129358b38407f7305306de862b410227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509522f8682f3ac071dc4b8b7c9d1825228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1c4342dafe817e90c1659aa19bd3b8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6deb159109ef599b127e2fb902f36c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5abd4014d2c858cd97ddfb2bea457d7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9389e1e1064a2b330f18e75966dd87cc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca1225bd377342d3accb7bb8023cd95233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd071c4dcba25967c2a17592f591822e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd23e40b1e760a5e34d9c3b1232e0948235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d806f7b3196fb41dca70da3337f6613e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb026a767d63cb3a3a75aa72977cb93237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02aeb062d22ece5fddfadd7d1070695d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ae238a798749311ea88685ab6d395d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6cbbb91baa0124f7ae47a89b222d1f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd930fa08286e5639c1a03b9ee56e3aa241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1ca4c1c0ca9a8cb0208c6cabaaabf6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f8a0a2c167995e48c551deeeb21eac243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947a4a1872bd1f2a5e433aac72cf36db244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911d2c3bc5a516bbc1e2bcdecd7a8b9c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac91d4a919a0124586a24635c0af66bc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1059621fe221d69f1f430a417aa081bd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64347af44eae4fc1ab49c3aedb8e5a2d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba87a00bf858419f5f5fd1e8b42bf99249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a278d07cf7f8fcdb3fc386d1e5f4ef2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7858a8e2fe763c6c68e41e6fc515345b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90695b8286f2685951c9ef2fdc8167b0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1340308242ec2249a2df15cae7f689c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5a2c7e738b94671aa4e49201468147254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71b7c6829c4275c419c864846f53ca0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7656587ec4afb3af609053844c8a2d31256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085d94d590f5607016dc1d6b224a663c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324ab27ac65e644ab82a580722598ab7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe18d46ada71362ab73023ea1e3177f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434c289554544a44c04ed3bc02f8f714260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81a97dcb767abe03251a0192477de61261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7637160b6a9fa7a645cf54f19ffdca262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deb48863e6200d082f6e49dd9ea5360263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c30413b8b362a13618c847409df4276264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177410fdd149d9b7ac4f8104d0204705265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3087899e18726af1af69e07216e05015266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89a4a801ea53307fdec8bfaa65c5447267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ae991dd22cf32b5a7dc04ade961984268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c939b1da409cc222515d6f60118a68269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755eea84ddced805dd7659f21ad2cbf9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4346664d60262f3017ecd0cd035ddc1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c24cbd160bacf7bc71b472ba55bd624272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e58303424a7607b6f767fbaaaf06f18273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba38cfbd94af4426efafd03a891f3c39274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7dcbfc6d5395e5dc43a1e5fdc1ab4a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b1d16d87df3c0e123159aabc85d70f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56a00f28443d78984cd405d95f96c6c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dcc4e2962a6c36f7330938a8e68bcd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffefb33cb85af7917b0e0ce58ab8cfa5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc43acc3b132bd91cd53a2b1cca0e6c6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d5f8cb165753df4f745f6c261e02ab281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b1e0611d1d79ca46d12a7a54599e86282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fd0ca14e51235b967a6a0b3e5a4473283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02516311473a46dfd8523d13ee849b8e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdcae960f08186cf6e6a608be1a21d0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c535d2b18a15f00dc54941375d8d9f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2456d296f51c14e9fe04e4659233b7b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44445463681fc9cf2346a646e05dc44d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb104d4d8a8f5debc967fa5854a23141289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df03431eca2a9c8fa9fd9fbd689c072290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59404c0f0a20fc0f478d8c209e17a597291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33359caf8096ffc1205423f2d860cca292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafce72ef5079d6f5c2301b9fef75da7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626461a39fc91946a381d1590a067923294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc6149839457b434009254778f168b8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3456072767fb2e57a01a6c88e4a6f78296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8046dfc770cbce9ccf6439917686957b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35febfe43d7b188068fbb074de72e56d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4dda0094b5b5843b93cb52382ad7a6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0097d4d9b104c265f862887539a31f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4795943502adc34fced3da739236f70b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c6592bb6ef09232c6667dd691e99b7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c652321be5a816bfd3ce68b5faceaa0b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63fe66f181db3ddd168e96f5d8c37ea304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551f9cc82e87a4c3c37f07afbb062123305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4448ce3db7df94c3cb6f268c07ae5f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e150dd2e288b20728a1a7e60a152c1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2177be44850a76625e387d4f2bcfd825308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b630c6ef111b1e4fa572291a92ecfcb7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ddfd30de67a21d70b92c910ddb0c58310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d7f6e0331df1629c4f5a6ea326de53311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6843daa53272c205bc1014bd9e3a7bc6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd66b4c4c6972f7a8ec4630d09437ca313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8098c4825cddde3110b5e64408010d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348b68f690993225883c3d11631202d2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd3b97595b2326618f45bdfb41f09aa316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d02e80a64257d0d8a3ee6e29f999d2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74f9a6bc56a960186fdab0592847d6f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b05450ad715ff0137ed9fa5742e839d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fcef4c6a745ea2562de278e4e171f3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77e9ec4a869db21f44fefdcd073a25d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea72f345aab1c333dca64fd43e15833322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b664aa0a532a8e5da8e26c84224591323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eec6f019e575c64f328d2de64b1b796324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ca1bb97f2b0e8370ae3b4844115b45325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f6c13e700d6a945a5e51e3c7cabc05326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2fa2ed29053f5162619b0acefeed4a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae1d558a04940544e20fc97203ab757328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19229edbfc357372e96bfaf4a7129eba329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74fb553fa8c37a5bec680bdc2893c38330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958e9816638df3b414741f2275f12341331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020def9f7a9943e8de6c854f064b3de8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c374e5bea202ccd54acaf712bf1cd1e9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e6877ebcc818fb9446076456a42889334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed539ef575449e1d4807db22e92cb0b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c82681200e9a53c5a95e1b89d23157336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6a9ea52e108a4a479e9a00a5c2d89e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60697f632588def5f8ae0b65c511f118338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04d555f182476ad12b268c416599ae2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6d257b166388e2d888221db56c968a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c13bc6a3a7c2bb4ae9b1dd86d54e57b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ef7857d8ea1e504bd806743cd1a2c5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787aaf33f059a41b3f4d43b07a230649343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4032aec6059d0012ec9bf4fd3771ecb1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c452521da5514130664294ab5a29a7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180d13f4503f459415c2b23173fe590a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709c0a8587a2f8f104c093cf06fdc77b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7f3ff1807df2245468f6f22c40c565348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0e2918edacad463245dbba62401931349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183ef53155b6e29f409fcccf352dd819350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431a0a46e2d1e2af919fce6a2c1060f2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79111064ee50515c8588f77842ee70a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535b02771d35d0ae1ac6a662bbd7b171353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20f49ee9a1bf542358676b28fd53127354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e2882f4b4dc5052ecc92bb87547641355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cc32055db4f89315d28a4a078b11cb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99974301e4bb68952a3be06b3ede218357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67bf48ddffa60a8353647a7f0fb6075358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e26538c4a067a78c41bc3c2d374575a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93e38b494bb560addb9e0fb11e4a615360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34dff715ed9a551c78d41bc1c3efb0f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25122d7eb25c35672d780f1bfabd4fa9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4fbfd8e0239e394dce1d664f2e8340363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c22642e24ec848209a397cfa404c79e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e48e1cde8ef55675ce54cfe642efc3d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81c5acd76dedb312c5193c0feeac29f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0373c58afa66904ac5d702a55640e2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134150cad8d608e3cb451e83f18bc909368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6caebbe037b1041328761f6c16f17f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b1c53b93f3da98a052c6d2293cfc58370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af67261534a43e5f62f224901e65141371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126347d389a3ff2df132277a25c7433b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229c6f0fe34930160f0b68b42ddb9d65373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c644b07f6c1da19e174ef9fd7371705e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545feb21f956b9877f2e4a7c3223fcca375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cf620597e8930c00cf9f1be5dfde78376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeddcc9ab728de66b8aca768493e24c4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690d929b98e7212e255aae9aa0b4c957378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74821bb953e9742b6749190df58fce3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f227804dd4d808c30f184a858321a8a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8839a537d0bd4be0416833584d25d7cd381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa80d21a63029872d3926e65c60243d6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7555ecb7c639af0c53457b48c4950c7a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bf8021e1b1886459a4e4ff1f043266384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25691af167012fe3eba6477cab9a795d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09adf29d8298e3095a61e1f85771923386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f245f858540597d8b50ae4d338304cb1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5047bfab0215f5786623bb5893df9ffe388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3387332bcb248db1cd6b89075129f1d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e1cddb7bc08156fd378fc7bb2d1f09390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31121ed87be758abda7a5900c12d5170391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040dcf494be032419586cb471b20c1fa392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eefa44467f8a0766ab6ffe9a662c3b1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96877e26cc143aeb122b4e93120e952d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f29d0d349fc346a01be070f0583b9cb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15eebee0f05bfd8c0a69ecb0668be1a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f24de9db3554e71b411151153f2c486397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfce5daad624c81d25357b54001a86fa398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258a026c9a347df6467652f4d3b518a0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388daed07156c4d6f8790b6c6e71b9fd400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44925643a475bb9c47625e6d2dded9a4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732ce0d8d26b8367070e58404790947d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d8e8349ca0eb95d133b2798fab01c9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9004f30d1c6c5cb31013f71ab9d3eb5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1ed4d56c794cf51d5c2797e919acb7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6818918d158c98f623e1b6be654493a0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f3c08ef208dd319861789167310d42407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc33611883bb2946656b9e1852cb543408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef56bc1c73ee6d9afbea566aaa08ce5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4629b3a8e2e86ac632b2aa4a7475e9a5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f362242af28d8e2ac88bb02f441cd390411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a087bf44612bb928254716381f84d1a8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b42db2cc15ced25940c33c6e83b6b6b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98971b79d81bad57d4a62ca274d98fd414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea46d08d379733908bfb852f6e6e12f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5889eeb1042d8fe5992e026b86a879416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2446a853cc3bd5ca014111c30c7a8f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84438f20b5797fb66e11cdcaf718b2e5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b2639b7442c8ab75f2772d16cde94a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb49c76d71b88396ef1483d22df6a82a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42f6f30846496c6ea728b10465725b2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc42207bb772c93002683766fee4f4f4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f89d33277a777dbc1116281afe984a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e1a2c537d3162d8cb74de977cc9f02424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07240821df6766f76242ad94c562faf1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c03e892f83efdc1c41e2bf0b815765f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d230b27a516f30101bdb0143667977427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07a28a7630428d73f93136b3e818ab3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99d0c104ef86d0abd64244c367cfdc4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6688f1a0b061f49d9009b7c1ff3e6062430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9ca9d4f70f103adb38070e8b016afc431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16838494fc681a2cecced6bbdeb3554432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faed184e68f6eaece8f4cdbe9e43277b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc883a8fe5a70bb7a478de783a26269434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e493a5d9b5d29e16a40e41f337524d71435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1172462b8505909822a5c8e29927d45436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515de96b200ba1f2cca6f1645fa421d9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d98d2fd84922478c7fbed386feb16f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda2b9fe8d65eac2d34a1e1a6e8230f8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b68579b65afebee40b13e15c4299e6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8972b0c1cd8f390266a44ad387a84cc1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e1c9ed72a14ce1e96f93a80a585f54442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9572e0d0ba33254c1d0ea242278dac56443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff49506c1e7c1d237db39eba846f222b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a17d54de4a3da6e290226259bc4c034445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d743ff8ae5ea422c522a282ada20114f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e617233cb373fc4cb6220617c584b2e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d434912971f00dd98c4475e127723410448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498b8420a203ea13fb64c78681bd2095449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3151d91c4ee034bbf0f73f9a1761aa4a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7795fabf6d8d346dcfdb62d150d6919451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0be1fadd6c22a946af90eaba53717c1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ebaeb481874f268bb37b987caa7ee0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b427df57e4b6928442ee79a24806a96d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c857e26b2ccb3c36807c5ad935e91a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4191c918bdc5a6c56eb46a530e9c37d3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c1cd72345409a606a0ab897b0c6427457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e486ec3b6b881745be858a06ba7ed47458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eecfd109e303fd9de4c38306f2618f9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9b2d491467136a1e56951b51782533460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf777562ebe49c206431e559964ece2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4e527655aed0744eae6a403d8bca67462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6eb50fdfcf7734dcc954f66fc02a9f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6999ebaf3b734799763e27fb8abca1e7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6515aabb16643e610205d3bfb1ced400465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3572588190b4ec0b7b72fc6813023f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd4a68296614f49ce14adbc52dbf447467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26201fa87c8be499fd9548a42e822b9c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e8c6fe12307a57bae269feb525e82c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc36258b13b7921f7530733864ccf2f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ecb8ad63f087bdb99082b36f1c961f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2944fd790d1e19fb7b523ff89a3ce2e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed50ad60166edf49cd1799fc464c7669473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1d17b53f6a9b1e0eb624955be346f5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b471692bcbffbb4471cf9cca2731610a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6887c0515e251e8721d1e28877690fb0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7412582c56fad5db906bdbce2e974af9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e25a75100d396f99e8ce460506ae07478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840bc94bfd6ddd0ee918afec09ea0867479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4c31ad2d12a8e0bfb4fc07bf71a8fd480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aa218bc54f1769f539006956a8edd8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4ac3386825f219488e313ebb277715482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2202617b5a6d77cb1b68705d28d83249483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15953f5e590053d8587e1eb1a942274e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2495e84f3f8436efcad94f2899be6ff485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832eae1de7d03193d3cbb08c71876cce486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e927294a0f6bd3d8007ea9f4e7560d0e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84db4d1d20a7c1d41922719cb8e8e4a6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7376fe9cb1e440c29b8c265faff41d0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1ddb48f9511c9701f8308732822990490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b037fc7b531ec5d7471eb94c287b2121491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110beab498928a0ba01966dc4ea6b601492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3966ac25085b9cb0696f08831bf0ae2a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe6ade689336788271ab29b47a8bf21494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cb70cbc80774b96f21aae0cad9d111495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9e369bf4e1eb1a1249bebd76276165496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687a2aacfebadf66371612073f5bcb08497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d01a3ac2371eae614552da7941bad65498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86817829162ef64cab38fc8cf9e4c84e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b983601218fbb9415b419108c81e863500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0c2c0a1efc5b0cf8d4e6023f71dcc8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0772ec6c5b112afc1233e5b444241f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118f4aef23e3e18288e3d769dc49176d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68179f486bc75268a3462f08cb9a9b3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2f82d42a2f3a2f3cac23b9fbfc4df3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f4af53b45c0aa09bda971789db8fb6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d998d38ac509333f95fb83d5ffb667ed507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137683720a59bfe22153ac79309956e2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422ffdada570960841b220392eb88d8d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890a9826b1294f695b5734da0fc3b1bc510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154b5f6474244a27f267d3decaf62f42511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48a2da6ed44838ea7d537c9761ce2ee512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8c5b2117d8e8dfec76c0f409059a3d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b6aaae8513fe581a4837bda8a578f9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d20557cfc87f46ff80c1630fbe3f64a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827ddd636d095bc92f6b850fdb521bde516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973d9594851836b1ec51d780fe98dd26517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f3e1485446af21af53260b58214401518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e11642c637bd444075c8849509f53c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646c344c6bdb1dfa4460c6cda0fbd2fd520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc3606153d38c4a5d7f0fc6ecde1564521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a4a0f497aeda895bc05d5d7991c69d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2a8268377b626e7eeadb4450fc691b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43efd793418dc17468b68aba5d03b67d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02fb95c13473a5b1e04c40003f305af525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0151c215a81ea5ab46943c9be470699f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1398effa6cc2ee6b464a086955023ae527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0ae2533b12eea3b545f097b17f8ff1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aec21307cf5e536ed9c651d03d564c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d915c8046903e97269567e9a098712d9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39193a554e5ffedd8e3ba685c37a0fab531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037e26a9a7778977a26ef122df9beb76532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f4fd30426407801c7cdd90b5e6094f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e63c472f2da5c16e13a4ac57ff0703534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a412dc281c32449c1627a2e9908f9d51535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9973f9c846f7f096ea72d55154dc1f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2228e068dbbd3ba0576d76a9987f2472537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e98b2492dba6b92f0a3aa666fab5be9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c133fcf516e9b6ccdaf840503b7f3a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edf6cbb5bd49a1b349f46b470b4c7f4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46435ab9e7e4a49f45d00eababe102dd541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb149e6041764888cf5eed0a2d72f93542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f079a6829c694b8a011bed81f27073f6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a0aedf8f4f1b300639bdc1623db080544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc64f2e1a8d6a848bed3c79d5f90695545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebd6e4f114c22d9ba147085e92ba045546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bea1935ce63f17705e8013e671da63547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c315e95b5fdb824bec395235390862548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecce0246a7f3a58557ad86c3c914a8a5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa25e9aaa37849167f5fc35710f98d63550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459d5104b61da4a7731a61fab1ddcb06551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6e0473968f15084e35ace4ea97e4ad552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68612cb98a92bb2975306d8f73e6fd75553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5c5423633d49a33a9bc774b5ec04a0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffb94e9b07d660637da5c19c2404763555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399e00527d14c802052fd12a67e3f99c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5938173f097077d971bdafa9de1bcbb8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d676e7a40f66ab77cded84b2bf6086558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5bbe0add7efd83f60468ce8004f75a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b2e2a6e2e4a68b376a7604f73da45a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47244c3f3e658901ee84fc0bdd2c078561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bb7c3590fbeec1e1977c101eb551e8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b172e5fbde4e8f92655abc26314d83d1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc485b50aa2cb7295d7cae3c5ee9b749564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5be91f9c2eae6c96a1ec2d31fcd021565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671bf187a6dd194cd366f8f67a56e9db566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b44981574a8736f0d76f1bb791f7997567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1ba47aa3f310475680d0a0a8a10d24568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9eeef9691094fea529046eb3e77b01569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7488881f6c9eed90fbfb279578085382570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c29fa171fa37c419a63085187df414571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495cc089c6e48115a80fd2d1ef6194cd572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38307fbef3eb60aa21e422f2af00a3f0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9740329645c882d556317c841517024a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec67c05028c52c977cef2b3bbbf26629575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e1bb3f4af6370ab60468fdf4cb0ad3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca146acd22f23501285ba58b26c11356577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cbcfda4e77dff3d9343ad624a0f728578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cf171f555bdbe0c833cdfa7b15eabc579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebad8d1390714553668e5de597b1d0c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89735e150d7be917a37831199e9c2d63581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e266bd4c08d65420c99f1fc03b299a15582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c3b78c02aa37818aa3e0e0cc2cd877583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47de77ec2aaf27399454e3dcc89c4fa584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6f4a29150b29f460c329bcb2ea5a46585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effa2024db7df587b675812ec5f2efa7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fa91ff75d29ffd620efc233c00780a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d56924c0416ee95d70c252651dd201a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8365216f288d98ec5b0b52903cb7c3a1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492b374f143349051ebfb98a303e23b5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1683b47724e1e1e63e291b0391f902591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091e05bb0defaef2c6c3f9986b1dbd1e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e921dfcbf0edf76b1088b16248f10c48593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43aaaeb6e078abef62868c9ce268cdf594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d2e95248d333f168980c8fa14d7a92595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9a90f46d38494c13e8ddfd84f191f0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b104320c925320dd2af14af6f82f8be597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486fbefc3941305a7dcc49d6bf5230fd598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebe63c7b35c3d7f968bfc0ef6a6269c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fa14fcb6548cc04e0dab0b131ffb32600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba642edf4e5d6b08337525e5dc2c2a8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2579a73187237f5ffaec179f1ab874d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d5bad9c0bfef7dfaa9171b925e8cc6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2e05646b16abf8ece7ad33cef41c76604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b702a95038fbc90aa3815da66ef09d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9384121b8850991facca87138c75570b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa3c0ef50f45b0c72146836c614db8c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bac455615fad8cc1fce61561442a31608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7867dc88a7647cbca860d65253fc4eb2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aed7d76edf3f24c8fcfbbc0034a9b7b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0e08f2a992b708eb18d2cdc2a450e1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb81d35c2e68893db9937027611722ff612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d031a87f83e8a6b1471f73f1ccdce420613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a150eb5b8231ece3d0c95f39465627614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31712d3b4013d6802159e4b73216895e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d97a65befdd8db9ad88f40e9b3c0282616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e001c0ada7a83fbff5af81dcf823d94a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afe5fd0e4d53898e5ce9c58f3d908ce618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4df5b621454e2ec6144e07c5079d0a0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1936060e38def67d6913b15eb5cc940620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab3079d1831927a580e2d60127c6a8a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6fb4571cfb1e98a62e42e1c5b553ff622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d039a13ad1445291d9ae671ee9eae05c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818bd740e402ef526ea1e78cc381fad4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cfe13708eb23ef920bf8ea00d54540625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86b0ef69eff6841b8064124d01f531e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cee206f480ed71ffd747e3c1a8ae22627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca4b05d6df1200540d5f717ac244466628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ff951e2263a599292c383f64a64834629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca666e18095579a1e103ba0288962768630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75a249bf72eed94d4f84319a3a0dfb2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c361725b2388530836dc72d2c178b0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d3018762b45d2be644b12b79336fe6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c5be5e95576ce0d0403d2289fcd7b3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f78393d8eb82d9f7702bf306e07b2c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281610e2d96ee1bde0ac8c05f2c35f34636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec9b8d89a61f3d9598f6eb9fa86c0b3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda0f9653a65e62a031ce49a9ccaaa02638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125348f8cb61646bd883b98764c4aee0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67db76812ddc19c8b93f1aea9311a202640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd90db68d5aaa083eda255555a0859b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb16a992eca10f5c6a5a67185b1bf7c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad22a32d2770ff9a53eb03fd474e4542643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337d7613b9781c2495d2f1bdf30aaddd644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7ab6cb541d4c0372f8657a894261e8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa43df11afb5247560add792d4945c93646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dee5dd26a89977d4334f12f663cd326647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52765678d5ed20bba266dfd3fc46df76648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f59bd5d42bbc99655a346b0fda54d1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8be681c3183011eedbef5b195a4c8db650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321fccae749a5b8b2de6f31a4671d0fb651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd59319fbf2349144f3e769cd4a2fc70652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4082a6cfa784ebee489d957253720b00653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7901481c5dee43e23eb5715c118af8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf93f49785d6a9440b7ba53e88c7dc6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099b7180da868ddf2829f4c5af52a8a4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309d719ae6c1633713d010fb07679ca8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a50273b8783a42d1db80c64ac294ba658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f245d9491557a3f870cab2a248bd62659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9843bac927b9b45483528b19b999b17f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdd25b760329f5db8896d9872fbe50d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478a2d0b3ab38ba7ddff4b9427edb556662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f814d1430ca6a082a637b755b9dd5710663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbf990d1eb6c6ee7f7d6f45b6ce0e4c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63787379efd5a04240c26e663d007fc665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73afda1f315c9389986487c9ddb4cb58666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c76cee27d02e6bd50920183fcd17c77667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3701d3cda70b8aa1e59c309bdf2d00668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d673173e1717ae4b16f18a4e7df926669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab2ff46557f25f5a3d822a30537911b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0970abbae05b177f3a026b784eee9e3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eb7af963efd653ab306172a2510133672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b11b98b6f3e7cd991d843e740d667d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a816cdb6d3209670ff70369dd0e92d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d221415b2d2b359d788f335a2242364e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c18c8770b33523901656a346fcae9c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b83011ab11969073a0450fae72a75c3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf916c256d3d3e6042ee89d61587bfb6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094670267bf9648e448ab98eaac971ed679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a2e83ca97bd491488824b7996c6522680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffb69e6a81566486f7c29c144a18a37681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a762a2c74461ef074355b34cafa046682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b651cdc2ebd7311c408423481df294683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b808d55b1e39b657bb55947077a9f8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b5deee43c3515b4b8073aa96146a5a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6efcff0488573f8f16f5a0e6618bf59686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a428e52a5739d0a06782da360894ce687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645d9ec3891c799ae97fafd5b6b49c6f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4213137615181ace5ff3e85aff53f3db689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aee31f5aaac64b1f9a40a9211dd7cc690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858475a6031931769c16a5f8cb4d07d0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032061820239af98e54407e464fb5d35692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403407e026e67d879e2b67ee631bce32693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec6caf0d79c64f8c99d77e913ca68b4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc46fd990fa872514ac9e2d6671e692695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dd9bd5780aafd01fc018726acca653696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad84ad7a7d6e2395f7d1cdfcd23d38f0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9a99c5c451a632664e3d45f91e1624698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea616dede54658884caab766f2a50b6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b034b15a831513095033f55dc3bacd700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e11d30966e3a6b778e8c962d142600701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cfbcfb1a9555e33b1f0fe94c8364ad702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ca17e5fa423bb5a56feab4f2dc595b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9d7fb9740ece12aea054338138ff8d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79309f8a60a0c97caec8d53c3815e97705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07649b8d9d6adc8610319862dc5162cb706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2290ff0243c85fb8d2b5fec63e68091707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9973c2e7edf4d1f702534048bc1595708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca0d80204ebe6f833240a9009b090e0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547a50a714d0d97c9089aade6a0063fd710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453159d09899eb4a4384af43cd7abb27711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3bbdbdd07a9ee3ca1ea938095991ca712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f965aef395ef0428adcf38cbb657fec5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c681115abf626bf3fc58c981c3b709a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8df11afed4f10429046fcd918cfbca1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147489ada76e07a4a3bc3c63f2b004f8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d199158863ac2e4d35565a92a9ca0ab1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c900496c2aa942f84ce724ae7b6e77c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fefd38a2e9ffd61a2f17b8cf2ef12a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0f984df17040bc27035fef378baa19720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa8f09150f46904976f6e14b44e2221721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a4adc0cb36e5774d28a01cbc6a87e4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a8b59dfbdaa25a4747a8d6dcb17c0d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0b27d0598762d5def06dbec7ca5eda724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77b740fb2444480d507eb9e968758bb725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d7463fb9bc828babbb034771bb66cc726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949cbe09e07d967ebd3edab17fbe2b04727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a75e540fc029703e25ff095064f454c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584f3b336994f32e55c98d5acb798507729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8a075a15995536ed09e5e8a00bbc9a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c416b549c16699606b7ad71daf8067731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7d7b3dcbb16d0f520832a79e0babbe732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3738e4d68f250edb26851803e55ea08d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d2bd0b5646121ae165444f2cea471e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67e2743380a2ac1fdf7febec4f1ef93735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5133dc066efd2fc8ba4e78941aca5e0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9c2a2a6f15b1a3880cb3367cb72c83737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a2ab6bcca856529df0f2d367eae446738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372fc7cbba4a5ebd90cb65fb72832728739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c536bf765edcd79ad94d6c4bc819ab46740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17213f6d387182eae7b9b32896514f6f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8a8344a2acd22e79fb2602cb6c0761742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca480677bfd4d810e6af65c8731bd6f5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2266b21cd0410372f8fa5d3de68466744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb7b9a3369e97a9b08f60488ab8bcf9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c142eb4aa2f35ddb3644c6c65223dd8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f005d1ddb23d862ce1a91a769bfcc175747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db842299cb53d3b3a613edf461e37378748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2cd7276194b5869d275b65e40d7df6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9593ece6a9d27128d40b89d51cbd0a79750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f757459b80da6100e8f450019d6eb6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc3cb4bed9588beecf72caf7edcd791752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28e1b7cb209721dc87b0ea738e86f26753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697ef39088fee2671064cc3d34f73b1b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005d3eb86046459236da4165a5d01bd2755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3e6f2a48abb4761163eceba9d9bc60756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560c4afa7d950262f02ffd84307ef4d7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf47e6901df52b89e4015e33da7c461758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbcce47d9016942a5c1357f2954e878759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ef766817cdb8c114eb00dc141ed842760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e88d6c8b70ff46254f0c01bb369457761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a523803ddaca8effe7b91c4d5179557762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebed083a2ce8f36fa92cb2a60b08631763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab14f1c1b112b5a6040b00ee397b5bab764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4f230b60596f7ca8874887f3056884765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5b3aa08aad3b9f8e0433280bdc80ce766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80310cd7ee08b066aeaa771113430a81767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f5642c26244f7c0e6d6a31c2a07e84768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf2928cb8ea57ae4bdbac689ab5e333769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf98ac6a64f92dc234d1712606ba8112770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138657827ee4b06df77a41c644ee2d49771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a569e3ae959f6ebd096f55b62a4928ce772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a49d2bd45fad13beb1235d8ed6c1cf773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c239216e01b47a8b0266a845bca9641774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaa4ea3c5a2b5a559c6fa866b0155f6775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8ba8c963dbe60112e1ba54fb6069da776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e73f978b93ab8bae9d04eb30898e62777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeaf620086c717ebfd567bdd910e506778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc59f2749e76184167c9fbcc0f801362779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be98cd0acadc48e79c3460e7b8f27fd8780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58bc97f6e14df0bdaf5dc49c0bb3f35781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5b9fff376132ef2bd0f97d83524581782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66beecea2eb6d9c9d905853831e86679783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7494602de63288c46a54cac28220aa4784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afca30a24604f3ab17bce3d922fba92785.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8c6aaa37b863b961447d7f9da7e19a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88800f05e8e6d3346851eb12149654932.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e97d19ee0eee36ef6f506c6385f89833.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bbe0e39970418923c75d3fbe2f900d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7709beed11b774add931649a4a426e315.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7237c2b47d038783a416284ef597be6c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d52307f513ef4f64df1351a952635f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1150eee464a6d8ee775e544b32e37038.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1129500446f5a4159b536fd93972549.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c39819dba8d0cad3e71f988e758aa510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b40d9a890922baa42e57a8312ea570211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d19d600115e59276783363b49b8c15f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0cb9c39eed83acf85048afec11fa2813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601e1835c725a86599d2f6621171e51f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b07a8e4191da55d49d25e150605261915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b0637ef591262129ba26ed41ae6b3616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca2b01c1cdee24bf510d73d8f730c5717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8944f48584197b0126fbff030ae93a218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51734a42a4e7c99f5ef2943885f39fe19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e372f3768099a0b451d58a53b8eb3e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca51fc7442fb145ea3a2deb6778b32521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c655055c1b180e4a92c6197068232d9322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27e4e371fbee708228cf3f3e8940b7523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78800d24293347d66c3d2a269fa229324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1b8d00c48ab4adf9c43d57ef800ae325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952464bd80886d40e3afb374326885e726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d59e6f47349fe950386e906c7e6efda27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bd4f2409a950c161617be2574db61728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf8bce5db45f2bda03c978842355b9829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eeb33e24acec3576645d7b28ba258f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6595b6c7aa1a7250ce097c5ddbff3431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88bf15c7e5e396979fdfb7fb9196fe932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9f7dc97fc7b44d460df476858e5e9533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c210cca4f05708ab5156e17552502aa434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a4e66a284e5f0dd512678559a27ee535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e6b9e98c8f642ab555c55d342b928536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eba463b7779f49d72dd955f7146213037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972a4cf9356678c514350927a1f8cc1a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd359c255e9db59ce4fbf9abd0c967739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834597811e41a5833199861e1ac0863940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd91297d5ac2daeda2c654b492b5161f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e7ff99a1cee204a77b4b94f964565942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31fb24e675c1866423fcdebe4b6ae4a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0a0518236e6627082d8867723b18de44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66d876994f58c0460126a180fed5bcc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4803f10a66ce79dda1fb64de79bcf36e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee9efa86d7bfcebb07be9d64740ba4347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be91760719a217d5ddcc676dc4a9ebd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f822e8c8890025647cac7e4d5d4b9f749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32edfdae4a22d753e50ee52b4683974b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfdec79de02df8e37b1680e75c165c251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d42a34f3580adb13d4c21587d3cc76f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153130d9a9aafd637c622089e94a27a453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07afd74fbf8063f5d9da3e54323abb054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9256bbe09a9f1bd407235e7e1baf7855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4075aabe7a9f89f699de1297f9cf62cc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf0820570ca59913d28702a266f840657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d6b134809f5ecb592fd1b8ef94dc4f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa929ecbc4eba32aff39c0c93a8a9a7b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214e24630d8028078f9aa110821f68c660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b145b0f1582fe7f692c1d124af7fc20561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884df1fd6e4883ee1d9568114946917a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705bd55b4e107d497118599708b501a463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d83d6d07f8ab883bbb426e90a3f75ac64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab337c73f349c5d3df61ba26f10375c965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8447397af5aacaec48cbfc5ac6a93a4566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239a9f2e4c271b0dc7ebcf672a06016b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e8acf3e9465b3a7941d71aaf73aa5668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4337f74971f63e8f03a3cfded0f49a069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadea7bc0ab6436731fa672eeb46f19d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb7368e8c78cbe30c8cfa24d8eba9fd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5cc67357f3cfe537d11764b42db9d872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd91e2b8e7f733727c2e5f23c4a96fe873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0338b5d2515c08241e4f5788bc6a992c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9cc87cca2fd3e76c8e759f70d6721675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba698abe61c5cea652f5337bd496c0a776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a93bd287183696704c8d382407ff7ca77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dfe2e157616dfc5bd85587b3c5898d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996493f695b71a97891087f8fcadd5e979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616820c1e9e4362ba99fb2ad3e84d8c780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae37a596002e037bfbc68234e732d6481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2668b4e1dcb7ea8d0a08df1689c5f382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17271ad5400bdc355e23633c2ffb8ec83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b455b5655f1fb4aa3bb922567839bb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f057e23e17fb178d689a337e280cdb4685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c7f7167db73f383f68d5710f5ec2fa86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3497492c41c82eda8c7d0fde19049efa87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0ba3363627674bf72668c959f463d188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e744afd830cfa25f15e51f5124263ccb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a874887bea45998674ee90d52e11d9890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed3d60ebc3b0a4ab1568ef93d2e2fa491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33a61e3f4d357ac700bcf8f7ffe503d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e8bb80a8a06ce10614abee84c7f14e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df75d2e1a4e6a969e603fcb7b30e59c194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59bad8abf66994e190c8577eef9a0b095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50adaa34ff5aa6063a2011a7cbc9b8d196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0415f5e4ed0ac87493fe7b87237166e597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051ca9e1b637f4a6fa9460f261689c3d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004a5118d4176c735f4c6aa77618e9e799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a21f30b3bdfe0b20643d046af5336c2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdb317d82b93fe6a912843437dc7eeb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1cda8811dbef70ca343f1bfc843a0a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066971e176f73445cc4055fb9083691e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fdba053752dbcdc79221a60be05d14104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e13d7af431781ad2de4aef83023b1bb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc49a5866ec8f2332e5d73852790aa4e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e0b652da582d12f475d095e96f1365107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edc38d2565c877791cfe0eab38f925b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fda85233e71069f6075a74729de15a4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c805aec2e61a8a4bbe94633e3e0356c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b91885596aadc1c3bb70367876da23b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023826c2b7b5f23658c74477839ab815112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f875467c95bda5bf55f946856c42789113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146f64fff800851b8808c3285e0ba561114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93393c74695c41fc0949ca72a001f1af115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538186ddb3b01f16ccffddb49520e174116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30942009e1b5771769ad160b50079e02117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6097d63398fbe8b546d69bbd319b2f4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb775dba5c7bae7793aafdf403fa47ca119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428bd0ef0d920d2323a1a9a85a74ae3c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca44b93750c959fa1ab8634ba0a90de121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95dfa8c835e38eb9482347a90e08590122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efad0be123b880b09c0c25633c4ffe6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee07be76740c6695bb94669b2697d36c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7140d286075fabad130b08cd6d3cc7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9126446af53d09fc287fa0eb31153dc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a51a7ba4be7aa74e7cb941c75e3908127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366de3089bc135c25e10949367cc29e6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85b8dfcbce77b18618438e577cc79d6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c745b0c1483b395f9c0fa09f5349322130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7833c2b2c7fa0f319d68fe3bd49a16131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5062f7956fe383ef3f7668c25cc60d38132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5ffbbfcc8f3e58ebf0e0ea50beae4a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a6b646b92ce9de0bbe4c57dd1fddce134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e4a703b338509462d53fba6b0b6652135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf9047d1ea813cae43494845d6d88ea136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131673de5c00c93572bb65f723e096f2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b644ce5993a51e767f269accdb4348138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219809ec46061a4d6c80aa2552da8eb2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5764c33f7c0a3c6653028c6e1d920d20140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf8989a077f6055a3e146638242c7de141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a8a971e71190421019600378d6a833142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6396483b23d671424ef680f2965acd4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac9a94ab93eaf7b337762f00af9de39144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025c319597fb1ae3bab03fa56a85fa57145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0409cac22f031ba95d136f3664f2e824146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a05c6a299d138d7d4fd8e24844aca05147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9074023d3ae822992aa08275a35267148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2c425590012c10e4ac656aa26030bd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311bc867adee7ecd42e00ae4b0afeea3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bed20b1b98621d6c8a4fe63226ccc3d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e63bd57575cf0e1fc2a573da0edab2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80bb6e6da1ec3050f6c182fb992a7ee153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9e6ced65ac36e239a1d65b6c062730154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524794dcc6c11177f7f9263303d275ea155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628353d9e96129cb6245b7a96ad471b9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69d5895b3d6ea80aeb54e54fced4b4c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124fe92adf187168b87d6f72dbc05a76158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfdeed44f3ddf595d857ab9b7c74e4d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5381a44802e7bc53470c29a6ad9dd1a0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b93fdd8c25e38ca987a95dc38fdc2e9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ffdac00be76df7e19f64352248b998162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3cf959c6cbbd2a30cfd88d3cfb7362163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f298bc202f38d15ec845a1b766b099de164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92992f79fa17c9ef2c1dc14922f84d78165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e86cff9eccf91193cfda2ee89d1bc3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab55bd411a68e1a31d0aa4541c229a7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f2845f343ec50d01c7c3bfb0dd35c9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c719bb1163e126397c8f0c9b0c64886d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124af15940a90f9e813a92a9d5ade1ce170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca712ad189b09bbd8f956ab507bfe491171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d5f6cb0518fd658fc6599c5a07ab2f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16c39c2368f4dc6b999b6336bf2af63173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c6fcdbd58cff090627dec73f7a152a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8168e742bc7e188043970d97fc6c3190175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94c13385a9918cb44edb06a06757b6a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fd91f1bed7c56de19013e0ab00e1d6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5ca0bbc1a8e28aa7937da5a28352b8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdfd01278e0711a2b51a3ba459e41b1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefaa31dc689d52359a7c34741a28736180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc831f89a1255eac6f1ef6e60af9885181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8264520a0ebfb8c8765cc6c23a8b0e5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b1aab0531b604810973db3f1dd5ce9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99393296cc52eaa6e19bda4b7dc4668f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39328ba6c12fab7b7832c8a484798f9e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e69498602efa2b5abddc760b62c433186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88c37653e6444d0e6d2901e8a56c01b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a55b7895bd351c612eeaabcd2ddb40188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753c52eb23ec16ca82478ca288b41f37189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee69a677cc29554ea55007372e82350d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b4d1ea4922ec7a361346013f093658191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52659044c1f6fc732d8584ed4f2af497192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1d59f888be8083cf6729999d8f03ba193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230fef6909dd21088b44fe864c09d420194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f9ee3c637d3aa73bc0da1834811630195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c135b745843db8372c76a5e774bb6696196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7150c70e1a4b7d23ab8143c4cfa4f2b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84d2f76e438bb7c41a0ecb49d431fb1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106bffb49fd34219c231cb9ecfac595c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5595c830777574018208deb1a253e005200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27eeaf775d8617e40d65de0f2652dcf201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67d3b423677601cc4ad4c0363b8a8cd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec3928bd2b496d8845291f0a87383e2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65650daea7f80d62f3892a6c1c6d5559204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ad9fa8216610a082fefefb085c315f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605570be13b63868914d26562da9e6f0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62abddfdb42013e32fa3bea369881b18207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e611ad1482684d5fb98acdb8ba55dac6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10338de1a7018f78bc36133183d95458209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf33d7c1f8d2623194e0144571ef9991210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89de3baa85d0b3ef9fa5cfa6d9072a7c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccd576f429fe20a642215a5bc6a2cfd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2abb285abed849628f2e16d4a2f49d1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efeb408855a33ff9eaf0801a3b825a0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d365031e375605be53090236babe23d3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f161f34f1d2cc62bbfc90493394e1f24216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8319cd8b8e1a390646d54bbb0aa82c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273705ec2f10c0a137c68c98e19a2222218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914c7d65a12342bc7db61292e7494083219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f254fc731f18f2d4b4c0278d68d3ba89220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e673ec0e948ec72d32eb89e49b4962221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37010e79d3aa61f6ccbc5dbc21d5241b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0387b0bc24a385526f385f8b19fd73223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0efdf928a4b2bfeb3d619e43edc8589224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe19aa8a0b7456eda316b8d946b36b16225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93288a62daf13ee920f0a88d2c2ca81226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c83e6d8b74fcc178b39851171079087227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b020f66477ba9e0f6221e80ce6ae9d94228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e36869c88827738bc910483348a54e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ae73bac3b062ff1d3fcc8c77a3e852230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efe3c4fd9b55086570608c867a162fb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d4c87122380c776c8cf5e9d3d975a8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c60c6c8ceea96fcf6dd6b772a18c2c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e9b6f4d8f63d934552a4e11a26b80b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aecbc3ee6de6c7fbfb2d0eeaf70a37235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c95b2168d16173b3fb10bea07074283236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aacd74e13e9ec5bf5235635b884f4c3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e060dad40c363801698a3f38b98e52238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce01079e3d421cb807e68507e6ab35d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b047512652656c38d956c68e438f7f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0a0ea320c172fcc1e23d02826947bd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebd0220fa5d36655791b9d0b39ed54b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6d0c7edc9e6c4709206e7029e9e5e5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d797a2bfc6ff879975aae0fb67dabe1c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2065d1b8a281a8ded816c235f3e2a4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bed17da68f33ab60450ad431594239246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9d53bdb88460d0879fed6bb6ed46da247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8eda92b01135c3e5ba904ac2ddea15248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9aded0caf994d8a51670ff83e9f44f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eec52c961d39d4cb61c15f5215628b5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbf85e14dca1647f28e24bcd2ba1678251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6101a53327641416d917c93c03ea94c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15217499b041b9ad0b3151c31495892e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d01063f55dc8df866a015d3df201234254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f349b5d4cff79e82a749b149daee1f30255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee6b64a031327f10999993856c5c5c0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828cb332532b5df8b26fbde7e8531d56257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d597ad939595d7f7d656aa325b9180f5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2f21c8c3727ae87cf0235f275a0ee6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b137bde9c54b1bbb445014debe96a22c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba267df3d48c8c1adc152828adb2ffb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9424abf463b125bf0e87ecaf1be89f1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd652a256b48a6d247a27c0fec42c8b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf00832a502e26e31cbad3d3dc48e6b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73afe61024cc56b89d14b27166c46d3a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9901e2b248324d3b2005d622e02a55ae266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a9258788e2c83c09338086b4ea7ff4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4f24ff3a79ee1de2ae16f809790f0d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2188c77d80422e48157cc4e9924872269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b8f7917b829300e825a95d3a8ccbc4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99ceb6aae61a0eb0e7a570fc9054659271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344e2d2d470f899e964e126906312a33272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063aa918cf93e9a4cdbd72565edf31ac273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464bb20539ab0a895f52e556119513b6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a39e468c6a8faf7d414b4821b849892275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d34da1d8239c7764f1820694d8c9a4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c5f5648b8c121f0cdd3d09d194ca30277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760315d34d2ecc25a76745e45f677000278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f42587c08cdbf12ed4f3fe00a287478279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1180feddd79312831074d64e01037238280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a2f632f020682a8571fed925988c06281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fe8212d0c2d192d49856d1907e5769282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e25a0dc5abbac99c277ee5d8cc191e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b72413c16b9b9e91e6738ba3368297284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4e3ae2c2d431c50565d4b45345963c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5964743df30aef059a4a66254b124393286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633f95e04e53a4c3ee913b760cda26c4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ba769787fb84e52ef34b4e807a88f7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5838ff412731a72ef7c81393d1e625289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865161e81f7a62ee143feeb330a29153290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b3eeaa447da69ae65fd287d6b9b515291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb996a81af9a5a594b8af1ad3c85962292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9015d02decd7aebce07ccfe33b0a886d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a076c80aeba23ac57e13cd296be9f70294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af107862bfb5f395289b87377827459b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c08114220a207776f83acbe7224b16296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270f7075a7f15fdd058aa7e7dbc5229b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4929a0f4b64803b0c0176bafcb75c03f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044db214dd2dba12f778fa0b72a48dfa299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2ab6e0594e2a6de96bdbdf0d0536b1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f711882ee5fa17b18f65aa5d2a517e66301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0b0ce4cdf83fa517f595f8bdcc218a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6684ad47345210f329e0944484d91d4b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c087a0108933afb6f089e76121b8d80304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62d735a68ba929ae44baada6e250b52305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120683236aad36f96729e3c68c6dc9b2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e967d6b90544a783d004be37b54bf5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cb900ec19e6549c93a7cd4474dc903308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ff62c443d2bd18a3faf0a9e85b4c7b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003b8936a7c8a398e800f992863f7d16310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bcfdaac2ff5581a46958c431b5affa311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5794400f1438fa812fcd432ba6baea3b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26d966f62987e5314d7b9ae2cf04735313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba016c05edbd399a93b82f6d508eecc8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07399e8f2a137c0a8ee822972c0b76a8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffff486f8b82b397f4fd770186591edc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4abfd11367be585336c7662720b4989317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7141996445bffea2bb8a19fd976b78318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b026abde05bf42645e96f435972994ac319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f549f17c504e43811b710cd50fd2be20320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9847d5ce2bb4930651d2834ac94d840e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c3672a91b7df031d0d83b087acbace322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b986f8025ab3559d272c02ffb5f9518323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9e0ca1e32bc5c5eb21e42099f5adeb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6591c64b362489d5bd0df025d0f7f2f0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d235831cb23682daee21231e45a82834326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ec1148e84b6dec3692c231279c5377327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7e0ece6c6ebaaae227297bff5bd7c5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8945faa6b5d0a31da13806dbdec09042329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc9f9551bde097ba1b64a21a1279ff3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ebebb2a63017be5684c4dc94b74d8b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19bd2226607efa0bc282b1d9001122a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4010f2838b13695aef2d953a45b31e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a7459905ba5e5c2c9c9816f848e711334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b6282cfea9ff9c56a4fee7f759faef335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc8e72f2349f1ab77726ae86f844861336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb4c5e2b617bb55b12d280405f2807a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c35c20803a5ba0f4ac6e6a90e91cdf0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86382153bf77a12e0db6f479f84dab7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4065516fd2a931245133df9b6902af9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5642199c549d43544a1454f254f1b8a5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0c978ddbac20db092c9a19402f9ca6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c311876b7ef62911e9089f112abdfe4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24c5907d82fd46bc4baa7905b25604b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3152698513981937805e86a3460a21b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70248e736f0d5b2bdcc12801be1c8bd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b6997dc1ccdf3a618c924608b7e6ff347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdff3ed99132a11f7a2b5d196d362c62348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb64cad14a29a728a3d10644de1d7d6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6bf0e31859b12b1639409987d60a5b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76c513e692182f96102bca70cdd06f9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25db481830b45d14813e3034821f9af9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1367b16bbe25d0c1d72eae0fe9d85872353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a635a50ecaafecff8f2b182b2a471962354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c867a9c623475b911f4c2d979a0fa6ea355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b2b68c47fcb996c6ae15e245fbe903356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2c300d6804ec88e7f2d472ce1d6482357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f96fc01c00e053063a7f94168e59683358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548b0295b908e20ffc1975d6754dfc9c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5addcbaa931df0d49c6ef725648bbfc0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0632843154f4d62e4b4b69873f7a3eb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f94ae8cdfe8dee4f1f1888b46d5e068362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa30916a991a84de00e91a80d595bba363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc4ee069c795c80646564f79e670656364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4216492b20b7f0eb3b28d7cd6cd5927365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31845b1de1f136ef6d5224a64d778d51366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320c6a4ba22b74a470727f7c48c7bb74367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865e70ae2311238f41cc58b1ff42d3cf368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b82c5702883d164def0e2beee324ae9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25c8ec2a2c9779faa36aa97483884da370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49a8a5ffef44f7a6821233f931adcc2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a241e675f69a93aaa9f75228a3ce3363372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da33306affc1165d7dad99c4b0b366f7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b169d5262672f6c0c04992fc124e9b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae3b7ebdd1e72d350d4ba74f4c1f695375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d438ae713d8b934a158087455f1c020376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7632299fdc5983e2ccc540e5e545d47377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320f41e6ada7d0fee22888e066abf062378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbea59da4920e2de7f29b97454b97ed379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c50d2ce308af890f5ee6bafadf4259380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb7d03f50287846a080a9ae5e583e8b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9612e98fa4954cacbe7f2fa8db4529f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2d31d68ee77805aea274f78265bf58383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebf49603a15d3dcd791738eed18e466384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2b7a88163e4089379a8458a8854dc1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c97a8c2f61dcfd68fb7cbe149d5b54386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637ab10f80485eea6a3b900495f417af387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921b962d0924cb2816c242bbe9d4413a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b322ffb26fb645514472f68ecfc4974389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfa9eebb3a186014c334a520034536e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb56428b888609d7e088c18f05a01a0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0005582f6e05a0121c6f11c2ad2ab682392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4652935c5025b82c5b5e55c37cbf214393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8e3e11874f15ecbb37ddec27340da8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeef9fad906ef69360874f39a0e98ed395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719c5ec4bcce6a5db669a5e2098d4d2d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c44f57f638f98b4186b764fd3f26d5a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8f85d7166e4efa9ba3119bff733d4f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e07932d846d3e9f3c5153429ce4aa7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9199f33ffe8e86e3b2c7d9c81ec0e18b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc74a7c1488ba76ebb2a57941f3c1b2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62b39c239f544d834d9d097056e162a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f09e815f69d85836b5672307cbd421403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98917c81038c30162133a45c0aa2c790404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc3702228af98da210a408e4ccc9919405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e21c4b651447902f3a2bcab99a8904f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb735b9ebcef10862d31d9d26d51e40407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b279e933c4ce37c8d162a7e938cfc3fd408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33dbdc06ec4070da215b5dfdaa4659a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27d3fd45364ebf9974aae2d917ce969410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead53aeca5dccf350dec33e262a2596c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2487876394d1366c55f27982f6747512412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c68904fe6899c2ac08b30daf21aed34413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5d0626a548944add0932191c93ba05414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f67dcbffd4590060cc6db6b789dbdd415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d54b46cd53ee9eb0951a0cf5b0e834416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a6550ad7a530334dbb4e5baa6b85c4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152bdfed7bea97cae29ad9802005ed37418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e70e0e568d1bf8d64726d01315e59b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dded6303299676149201f007d8f088e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67097096defe97f425e9bdbe1704fd39421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436fe7057d68871a1088cb3341d02138422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191581c74eda19aa9e89ba2d19df7fb8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5b3c67ed0f9092c4619be95b7306c0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a485a471b3bb86cf3263368833d9430425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654fc7869accd36e8e81e11ababd12b8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6623419491efda37f93cc54af88f23427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9d6798693f4293d2d33cb86d316af6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23535bca938f3da40262b47d883267e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d2967667664706a12d1eb6e2682f24430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc8e6ca138ffef1b9ef688524dd838e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b679e02bf4d4ba7ded20f9c68ef19ba6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8032650ffeff982603e89d6a318478433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2180f5008ee35fa764ace7c962ef126f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbe2860d289de79ca8885d9b39d2828435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011d414f51bb1645ff0f10ac91d4992c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d0bd5a5fd212bfa62c1858f36a11f2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f971c7d5354aa611748e9ef58bcd07438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068cb456f0291c13cd0d1d6fd9bb7dbc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd141f69d2ab1cdca8fadcf22bc9f17b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0a901c814b2c5575ec831f71880f1c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503a27e492a50746f30472a02a93f724442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc49f9908b658cb71a6e82864279a078443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ca0e248fd5793ca3b79025064f8bd7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92627312e77ce9aae13c1a5903ef917445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23349c132f0ba388f640667a74b6cf2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7705447d80d96d16a9adb9f505d48a6f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8da0de00bc53156ddd981386f205bd448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2297edf7161688bd1dcf2e094db51de7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b89618a19a22bf1d5e716e7dd0509d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da2405235acf496e049c34b8c5e6369451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40575d4b71737b9628362bf7feb2a140452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22f23bc496a6a6630129162258efea1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660b023667b0352606595951208c23bf454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39d5ac0f64eb221098a6c27d29e9ec5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e52ce6926ec71b6972d31ba5e0c575456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1881667a58328f9eb9e8e5eb0ff22b88457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6d5e4869d15509c25c9e0876fb353b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce77e39bb7466b201fce786eb98e48e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4e14d5b070f4460bb320d3a72b9226460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eba427cd3b4a231b0909f7503fdef0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329ba178772970ecd3fb75b3f1b25280462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1459937725a8ca18b7681f66e8706f7d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a570ed1f17173c9175cfaed5669686d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8760cb7a731f50760e88e727b8fcdd465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7f961d5f20a07634ba2bfe9b33a99c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7154ec752812d7d9d049b89b125a7a80467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaa5039f8224f9a1764edfc32ca5ece468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0004533daaabbc423ed17f65666ec2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efb4b9b13826a93728c138f9833e31f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c56c29be842210e60beff8c20eb3e1c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951d45d2ec552b51c482760d0f4443e6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e68cafc5dece82e8c9c39282f9c8d8b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384dab70ddb5ece3b402e56bd98476a6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf69969b89dd70e3c7e24eb10261eb4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0372f64e7e63256b4e5dd6e5856c43476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b901c2b66811cf65fae2bfe59701fd19477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a020f519ea739a436b07ee3a00a972478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28705dd3f01bc3b710a345a7b4c21be4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ab5bd1ead299de4f5e7b0b81770b16480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b3eb4085b9b8caea065f51972ed821481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138e76a6cb2880496d03e05bbb553053482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d482af24008f19935e8e7230b1bdfcd4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd57189ab7d700a058cbbec5a9dd660484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61fb4f354c6f56aa96a5df0501f5d0e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1c854fd8f0befe8f488e3a13ac64c4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6a802fbbd356462b9aff0bdbc94013487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa80db481d0d39a0c31a6f4bb7afcd04488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ef3b45492fee6260e3abdf50cf600b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cb2759d72d392c0d177220a208df6c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9d2ed9d692ca988e3eae1d9f15f761491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c2ad243e3f52f439510aa46bfdd15b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dca65db231bdbcbecb8bcf0e2c22b68493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d0ee1bbe57bd4115b3cdc01beef4eb494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c59ae2b1fc9283aaceb155c22a4dc36495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93be1a085ce267c80e82dc38eebd57c3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24a954e3d5ad8db02f00366abd6abbd497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88560b671026d0b242f9785a5b284aac498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d522ff93b0cf2ca59f9343cf73eb4d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7734194984868b0e0a9a236db8b065500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bc52549bfe673f84426e4101b3260f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b45243d34039d2d1db3f067e5eee9c5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f50c426e4ebfda10e7654fbd053f885503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bd8a625cf7319689c1cb7ff0019cec504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c335dce971c5682fb9956a7cc62277505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f41829d82490536c55ad7879c121d3e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09d74205c5aff562c7faf29076b1b5c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f283240bd61a2f808835e32f9dd691a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c99afd509a5209fbf3aeec5ce7fbfb509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c693c1c8f2ac039035dc55884cc04c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a4fa3abb8df19415e9469f5a892e81511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c525bddd3e27e76ef2b69792c02f7d3c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4debfbc41daf51beddc7354b3f47c9df513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec898674d0e40552bab2bee14a7381d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1661c8f3eee368c63fdb5c8beb432985515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f869374662cc6cf5e953eb63181d88516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced11361a2cdb2dc2bf4b8c9a568a2ac517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c146343be015b05d23b3b7ce16fca8ab518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c839bf2c8d1f2bc3c67923cb32e4c779519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2433ee59c658fa745da4edc5a1893bc520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a10e82b71d3c0794a13f13119a52383521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac84efad45c21e8b0ca65fb7de3d80a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a015cb22d97e955efd07da8c1f127081523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e8c8cef09a6d25af6e30b1cc25aec0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9282f3802ca8632f64deab6cc1e5086525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e2e0b531fb671724fb585fa8aad912526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef0573830f40c1551f453b94f6cd3fa527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b87793110a692668d895c3b07c00ec528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1844a345e745945035c45f254e5faac8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45e3e2c42f09ad8018b45299375e939530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f95cfdaa76ea842ecfd50dfa95fd96531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58819eb9122c5326832653644d5b6b23532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07091f9f1f9a4ad19e05bdb9ef3d3e55533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f14db6ec2fb14846c65cd1e8c081be534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859707dda66fa36627803cdfa2f1f06b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12615ced3e88084415e8e03ec7395dba536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0fad131e52b164cf20f9156aade01b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f9c70f8cc0389a88c058e6c49991f7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1a6d79e4012d3429325044cb6762da539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe5d0e2024e61c57fb245d801ef5006540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fd5bedd50dd0b5e3053a3438f7791b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d41d9ccfe1d7a712e78536eb8dd9a0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf8cfbe641b08a9d28fce01fcb8c40c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c6cb997f8a4d8bb294a02a4fdcb076544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f2d1546499a24b45674fab663a6130545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ccd50bf9eedc0ab67ddc10c29e9e35546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0f793f97cb8041c55589a3fdedde30547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf5107d4913812972cbb81b4c3fb924548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1919b75db66089ef8529d6b2788a66549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d5d356c32f7c3e4fc096573d33d95a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ed846c55c575a4cf649652f3d51b2d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619da928ac5b5889c9ec53cf8d9b98be552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be62806daadc0a886b6119b4316f637553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc78677db25e923f13e5e2330b5d09b2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bebf787dcca414ba49fd3cba8e684c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d546486413b21c7ccbcd13e102aeae556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9ec5ffd759162b9dcd2e6ce7d74ed6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6103605f7130cd085cdc772f9b847e55558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0cfcf6c611a532a5d0d6184edc5e3b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5ee805c9de1ffdc433f4c2308c1c7f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabb9b59d47a2b1d442fbd89c7415a44561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14287b80f806ba8d125c423b6a1e851562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3db5e3f6bb98af93e9121115bbd061563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8d76557e0005c0107fd640e3247986564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09ec65b362f22b944a90919cc242cf4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6a070480913ae3d658e902c31f0600566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0119023ef0b93e20157cf2b7211aed29567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b047be6024313a289d13530181a02d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68862926b1ad0309f952f9509f4b331c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace7b319fbbf95766a41d27191a3d6eb570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c32249adcae1d6a1eed7457e5660f2b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acd7890999d92d49166cd10aec1105b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d788f906fa2344c46751db06de895f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86889f2261e29d97b387bbeeaeacbc54574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7983beddeafd30c38fe66fd9c1e496a3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e0b6cd313672b17d0eeddfab5a9343576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c481167731b5d0d17e611f83b42de04d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a435c184f5f0242f1e125c33d61709c2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d1955b71a4255278da9353cb145ab5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbd88d5ac3f337cf03a4e3e6b82ddfb580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e189c5eccb7939f8fdee9f63161248581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266c3165898a29680ffadf335e17df15582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdac42bf399a142682c5d0e7df44e40583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bc70505655ef72ab17a788d16fbd33584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a58de4be136578e76749dcd266a8c0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97821f581f74350eda067131c5e23733586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a28501d19a94c60206f8f1948300a70587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe9e9d499ac743dc1d57c945ff0e52c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4aa4303351d27916fc367bc3167278589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b68a03bcaa681190727691404c8034590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eb64069697a64ab41fc855eb836534591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca94526a5d2a4dc0d26f207cafe03966592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c0e2ec37c0a76c243e4fa1b18e4de2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1236a6690e677a55b8b98c54586e5d84594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e674579dd6f201e701b863bbad621f39595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c3f2ef3bbafeb4253a30179f82ceb7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e70b03713636a9ea1294ece92d4c22597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f1cb468e0a130f7bb8bc4c2d9e0503598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1954a6fa18ad6c29c7aca49aec6029b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335b3cf87a70c14ef2030a5b0468b0cf600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a21152f4704e4775b755b3f864bf46b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bcf69faa1e54327aee52cc626025bd602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a38074d11c820bda92757e00853c28603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f617fc22ce30ed47ce1066f1baa54b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f814a967f2efebeebaf6ae8ad540888c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5d62feac45993221183fa9ec570e71606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a453839eda87ae5890c3069be85a979607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3978b6772b946b06bc6fbbb56b9c2c6f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3226f7da006454007dccedab5b8ed8c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4a2d362570cf0edd3e4e27fe40b7a6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302b1c607b48be611b6dae594275c07d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ea64d09de4b2c0b1064339ffff4b05612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0de591dd08e00b3309335eb0b794db0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c661fe845609cb6a3c2312b8bab44bd1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184295b3948ad18eb974fe70f93766ca615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1de8338e8d3f83b2c4b2025a99245f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8470425a7e94f8a647c35cbad8f9750d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6734292908d3fff1a3ace26ad85724f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9e055aa68e99f6ac8d60ff94b6ac19619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326067e713edc4def02a1aaddcbc983b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c47b0e6cdde495bf47fd0d31fb00f2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4036203aacd7461e46f0e23423f78ab622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43f85d8c9fa5af5df4a2040b6f65d6d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadd41c88b950258c37a51866d768cc6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2903384fe6b90454d30835c9c984c1f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d928e8586f5c04ac898a4105ab32de626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e60d51eb142e2a8112ffaa16313e34627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2696a057b1be682e6ac2cc8d62d5b61628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fbd9a12ba3e5cdd22fb6543b5be84b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d01c3ce009d21a3c802b5c6dc6f947d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3459ce0911f99f3d1c7c396c2e5b3762631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a477a4a350d863d7d18e41a7fdbfd7dc632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94b06417eaa4811ee0dd7bc0d8267db633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5559868f8af4bad43f9f4f2cede3a4c9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eefadebfa06c4fc467b45caeb1cab3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315cb9ff263c2bcd454b12da2e9b39cf636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b47904d27e535dca7d204e085b7bba637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385275dae1151f76f8033de4efe86bc1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3b7257d364c3db73c1bff940bc21d5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741273a0e402858b45f269342cf92c85640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f5e3bdbe26dea38fff555421b66214641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130cbe51b2f83bd12f4d6553e25381bd642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a98048c9ccbafc6d616f4f70c3986ce643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce084588a1f682087b36713cf3ebb45d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af32f7073c2d9d5297b7801fa0a3155d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2522ef34ee236fb5353554ddad60be29646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952ddd69b7327b68f08eb7b84b09abf2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85156ab45cd07e8db36e6c7773649fb648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8747249f9f72c7a8686fab3b5b714898649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57250e7ed72f41ac145b63d8dfd5aa2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6629a929239cacbb8b42bf6a2d2d590651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d0844ebbc9f62193cf8f3958d5f348652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680b19dd0d358fcc847d71c1dd6932fc653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2188b7bb681bc73015d1a6309fe2111654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1743c49d1a02a9232217848d05fdcc72655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9afef18509c87e399cfe48dea2cad86656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087b74bef341579243539e5494db1be5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59edeef9cfe1217aef101a6e2401e582658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f4728adf17a145e5c983259143330d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc747775840ffb858e9b3ce4090b24a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f5251881490edce87db622ebafca8c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1686508114ff9b334e139792abccf3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35599a5e99b2278593fbfc26d574032663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1b3ad560211133ff0cebd37e146e2d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69e7dbbbc435c2d984bb99ebce351da665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a5b1310b0872d19f546aa635c1d4df666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175f12288df82afc8b540825898277a0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2906bac4194d69202ca52277ada885ca668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b467130e4a325c7ef49475dba053882669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d57b0e12c5e5e7359ff5bf82b73fa6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fe360283d432c2894b9863119e9f8f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b90de41c07494736fd83eea9906a3f1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb09710a1b1e117b163db844f8295fe673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658d4526b89c278c0f46284ba8e2fd7a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ff65fe3650b0ad1e75e3a383a31668675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb7e1755aafb971cb055ef63a31b968676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aef00f6e784043a38bb68c45b9a468d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6619af830ef40da56a0fbb6f7f9620bc678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b850e0596a48ca7d309ebe7f83c2475679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bead22ff501eef9852fd3e4f78706054680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8005d0fe1d9f6984d8a9208ed104c251681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb11759a2560c49f9c4b8d9762ddad8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14031221f79d3a7d8823f41957156326683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a9bb987ef1714b398bd693a5f214a2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d085704e6ccc3513258cc319fc6e490f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a5b918d5639b3819121464babb03b9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e381fc3a4a2e5b5d6dd9ef03cb70014687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e33a895597ace7ba8058c3281367d1e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a954b9a569eef847f4fba4f3fa74fda689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c28fa195b4ab43145e1be969c2acc2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738b4312fdf75a4fc8f8349813465117691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd9ca91fd10d7bdf36df8e0a5227789692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6aa0fd3164d7f611c67d5a30c3657f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b200659e9113bbc1232eab39449ca4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab8a93351a86d8a9f728b3788b22789695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860ed6bbc8665e38d37a862c5e828135696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642909c8f1249f8a1fdf33d837c68cac697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf7ad31c2fa8b2636f58b9ed7ed4ccb698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82d4ec23dec9c56bd8f6dedd17bdda5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a212956c69a50633d75f4f1ec9f924c4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18d475e56f69385f7d50cca3e16dfd6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9e19d7b275abc05f74151df8a76a82702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ab00e4bcf3765484a7a075f6675072703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e7d22386bca29445151ff7a3667966704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9761f38b4b46556f7acfae8a617283a7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472684de731c6bbc930b07e037668f73706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91245c95a9bbab78e5f439698650473707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cd10cfb566d5df85a2960a14d72c27708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb2013f1b91c18724871bce619f8322709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8687823622f7b20a7ae84c6d3711c42710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eaab88e90b47d0ce312f39aeb81411711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee060036e50779b182ba9e06959bb4a4712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f432d58bcd3a5d401e26b8dd5eaa0b2e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f1054f46a654aea908621d1f415780714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0a1b8e7be19b798d2b88f6e4763c83715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1407320047599f63331ff05decc6c8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1519134645859a25eee730fa53477206717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1999243c7e54c84e5a07a8375f7be46d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ec924cded0e2618c2ddf94313c6cab719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7e95e2df1a6e614cf17d331608c800720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3766edcd1b46bf1b1f3371bea602dec4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fa40c9112ec919b0880c94e567475c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36be115f16a8e47e8d73844a1ad5b3f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8436288d3814fd90b0a49af35f29bff2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8f421126855f9f8176279dfde8c01d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dfc6389f3683f5d15925cb881f925a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb24c1f18c448500614731a1bf092a1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad418ba473c4786a0f75dbc824b2743728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecef3beac2b51a37a28a72238eeb6728729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f637d69282c33222f55446c028124d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd2edad6f5cb6560f581897abe6cc2f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3c9ac6a7fb60d134f1129016065c11732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e592b456677efee390e767a072307c6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de612e05ffc4c7f84b756a3cb746dc99734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f0047d5a0e0bd844a220186a0ca559735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d2a58e8a39119ecc55e3cac94fa547736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311e11fa47186eeee99c28dc013ab79e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f482a5ccae2f13311273140fbf6a3677738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0cd57cc5914206e35f54b9f1baa053739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5779336fbf9400ee6bbf00c5f75249e0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dff84089ada1a4e982e5186898bc01741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9572ee477e154ae39ffed1da8281460e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba93cada4eb3c4f52dff677c469c01f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d57f91c2eb3fd0741e87bbc73780ee3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456baf4552d503ade9270b9da55cb6f5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bbf665a5adddbb035f31aeb31dec85746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd37bc1159f64a2b1ffc859ecbe507cf747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3826c7ae4af9867a7c9486ac578ec450748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ec4712d38f23faf649ed2569953fcd749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1154f51d689a433b0cfb5c24947b5c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859e75f8dabaaa373c4ce12080f3cb8e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbb1db20332c8f636e782e84a58c74d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461469663653611e8b560e20610a251d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeb9a8f45f8adbbe4119e1a3b650d44754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947f9cf9c15f460f87588a89466fd4ae755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a602f3c86571f1a819c6325875716d5756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd98ad4f3d8fe6c6afc0042ba6a07b6b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776413ad38312ad910d532b47243d0d7758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98ae9afbaf536f28af0a06075016f2e759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67052fb2fe8900e7af5402d0e8f15361760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b1b4d90f2e6fcf72d1594b4c44f873761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ead81e455a4fd93e99699ad032d2c2d762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bced4438642f08ed2bd6e7f33ee048d9763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d548acfc16e4550239c61848e683ea05764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6445564905fb85bea50f6b4415e1dee8765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2f3aed10e86b2b27de1c87a826e45b766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd956b971cc848dbf790aba34c1be0c1767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7fa297abd3e996caa1967f1d7f95bc768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdc5f53cd7c6b5fbb841d5b72542e55769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c921155c9dc587635fb6474b0a458a0770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a153c5f04aac85d845a1fe4bcdca9a771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a75706537291e7c19215d70c917a7b772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7cc6462e3dd3f6d3aeeb444cd5b3bc773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d577f2a8161f5a5ce8a52ed4c1e9755a774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8025c83f5c27b7c1625bb4f2b6929bc775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae32ca39d8bef9bc31c5b118e74172dd776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ab447125714de0c996e4bdc0a77465777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1859c5bc7ca3c4981e19fcfd1c04ecdd778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40fbec26eda703bd216ff9738e98602779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9c691405df484a5402fc87b67f54db780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b3d888f02d4598fe416820032b0b5d781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b976c114cedf819bc7b3ab97b25a7508782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968f0f3d3668683a126f89e739a7d1dd783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5013427c6e078877e2d38884fba8665b784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf4cede926771a9aed68b4ea241d2eb785.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>