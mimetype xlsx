--- v0 (2026-08-23)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1269">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,59 +733,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
@@ -871,59 +826,50 @@
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1393,68 +1303,68 @@
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
     <t>000013021</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1537,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1909,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2020,131 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...7 lines deleted...]
-  <si>
     <t>000010200</t>
   </si>
   <si>
     <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2155,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2344,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2416,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2632,77 +2407,59 @@
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011890</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...7 lines deleted...]
-  <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2722,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2929,179 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
     <t>000013020</t>
   </si>
   <si>
     <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
   </si>
   <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3130,59 +2857,50 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
@@ -3193,140 +2911,113 @@
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
     <t>000013060</t>
   </si>
   <si>
     <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...7 lines deleted...]
-  <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
     <t>000010655</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
   </si>
   <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3532,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3649,84 +3331,57 @@
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
   </si>
   <si>
     <t>000013059</t>
   </si>
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
   </si>
   <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-dlya-avtomobilya-baseus-primetrip-series-portable-bike-pump-20000r-min-75w-/</t>
   </si>
   <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
@@ -3874,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f5b64323ed24886c0aefb0012b90611.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13e03db57462f72c83ee6e892a750632.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90757d5d2e7a09516943b80bfdafd8cc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375da34ef5f6f22e352ba936f82cd6154.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ef2f8a884941afc0fd00d52598fc835.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6f3acf67bd8d8457940e9fb133c5c26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cc851cd914619d864d23f52d977e7b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7172fdcfe1e3bfeb2afb04a2d14592f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23e0ac421e637defe03c4ea3a793b479.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f4101a3bdeae8fa55e12a30dd6758010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c38a9ad9b2444d4c10fabf3ec56968211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbffdc29a552eae68ea29e10e5b4554412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad94ec7c93e8df735eb2af8752db84e813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e398674ee46d4088399b9d141e8142d914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5238c6614c0d226d11506fbf11ba640f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2453a878288c312211c3aec5244ce7b616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c848a3095bf7554de65ba89bcc1d9217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d714fa0bc4032b58c99ad0443656b418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5671cea971435fa44aefa60e64b9ecf19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff00ee6d608ae381f1469969180ea4ff20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b840feab608244ff1633f6a4ce378fa21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adce6f7591c778d5a977d4b3a1dbf1b222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a16ea9518af65ca824c585185718c5923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c221fea367cb33db7fd4a8d37d45f16424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cf3cf9434769e32907508849ca98bf25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5205b9c609257ceb6c92a7a3d2a258626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdd5fa5e13db0c9688f306748129c4a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88ac7bc50a6613542569c330c7b88e628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e28e5d932cd6e3fd959d317dab7d64529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc892a9c9f17dd85de335ff4b66ab7530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a3bf7821fcc5ebcbe6f6237e50b0c431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5b6fd1443b19523b6877b2c3d6253732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a55197a9b4e6ff53a91a2dd8d5bae133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30f05d7885c3a387b4f6f7d3410d09f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abebcb7c97e7c162fb0d5a87e8a890a435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330f6e405676a5af9a37da65a53443b136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c72ca447f26da8da870c2db0dd9b5537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e99b67de0380e5414edcf3ddd14fc2f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2759c60a60a4fcf6fbaaa2d3dddf11e239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6233a09e71d89a06051a61d64646319840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799a8b521de38e1984da6191872b327541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71cc5e44d397c10137962afccc2645142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7e016f6bca708d8c706384027f64e443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e389027b8bfbc84dd998b32b2f6297e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5873cadf6d2d34ed49bd59f1684cd4eb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2549504b7addbe475ef1bf8363d5f96546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddb58585a0042e2fd4a88a5acc5124747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6216fd85b84514aba7a829d15d5657848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65db80f62bfdb86860d646f701d50f5549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f29193316cbf173069447928c708dc450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b602ffa6be294a3d0498d77fd51aeb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d845279751d69d3c2e35ae8c0f7ec0e052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5750a8b15fe80d206c0779d0f1ad1f953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d241e402737bd6d1ab05305853d2f054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a6b9911dd919cb05bfdfd61ba2cea655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1a3771406d0b2a0a31ef97bfaf91ce56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0746072434068d721d152aea5fe69a9f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8ac9f078b01c086a7e75d75b2927f758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8aebe23a8a4281a5a844b25451971f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76dc23a4349526d5d7aaf4946b7c57260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b460267b4f8873ba5ff5ad5dceeb2f7961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8c2394039a08d7cbe2c2b8149dc3ae62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a022c226c488572c504466c0ed74e7063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cff0aea58e85b19330b460a83cc3db64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79679e4c830b38c2bcd52aef8cd9484165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157384b88b01118909c4d9599af429b566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e204b57a8d4e12072b48d8494ea2c52467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1b354517a0b0ed7f7669e30440400468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e3877190d896a7a4668ba6e2d2be4e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd35aa4f4a00074dd0d01b059e16bbdf70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77614567652072d530b2997e55ed25c071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c30fa1b2fc5c7820c6022eaf5e594172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391862c0d86abda3e6e3ee62c8b27ecd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ed22082d1e51ed2a3d12354b49752674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2939f329a740f51cf6ead0accb81722375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa16029145824c120537bf1c477626976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb3cb53502147df2f38915c3191c7b077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c13cbb46982506b58db94198555e3078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ad563e53dbc4abe6ffdf0d71ecd36c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6677af5c4168e0899f2348ae2e8010c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7834f5fc686188031eaf3c75b7eb961a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c197bab27eaeecb8c71b3a38dfc280482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee51b507f695b35753cc6526aaa75ef83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24639e0eda9a7104135c33e385860e2a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5936a8720dc77a9132941866e7b8e7bf85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0818d3812c4f4192a9006a00d58e54b886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8e7237c3bc7a7ebb3819e31c00c98787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090e790570c63349365c04f86d949c0688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f7a381c81d1d37fe8f3d4c12ef04a089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3fe93a85f0e8f599ed6f70c6438cca90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fa7b176d2a2fa57c22b684851def7291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ffcf37a7e4173ccabe187cc825ac0992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809675203b5dbb4503f6424fdb8aa72c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f651af268034ebd01e8885e376930df94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ac0be5625caa3bccdefa437c50ac5a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36304f1ec5e80bd7e262f490c4f999f196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc8572348dfca47a17bc1e61ecc5e3b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0601da49cf21dc8c1beca5348c4308bb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df396a75468aa720083d340a861dd72b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b21b1bfe4fa76d63da410b6c448ef5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b26dfd9d333ba6926026f45f604bda1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cdb7c3a7629c65dfa78bc74fa88f26102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb3deeb33c026f07872db9f910ac932103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa683b2ed7fab6644231f99de54b0a9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152112065d24c55d7a8321922c716720105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917864e2e0f1fb9b0a8b52397fbc1d89106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2b9011cfd93b889631484d7c941755107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59fe0bfa70d8671e7168f1a4e879287108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5726f5fd29cdf310df9e01b298dee5d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d543032015ac71aaa06f8621c591bb8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cd45910cf0a38b81b29fdd527ad464111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6354fd712bd8e2c1ddea3041615dfe6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0f95113f528ef5ef32dab2ec59c904113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3ee98c2b7d097a02dba0679d602d86114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a5284b676f5555a5487de4467aee7b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c291ffca74528c8c23250479f2a48d77116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97811395563a2588ff4838d3710d79c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc72a7e6828bff7f2ce2d6c4a441ffa118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c387af28f75dafe28bab5eecb4bd77a1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c185c40e4840139b529a7ebf2889c8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b615808a0e5c858e33397b0240c7cbde121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d136c2a7ea107384986646d0c032f8fb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff8cdb3abf243ff419a23070182865e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d06350c9443044ee12aaeeae3f7b64a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d97423d7a494fba6a765b05a934eb45125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d37d5fb0bcc75f0755d33e4436cb326126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa5f55b8d69b4a7635d4a9b47fa4a42127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1936a580ca0ce7aec84f49dc60db07128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5f98315c40c10353b5930034001aad129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6725b6b4dde0928d833e7ef22880f0a5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b944390e74d04e0c8621375f5e91a3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4b458274b5b2f5b0565b8b6210576f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4489cfc51c9e1d3469269e703ea7b09133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917cb446f246f2719e7b61f25991a3a5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0740f2a461686ed053d62b6fcf1ff0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5018ba5e704a430bb8445e58888a8d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa68417175b361ded035d0adba3d5c2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0af3512659c588f467612fc0ec39d1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2603b6f7fa7fb5d1cda280b48a79b23e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb891c8d0ba3d4f4762c0cc19ee15e10140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23542cf385cbbf5df6c8fc936d1b8a33141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f73ea328bc8548e8069467a0a2d243142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158d4d274c52cc1073ef7d0d18de0ee5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381ced3378d87fc920295509509bcf44144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f630af3cb757938a7fde5d02565fdf09145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf6b38bb8fa13879141a89e6101e48d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c2cb5bcd4e3067491d20ab52aeda30147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e9fa405a1651f6fb467922fc1dedc2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7680dfe1d222a78b9c83cdddd7924f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abae7c7c6af07157da0000279a2cf12a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae487545a84bb508141a3654699e049151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e2c2ce84f66529c279fe1b128571e4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82d293e440ec96be71bc560935dd6d7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a86e4ad2b9be4ba6100cf34636308e0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be0f2d3080b921c74b097a9286b8463155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc2d69f3b632d6dce4fda0b55d4b60d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e3cc92054498ffe4c49613ad8c0182157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c14a5572fed74c4ac1235a871123aa158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c7e58c07b3554957170d810668b566159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da885da81fd123b4fffd17238366477160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee83832949ef1b358336d7d4a27d29c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36f0ef609d03ea6c2a3e8167ba4c79d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3793d3e2a2297a6d48fd56929c1e4a8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f573c0658984fe3fb176138d0ddd12e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bb2e73a13d4a779232db0f6c7fadcd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d355c04f2ab253891c5a9e03b926ba75166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17691f7179b1ab6046c38412397f9214167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7bab3b46a65839fde13e8212839e26168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b88eb3fb7b34c07f3eaae5fc21993ca169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee7f02e64a80f819557a0151f2f5773170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee995b07599f5aafb934247ac123f206171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deb0a9533ce4285dc1f3af9298ac1a2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d4d2d821509dcc2c04dfca0a6f1eac173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158738dc834d31793da233775cb9dc62174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2688f8061e8be99c604e216c145db2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6e7f5cbf71dbf6e013f89d94507731176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bb8f37ff628f8a0687bed70edcbfc3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0877075d915ea13ff7a184d07231c452178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb2dff8e829624bdc81b447043827d4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674e45d3d600a04ad0b51ac2c2ef2747180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afac9cdd356161f5412c66f2482e9f9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc30ff5df1da3a6250755a580d2c447182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc42e750c78d3f3b3a556d46e19a1f8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356a66d0b14d4141beb35fe5067eefd2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b71d26e6c20a1ccea438bf89cd7c96185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0123d4d446fd1fce98a1581ea8b4a4b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2a1119c54e60e1240fa3421554e46a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b61a5dee9d90fa84847aad5279e85d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5cf291324c2c7d977e068f80aa4a8a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f36a56ee9cc564c14c863bc8cb03dc0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7058737228b91c380fdf980fac816fe8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25edc4e2187bd05efaf562c8f717bd40192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971110bf54e3ae8f11f74c63bc59390a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3281b788a1ae506ed92221e0155ced93194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2c9d114d15f074c78d38e4dd0faf71195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0a22bf550e30f0b3b3b18017d7c6c7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13747d2f5be50b8c645efe55ff6f9f8d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46dfe33249ac69fffe209df9895928b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f153cd1af351e40e4c8b11eaa5c85a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690b5aa90f2132f05a1b14afe597bfc8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8a917832d47df14565d3b8fbbf31e8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e51b69dac8cb692ec46f4aa814d704202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edc4b4a04e6ba710395ee35833a06c3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710bdd1a5f2e08df2a7d896ae2a2315e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9816667c0f022d64e91e1d3977362f1d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2442328e3e56bea1b7ca30883fe583c4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62ead26b52e1e69da73519504b730c4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66536a2a72dbafb75f16f911613e83f9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f08217d90f27c58cc438f64dd731c28209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9160a8660809e2edfc5a115025e4fafd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e829b580a7dc27bcd8e54499802e5e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cc5f38228e7eb7a413a8f4c7a22577212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6540f2a938f2dd072e038013873e05213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b28144bf0e88f7664c85693b6af304214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90ce66a972690e4e29c4ba3b4a96223215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d83e4a3bf4bed2f77f90c559d185a6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca5c7974a377da723a6799008376933217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32931d45830dc7a761ccd893f8cb5697218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612bee6f45eb5a5073ed4e8facf1bd12219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3840c6b11da550a6c5e147591409f5e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f2a922cbf876d7837bd57a30f81646221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145f4274788f8c758319777c7b216ba9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85542c52f8b418796bd0b3c4602ef7bb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d1a5ce8c868425145e44d4581665aa224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fadd94526b49bfb568f1fa1e4f3a27225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed79eabb81f92439a12a55320061bc0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834e8265105429d9a998ef47e6a44eca227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc66a6e7a2b15ee4d24fdfef177d7c9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8707349a2b4d0772ea7eb9b76b8091229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd5c1dc071a3c95809e3acf1ff6c4b3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630ca4c8877493a617d5f6827d1d82f9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652cfa5e39bf50f657e1535dc1fe3d29232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8c038a98155d4b3e36f60615bc8139233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e441d1f61870d55c41a0a82deea303c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844eb03284110e2c939f44f4c96060be235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b772bfa30aa8a0fe100318b597c78aa236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ef6d140d0f0c0837ab61abb4d5ba90237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2c5af5ecae73b374a232cfb236ece4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b7032a4de462651070814457a1f8b1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb770718445e8121af1c1d420362de5e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0b78b98ebee67215d9067c975af9a3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5927f42b1b573df238a513eb494be917242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6076373bd6d8347b29ddeac15f5ce5a1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f172056dcfd524e974552b08b8c50e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f771ee8177269b6fc997a099d68c2d8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5a037820a4bfa190a85d0f0fec5b77246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134e8b81d573006fb8dae6e418dc31c8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ae52c368c3c84028454ea05f220a75248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1c0f2e5b9c9265c16eef4e87f11721249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0352d4ca75125c09ba090e57d788da24250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e476aab75db196f78e3caa480b1eec3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668f38372149dc304d2321c05474fc21252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144f3452e6adfe7284317d5300ea6a80253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4247b95907ddadcb5dfb2a38708df8c9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910641aefbf5129cf6cb8ee21311b8c3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c949105552104f73b6a3b1a50536b8f9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ff695466c267232d4cfc049d60f3c0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bbefca37f8b820cf69cee9f77e02fe258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b469728ac1912418f3b3d5db206d34259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a5b03b5c70be310395f2c5649cae46260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80552e8e1f7afbd43eb2e3f79da5819261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde1f6e9d69e7e509c51b1783e8b2c7d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ce08c31e2d430ab844bb8de53b215d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5639583cb6f62e0376f4cdd05af75f05264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3ea495fa95765b54273cbc01f8faa3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e319ce5123982756fdfa86d314e77fcd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae42f6571bf50fc1f0afee5c0b5f467267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75896b8ba22fbf68023fa638a3484fcc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ce7bcf3709afe518dfe742778ebc91269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070ab21ee6375c9765513cca07907cee270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d77aa39692e97b9a1d7083408a5d89f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a173cf4b605a32657382aea4e450e8cf272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2936bc645c93f2999e1d8ffb0cb5c970273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a70e6a9466a2566fd1d7a7b5d03de5b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569a93e6f852a71bd2999745c33ed4ee275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d85f5f77cb05f808c3067ee837a0f6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7a2cfa438df110bff8437c5794f472277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a0654eeb8787be5d957e504f7435df278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcc075aa21be38d3829555744618cce279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d116cc453a1893dfbcd2b1e6bef1f3a5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e79a8e94dd134a4ea366280692ac54281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025ff1a3ceee7818323a7e2a99afa6dd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a9fee8b478afc97a726eee86ed09dd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c335a1aa39a0002ef77b7fab58150f4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafadb9d8bd1c1789eb7f0b0012b3adf285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f50cfa3ef932b99ebc5e0dd2b9bcad286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44dd507082b50fded4eceeedef6ff7c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55db8b6f4ea3bf38727bdf361bad05e2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f597d92a4f02afc3ff7a622f81cb90f5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f91bafd745ce904f56fc0bf99bb3af0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdde6ca2599a4a534c68d76fe4e59fc7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77e72f87bdaa896f78c12378b81900c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c39f3e45fe93777afe80c08576a0a62293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259b1ad8bb9f4ff5a3398e7860df9a72294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b7303a82c1dfdb0c768774a3a79ef8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91c4492839de11750afc4d53475daaf296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec92c24f6f02e6ae4e20691eb851934e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb576a8846a1d4a56379976a61fc50b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a9f95c5fa087e8899cf0137d8dbd19299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b41585f3a78c542d83ebeaac97ac86300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c307f15182750f572b9494df06163e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d81b407c90c22b6c311612061b985f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6952e72ea56ffbcbc9aef2fd6a523c00303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1494bdf4c4ef07b3fdbccd8c2e4009ee304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807f43a806f0b41b1ffdef58092f30fe305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcf6f9853dd9451e8f1ba2b7733d7a5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1745c22e02adc98b42f27efe11e3c736307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0276afc5e835f91781f0ffe4dc7d0d2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ade4703ac95ee2c0125ed969393874b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6e91d0014a6f1628726b07c6a0c40c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989db33637cf6e8ee6c809404822b145311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de852ebaa14a7b8a1f619be35b0df041312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03e0e944efa7ca18e6bdb3944870f7e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30a938d7b294a4b723032fb7f9de34b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00acace136632f310b34f61b4ae3646c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f446478a45f86f9981698c4a0eb86151316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707bc842497e0ff54e4273e8b7c1c94a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f58dfcc4559054d116965cc2c19aae318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2216020bc79ca4f876abc6971e5a59dd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d111a108f62d5dee8f5ead44473f2129320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42d032a223c35a706ce13804886fd2b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f749f0ddeb62b1201700e70c370d019322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d45ac49ee3b55daa2af51b9b052e3e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee3e60bd54d48e10cade13a5ad66c32324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5a0afb8802901f728afdcc896846cb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de5ad86e3e5e4edf3b89c58bfaf0119326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff1497181420c843d17d0aad7207da5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d547f13c86aaf6a6a27fecfd3b7f6ebb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df663ebc98b3a2b225bd5fbd5af096ee329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ad30658985e31407c0eebb75ab2063330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f5cb9821bfe4b51c626b2d0ecb51a9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc58c6c4f1d521e992e34274050941f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e58dc7d1ac89294556804391353885d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0f75bdd0c75088a4017bd43e73cd40334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e7ada6b84035a64ca291592d1f0281335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f46a0190b2dbcfde08158f55bbdfa9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0c9a36cb29c2e68d3e180528eea1ab337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b712a5005dd4d4f880f5cad872a041b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9b3f80e0105ee7a6b14a29827d10fb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ba0e8427dbfdf5d4383995e8183c81340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491c081538f53ecfe3f974e35ff5a005341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919095b751aed66265f72be7761926ef342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0168ac893a5f0f5d5463fa323b9047e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05950e6c7dfc0ca31965a0f0e0764c8e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae72c97b4a0bbe6c806c79d8f153da36345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a4ac2e633bdd1d8583684f7cbd1111346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb0a05ac67f42ad98fc23ba4c2106c8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cc4fbf58c6b37665c54bd396aeedf7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698fe3107b8af4207403706e1162b29d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a246d81b9b4b1745858a23c4044e21f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69933a3b9e766c0cbb848c1404bf45ac351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc5ac4d9e1f0a24537fefddfda611c0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e50867830ca4e27650acb060027ec0d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1501a709d2a384a182b79a8e3e531ee8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7367c4741b2cb333f8f0d613be4fbb24355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86c8a0d857bd87712a4048701956446356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396f07dc5ce71e7063430b69dd2321d0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b4d1c6c51ee94bd32ea9abfef70594358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2f5c67993813b3666ed065de195f9c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40311cb227e81a4e730f1aa048f12c4f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4c15618636c26bbfa93495a5562ffe361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bb1c12d948dc5f685a821a6821077f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba33636c0e248edb579998c858a64445363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b09c961c1cd1694dd7c6f4a6934d65c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093293ca20cb9a98038a3a3093ed0eb3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5714e6e84217151cd5758ded1abc5163366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1547e56910b7c78b05f8a1a8370d38ed367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe76ede82e1a31ab76c47dd30ef5d17368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094de1e232e8bdb0279173f4abf0b8cd369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb99369064c3f887bb2644d5b25c635370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5555720116721a17f6711409c9749e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cbf0297034cac3aea54d423265f17a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feb0555ab199e31c6c64db55d644c8d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe348269ef0d11b1bcd20b2103077fe374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdf86fdee98ed6aeee0e8a775a693bb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e793df5830c45ee655fe19e1151262a5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfee01d5684092d5370a62358c8ee6e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2ad3598a3937ff171a0719b737a0c3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6667209019bf9b665544520c06c9c383379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f860a8311e5cdf47931647a9f81064b2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a317c7162408784446d87a9e0c222c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446f035ffab2ab56a1cb1b780fdd99c5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0124b4e096d94a031f0188fa6e4a19383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6fa5f23c84b3ded018ec206c471035384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0f9a00c7c7e7d9198ecc95ec4e2bdb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee36b7b75325cbd03ac8172adb4991fc386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002e4f0130c30104fd71a9f70019d24d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2628b1b308d3291dc6f883f4111b36388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f0b16ef0eb65da505d084b909205e2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eeaf2c9889673d3ff57ebbcebccbde390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51caf5bbf3ff9b6c1c025c53224cef0c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d56f87553b6e4d05f9511cfa5eecbe392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0d91da458c2312d1df793d44a842dd393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce53abf08b9fa37340ecbb55d9559e1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b6f56ab571a48debbf1d056af7d0d7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a496ea7f27caf8ad9ebf813f0493704396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037074e7fd52562b50d4b84a6a9a50a0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217527843442b5542a1b162b18bad840398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fc76dfdebee83d5ac702be296e64dd399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590ecfe5390f90f209d960b8ab97a459400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c5b856840ae0b5f1b16681c396cbc2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7cb7d3453780b64ea213bb60826b13402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51e63361c7788eaa7f474a9a8f0fa4b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d1cb2edaa846393362745c41bb1be8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147e66b5a33741a4286c2bd82d4e47cc405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2557f395f6c9837c25e2f3fa6c4467a9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17510655fb5b0d6c7f5519a63ed055f1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3631372f9d5776730134f046c04402b6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dfe039d9e0fa3c5f865633853c1306409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cec70868d789cd4897666f32510a91c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa751d0a3fd20f671cbe06525c79d2f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d267c665a80945de34fea180310b1f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1988f6046ab968edee4a8c76a2ac0aec413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60811763ca6a3807f225dde83dd65201414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a21768e94334bbe4d61e60cc8ff4b50415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be6d4ffdaae33baabf768c528f15a0c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c4529d30c70a9e268148a0a7e8c451417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b70f7e44e7c7f4a11c3e34431bef1fc418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23418e6739b2ead04195f89ec089d0d9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2342d2443e99e91d8cbfdfc8eaa595420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b515555edc4d44a4012eacaef75c7e8b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf8be3535679e60e3d5c57ba856933e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deec685e53d39aea4f17633f2a3a95d7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960f85c8f0e0810c3674bdcfa8fbb708424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b48c8099e1930efcfe8c4c761628d12425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c82111ce90b898e402233683afe631426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae525d6c2f73b7b627a8ceecde0d803c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eaa49df0dfac5113b0ce9f3a2957c2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5165d27a03601b85930011573d8bb5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3126a92acf227869dd6dd81bb0531571430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426aa4463da63eee42cb6453ebd2ea88431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef050dadf1903fa00517466d78adc30432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8c70b0bd288ebd4aac18a81da0efd5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e649167aa0778afb333703cc4b25cdf434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb7858e532269ba6b31a000beb17cdc435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc2debe27452431d89a6f654661f1f5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0172b8a26b72e2a8cc34f9be4002b13e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eb00350799ade6af18b54099e2f190438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4188c073189f49e976d195af77b537ed439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975481387e3a3d1182cf21408a61fd04440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123ba2f0b142101a93650f3ee653fe08441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5279cde7cb3bb43581cb6f4548e213c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebc037dc28fb99da088633ae7b87de6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d932afa1f16db92037a7b0f4bf948e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bebf9c0b61268fc253c28415d7073f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bf2898ecf2295d4c4b6b60b85ccfaf446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21c170860f4f52a86a32294c5bdcabc447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e89dac55851f136ea2a2099dcca446448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9edffe783501ea8e2d99e93bc6663d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2001faf78bb35b4992a9f73a2726918450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f43a7fb466af6ba89e6bc8c1fcc2a2d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2376f3608c0c87ef9cf2d2a354137ae9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db43b60e594b5103ec5d387be69760c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c792f4b879f9adffd27777d9ace40b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e592fd5ff46a77908ee2d5b0c9b423455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b36305f9a8ea1adc3406012d3d71e57456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc68dc4a2881e8df54622e94bd9f66e4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d030945448fd4af058dedb9aa30eedc7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f90bc5c18bf175556c38f467db7ae1d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a713b03cdbff23af9d3c43d393ede9f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220a831edf64fd08fecd205f67c1ec1a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05f942e1e69f7566eb539cc94ae5924462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35732c4e7a2674a4ad96f83a7e634870463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c22fb7b31d0c0718fc9be83d707e976464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212025984ee45e862697f5d2efa1a143465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9b1c1f450933dc11eb22ea961350c7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2964d0a3985e1a3caa2ede6627bef7bf467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacfc852ccc737a10d5004dc8e1d2f08468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8745301551f55fe41b91862df8bba6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998c9813f009c27c5e7101af9c90bdcb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f44cfb57a091ae007a8b163bb8be56b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e3639c20711e9f2ea1473d926df98c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdf4c91b273b1d8ad073f4849d0e08e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54304c4bcd0863b3829a7b320bcedede474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9156be038eb9e7d655f4af6dded288475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b1a6a0df63ce3f7417fa987c225030476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caba001682f1081640f5a98fdd0e45b0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b99650effd3e5fb5c1b08be9b724a7b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956da7fcb6def9fef8b9688b6e8bab6d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cceb5e8e564be5abbf24a58a1ca1c9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363c06ba75486c9bc6314c8a4c332858481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b241cbaa1380d71c188f6c864c40a2b8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe62212f6a98629a1c102548a6c3765483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4491c7c5d6a7ea2f16493f0be2d42d8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44798ce51c4b080aed0bbc893715c4f0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce20b531cfcedc87f82db61139f63228486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2838867f474b0d668403a7e353a51dd7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f693c6983cee66ba2b490346284f73488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5df673c803986e956d1985eef04ffab489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88529bcc149f58099b59e36455524c7c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e86e4980432f287ec2d4e2d9c56cd9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3b0971816612c132d8a5d951d1938c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad0ecd39daf67ee8ef5e52df05d9b16493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4192efcc4f868ed530e59a21f047e201494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e10ff98081ce8a519dcccc2925d730495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f179946d07ce472128533248c7ee90b8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56a07449f4afd932e7318d84c09b579497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003f3d3d9df820767d3ffd2da01e79bb498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b470807f0fa1e67f186c3091c79cceb499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c653d3c098439e2e8275b5ca1292b28500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fbec7b0d2f0d0344d275f57b46e8f8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7e278d6bdc09ef0a941e345a49036d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a45550c68f677ee8cab2c613f69c95503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4b9bf4566781fbe6791e3c06635820504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ae653b2968f8a4ea07419d1eaaf2aa505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd91f73eef433b88699036aba503058506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4528e28bdc28e5aea89066a035214b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea02a0a6d8b75a3295f8adf5b846c11508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d601155a2b575d2b7b6846051f28ab29509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196065a14c760347c5c6ddb3c87b55ac510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34ca4de2348d500810a7d23a1867acd511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea28809548a4abf28b351445198e408512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0c4283e6a7ff99bdc45cd457bc7eca513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a72cbf1fd51851dd715dff5479ec55514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04905381573dffb5c0d9819f8ec866a8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c244bb57b2df5caa7b8b746275b2beab516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cba139bea28751c1f76d693d6954beb517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6a0dffdaf6f24a789aa1b6484dd57f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790bec936ff2d5af1de7a8b9ff95f247519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5000094eb01f393a336935d47e5d6e7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8e6c34bfd2435ac58260dddd420301521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f915c3d777b891665f6124162f65523e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec5902659a567b06158ab310dcbc607523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0022dfb9874cc1e278855d7097b6398524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa6c117aef0e2abf8d258135f89a3e2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64511a1f73e1518a6c824ded1d570ad1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720bc95a4278ec6a1d44248614346e55527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999185bcbe3e6926027d4825823e8ba3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f48787f5b713bc59188cd5cdbe19ff5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3619bc55e6f4196838fa34785bc46735530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f072fb241eb0c1e8096d5e33afde51531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270e21e08c666cddf24dc086ed1ebdfc532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710e85ce962b9ed223d4115b1240f2e6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2bb7262e01e67b170020af735006dd534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd53a3de7d00d92beeafda536a6ed66535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3363e0004607dfe994bc559b4e53558e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d815a4d99ea64ca8bd89265b1042516c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dd43b9f71ed3d798628894ae51a043538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de0afe2a1a64b76ba320f3c250a3395539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be1fd4afa62b082113207aa30211236540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe1d9a385d6b214d96e753720020a55541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a268b042e26929b66c5e169e6ffadb1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0ea49a22ad4729d1a825ce529bce07543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ce466ffcd10739e7dc9fde563a6c14544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2baa7238034fc7f54b080f91ede7bf6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2447aa78ad8ea8eeb5f4c49c5fbaf2a7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f08fd75a8658993baf9372aae7dfe8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5107ef7a3befa865a404690ca179f33c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e335bc5355cf2662fce544aaa66b0ba549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c2bf46a06a7fbfb68930d049904996550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bade5338ab163c2ae7e7a23fb0087b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0860604b1341867426f5618c94b4c7d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494ac9a9320a32458852a0b404ad9f4c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feb246991fd7da2aa7feb6e2313ddad554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c19143a4d76c6280d8941c56b60e74555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f4eecfaa4c06b362bb1a3a005cb3da556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffa9e8e798a7b36b3c399f085b92fc9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1f910cf791292c48628275d9de50ac558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ce7b4fa8e0b23b763d7204ff781b5d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d5fb9d6fd673492fde999ab780d164560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309c06ccb546e4f70fcb33642006a50a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d215dc02f8861cce5901b79ef3806847562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c540acbedefb2c3f50fac34a625ecc563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2952b1acc61ab68b8e6e303575ba15d3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067a40eda06e19a2f91fea6a9c2bd9a3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6bec50c472082f66b5cb08b427c32d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4c9ff7a66458944afef982c6f4e567567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f0ccc84aef2d9171210baba05b859c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e1619518c351fafd7510b9ddb04492569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175cfe95f8358a23294d1c06384a6d47570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9694b5e0bfdbfd887293481e65dde46f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318c1d518d79e121bf8b9fab5a4f1438572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7769b6bb64b4a6fd9aa44d687c68da573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60bc2f41be0a1c64d2d281639315d73574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c0e6fb52ea22e5e8beb28d6b422e50575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f1f4670a45318c7502a90326635661576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993f51788dd059bcce78f9db0b932541577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73df80034aa5d787b6a2f600825701ba578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc58dbe8bac774b7276bf198adb73681579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05c4a9b9123e0b4c8764e0fb173a634580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d406286e158c7ef8f4914aec65a82d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f991c4e58a49675bef7b17e3721f378582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4afb35a3f5ab3fa773de7d4f634f266583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e7732f908274111447206986a25c23584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6053a5f38c76885428b8825b0cf0027c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca830eba55a66faa56cadc209e53142586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7747aea4299a9848cf34aa207f7752d7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171e45a71f60ee4a45017ebe6ce97c3e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f941457dccb7e3a9d42323b57cc7a3c4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2494f9fb89d0925ad2a8802879c0c99d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16fd4907faf2dddbabe1978cc3bccd2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a8c28dad29ea3403d06fb13b050b6c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd69f2ea928c339f4076785bd1285468593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00e3dd76abf5dc29f83cc2a920d0d7f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135980f3e7a65f95bd818492bcbbef14595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e4e526bcf5015e81c83540f4d4eeaa596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce0bb55a771dc34ca0dc0ed6b6bb978597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6d0d57d4e716d2f6ee232a2c847780598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9817e29856d00a2aeed7d41719b4b08a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27b285ecf8b53ea96e332903d41a65b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865646c46aa70164920be1fbccba810d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0564fc4c641cf6a53b10752bc8ba3bbd602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4999e78c9b6b36a8e3c5651dc340918603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c26c85801aa9c6d0e23b7831667bae604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d9aaa622f35a52f48eab5ddbd0f593605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126a08265fe6c4ce25d8260c83260e79606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e2a64c0baf18fe0188b5142028129c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154ae27e3b3f9fa7142e8532d1e5897d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fba28de0c2e5284c48923dc8675cb4e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94df0ff7ad8217a88f8d6f286c73f38610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4a868b12c69beccbc72a5786b6deaf611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5cf0de6e8b8f86b6caeef2d1f8da65612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3379dcb1d8392b111ec6a592419a0872613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7319b49e5104bc3da8f13012557a338614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671e64145373e2e48c3d059f90970140615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2c3b3a02c7a6df9abd5994e0010f0a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e34cc5333a2d613a8c75393539e3d47617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7a72c2408e2a3162ad81b3b1ed994c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1611d01f2ec3075e80bf1e75e63d96619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629d53aba20d2473cd6f0022b7670492620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff448c30fdc09d93f1f2646933cf6e7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e53bf8c6dc1e44136b91af16daf0b48622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f9b4abab2d37c0274b5ee0ae6feff7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce45832eb130a073961cb0b21ae4cce624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37dffea2b9803d81215b7776cd7aa4c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c1bbd139a8c8f85515ebce097e0d0b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87e716037b3d393bcf5d98c0ae69c59627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf46534159a84a12e3d28f4b6b19ef7a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfad76c0b63c42338cdcd84ff2dcb42d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d2d1af09facc5753ab9c1b74dd8412630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e535eba1ef0fbe494ff64a49ab7d14e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11db79540f335de60ba73f4f3aa32ec632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e40afc9e46b08435c72d19d5400fc1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4657108ac4965a3338c3530062360c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2e58a6d26632c9da3e7fd9ff5ce552635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d1f84609fb0e2c4a4b025768d0872a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3f148f551211cd294dd542f9c641b6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ac277e00408186c800222348bf8dc6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82db36a51a2d7ff7fe984ed27260b64a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129d5c415b30f0d2afd2dc36bece9ad3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2042c66880a5033de2c8628a8ca8b0ac641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae54ca9ef82fd827bb67d9665a3b174642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c96cbbfb5d57991eee60976d3a395a1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4170d1fd7f41f2cde32a6d87deedcc58644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9463e1b83b6d6dc1993971e61990b71645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9115142dcf7384fa8dafb04a096e695646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62095278a83fa8ea0c68814ebd345138647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4483f3dd798c339faca589c5a15947648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4152a698899895dbe72643ec3ce56efc649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62586ebc6c9cf619ab59326dff715008650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499e1107702c338ceb3cfbda96842229651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad2444d318aa533b48614f6d81a52cb652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb935134da031c721115f0c48c32cf1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c92c8bc01354c89ddcb3bf1584fdc1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3be457c28a2847911ae89b138bb43f3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617e739d9b6b01058424d48c4ad5c1ef656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f17ed2deb42730ab1279423290f709657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8d495555203951d71acdf75c7c5bef658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9153de3a794dca4a679a09b11b8c5845659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bacc80e7ef91c249bfea30389eba27660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa545e14e142cbbf390e9926ca01e7e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71531692b83cec6244c61ae165cb7d61662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509fc1c6401e70e1b16e5557495cacc9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bf5ff5eb58ef82250973ad664f9fc0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf20652e861bb569456871dbfb14f82665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352259cf016d394bbd622e6ab225ecbd666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a679f19775f5958e88674c63ef18c44667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9ba36121538f7e90197b4ee7a5cf1a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215e3037f1a08212633e2f292da72b0d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc2498632276f8ae63d32e29a2dfc3f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f38c22a73c95ccefd99d4cf0df38aec671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b80052c7f7012e0ed47c9bb61bda504672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ce805b982a60d2a59c186bc0c303d4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab59e658bcb0cdca7dbca8249737724674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22d9b2ab1137f81f275507050696bbc675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66397dea1cb0acbdf6e858fb83772be676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882abef15e5e3d7655fd2a8f1d1cd02d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032dbb38eb9a4a7d81963ff6e89e571f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69250b0a1d282fb63f3438c55f247c1a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bf91071c35b39e0db083a518697877680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cc3430d41fc737d4ebb12f9b5e0fc6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b0dc887ac00af8640c8432ad8274ab682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a6017f87472cc4d877360359ac4fe9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7bf22f97acb222d990a03094bfefab684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b3b8d459e33a3beb466bcd1784c38f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e8166500879f2d54c3bbabd406286b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740d453fe2373853dc0f22a96f480f98687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1e2076d60f4e0c421d1a501d6cf712688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5ea018d141f5340053a942ad4af7f0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eefa28a5eaf82171b5272a3239f7da8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2b59dc38247a6e2f7c716fc227ceaf691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44582e121c7dafd41e07e5bb3ff36b68692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c578ae530b35ec1346fefba9d7e61ec1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0635a76eb167830135e752e4419685e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaf81a9ec4ecb6c30d34e4e1a249110695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c67ece4d4cf60e64e1517ec8731232696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbd4a34f89f5c617c5509a9d2d46b1c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e47961ed712d6c40f7abaa921708da5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69bdc99965c44731d7c3ed082a10629699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce56bf5e3ca7c841e30afba9110952ad700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b05deeef2bc57bd99c9ef4d18681be701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceca8fc59bc0f048683b00509e91ad1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e2c3d2cccecc165f4b31176ce24817703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd2fcefb60d32ae27d938020c51ec04704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6b8628a833069245069c672720cf25705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba2ab757223a3129ad47fe8b2ee677f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fe9b8cb8a37ad65581896ddd4ce519707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfc10336faa9a0f393c95ee8172c7f9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80292aa854febe708b4f2f89c475a418709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b91cdd66198abacfcb8fbd55d6e3bda710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8aa08aa31ff398b4e19d2f3b9ccc0d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a12767e4be876220ebfcbf60617f53712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e140e9e650f914eb39250da7a61fa8ed713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526cac7412f524341c3e962fb1860370714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd0ef61006e7da9399d8d247fa2116c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828b82f1640a25d4b4b7082dddfd1ea1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547a364206af504032d363ef0dded508717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cfe07e47c1b5904c12e2f0217ac342718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de859c5b2541dcd759ccd6075dd3fc74719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4deb8ce54f41de16045d902e481f6ba720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8394a0a80981d9bdf2f63538f21644e0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e406d2474b0b92322439a3cc67804b9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c094dff0b4166ba2f22cf89db890352723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7902ddd0a7420341da70fe7c1f206fe724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8129f8322cdc9a1a1e2258cf7b5b38725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba03a577f6f9e47a82a55cf37f00288726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22852185c3decd8282f183bf0b907d22727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ff032f21b0c1ca008517fa9dd2c3e3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667799396ae64f3b129dbf6541ed547a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6cfac8bacee19abe097aab022b5283730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e256d5ab2fdb640b258c6f84fd77a1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2221dc4e9a0ccd16e42b1789ea388af732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fa761d7a1c2a09cbd6b5b7b61be089733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff6ac23eb89b9d2a4b783498b37e459734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ea49a09d2fc9058d5d8f074c631165735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ad8784f8d7651dffad118a312aaeee736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e68ee5a1440173b6a832628da47689737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477e8359808219ef9dc6a91d3dd37aae738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2a41578493bc3c7105b22cffe2c279739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7c5b5341332bb8fdaeebaadbad48db740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c799f1bcde93967f3ececde40d03ce73741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37333c29d6f2fa6e67e56ddfc8fd369742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f6cdc7c781afa44e07ffc848c8ec9d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff07256ef69ec4a4f3db2823417232b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060bcd756357d36c79d25e9ffe1a189c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff5460b00d79c6da7577b222da4ff44746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc11d25211c6dd6793b70b7bd99b469747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9cbd38551b6b6b1d9c2f19acea8583748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751d3f71d32d1963ae8980e63ee6bf5a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7665e40e5d9c2e3c8039388a658ab1f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d9f665ec611cf04bd329a44a50852b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0cf98c4870520bd61c8e28875d209c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aac0f5aee61b3b60e363c96752280f0753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb712989bef56cc0609ced899ebfba6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c8ec94d4da4481d9f5702e36343ed0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8270ad3accf13d73405ac66ca1cd4790756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6226bb057e0727c87e5f93dfa1d260757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1b15f35c6f3eeef8d722324c32544e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf47967c2390dda56ddd0abf30f9bb60759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da299d699677268e0ff07c4b036b3aa9760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ce2fff2a0dc369a1561b97728bc75e761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba42dcdd7039f200dc6c5063d28b66b7762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fac1faa0de56f815a8ef5179e03dcd7763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc34ef28a944e301a827f2c2354e119764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec8545d03d76c2a8978a08e7b10fba8765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cb672671a3807a347c961751c82fb9766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8c2f183cbf04a9cf0328fdacb2630a767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d7ba419f42878bc8bfee998da4ebd4768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d465c9fe12a1661e101088ca3845022e769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dda4cdb1ae43176040800241b13e2ee770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6612494a7e942c6d2542cd345beb6b5771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca572fbd62a3a7b2ebb993db3fe9055772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f5d99617afc5a4ee795ccf10489013773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd86fb2adbb3916d3f5447ccf7aa3df774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bfaa50a656f957e0c2695603964545775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec99a76072852059f29113a30378812776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9c819af16db5ab2a2c93a6541c2578777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494bf0f98bc5277890dec1a74c14d773778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef226763bc4f18bef5b3aa8dea369c6779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5fd0cb235d3904b40809962629b87f780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c426ff8b21db85a68ea07182c4bf5297781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9e72909c430b2b8e62c615e91c0800782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fcc46a0de9c3a3c10fab969cb05a47783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab694dc4fc69e3d2e06de548fbe6b552784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8343ebfd54719a4657257a8a11f44af1785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d87f206c271dca9d7262db4daeb9f9786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb331eeb76b1a53657382f2cd0b360d6787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb3715dab6414ac223e3bd0b6bf4410788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605ab137618d78504cb26776fcd1f673789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8081ff34ae213c839e71c9835906c083790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f27f9ff62669bcef30f818e98cc6fd7791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288bcd23157a81319f97985f7279a248792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96bd3af60ef9e6cb823685c0dc417cd793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43033cd5ba9b07b8d311d68ea46d2c2794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7ced7a65a3bc9f21ee3c258374189c795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f6035f14fa69c2cf6ac03dffe675c4796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a821f3a1b2d5bd166473a332f7921b11797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82c15fc112d68d0aa22b8467001fc06798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e74cd831ea87382e2c51fa32dfe0ffc799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09231fb1e8c77b8688b152543364590b800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00df6c296839ed3dc34e5732de1b7917801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ea9c554729c82cd9af27920a81fbcb802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2e5448bdb492cb232ab92e5662f48a803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325e34bed1fd9d9bd9baae6da36861da804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa22d872c85dc2717d7d1c07a0925eae805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bc688a088b065a6d18a6c748211f84806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e536184943b116c379869eb6d8191705807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c7a7ddb73873b9aa49f4dff05ad851808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadcb9eb00eb6339d262e39d35056938809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd75f4bf248b83af58885a773591fee810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd918fd8401c3f53e600d9ec0080cd60811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce41ee40aa82bdfb23f53b659e806cea812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c074809ecd76e5affa0d6bd8bae2d0c9813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f403d8056cb8181f9e653f69f59db51a814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3ebc8df1cb7681ed9dc9d946dc2325815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ce90b81d9b2840b264f4c24f37e75a816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdf91e778fc4e103b74ef65de9c81e2817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fada92b364c99279ecb08dd54e541391818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545904c10d52da3c77ccc4a7b135a683819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c41360873956794460647cb9af7ff22820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d08a6260a1ad6c402becf36924556c821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc924b04f81b4ffb0c7d9406c5957d3822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a488343cabcacca61f647c121e0bc60823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b97d0de22555d600af4131cef129f62824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41623c76ddea9f44ab0ba799d511e389825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bae5fd8c671f63db99cc1cd2cd27398826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5204a7a9b38f48b622bcd49a3d03b2827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6d4a1b94f96738e4a313f034ae1377828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3e01d36a9dea8b46cce0a34daa8482829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10136f222701d98c8ac19ca1baf95dab830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc900e1e07ce49627b0eda1c626fb8dc831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441da3d31720fb1f0d177df85d7b6516832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda8c35497246f614980353b8fe62d58833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd238d664e85be662ff6cff5d59434d0834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8385eb79c290b4e1c274da3ace60f48f835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154efd97c4838f3bbc0d7a26e76fa041836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142c690d672a5d164ad2b75a7fd981a2837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccb0282d1bf9cf2dca540984872235b838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b163b5841434668ffb1d6513eed67ec839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0a737ed9e7e62e249feacf678d78fb840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e397cdf826dfc9ca617e0a61dab847c4841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf723c67e393bb990f0a60e3ece71f1f842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a61969d7cbc8a21ee9c665f6a27ec4843.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5335cd7c246943e067b5868e76e296141.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70802c16eef4dbedb21434c028e5af782.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799412777f3edc0d0fc93df6c3df6e213.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ee5ee5abf3151366a029e47380472f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f553060907f6c98a925160366ddb275.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf00d72d3a785a611bc3f62b68e8f4d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8900425e99b08968c5749755ebc0cad27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1df9c0ad4e1b7d5ca461b07b19f4c38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102bab24972c1532a119a8244a8b90c19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08b2abd4ed0118f12caa678fabe0abd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97971229bde20aa5725214a2bddcef1311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dd60c46b096af709ec4b0c5c9f1e7312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fc0440556f612a3b7042a26f5ab74213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2807d4d5ddf8ffd0fe9b955f0159df0e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a025844bedeb284cc5edd683f118f8415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ed01afe7541633e53209db0101f49616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea47f4ab44987d9085ac32548f69068517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231312810633221627680a068e17d26e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c58a0d51528ea370b795487409fc55219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e996efa69b021ede3a2354ceabca897220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5680e3baf808cc8e009beb76a0a52a9d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e28ded96b8914dbfca26cecdeb65e1c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc071f959353856d93ae4acfc7baa26e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249677105e7afd26ff9038d8d675009a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b51b646f423cd203702461e87ae89bc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0712a0e803d7a24b23f524589e5d9b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237b8ffa8f8e259d19940cd440fe596827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b885ebf6c6367c1b89e8f105a48bec28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928c44145e8ca9dc09d09757708898b029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37a191221c22ba5eccb0dbde331fe1630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225d160611672113901d924ac0133cd531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915700bb925caa1e7a42ca42218c597c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd98cbddea46b25bfe7ba110e1b4de833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6144bb07002581fba41c4db48981ed6d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bc52f23a0ebdb909e2fbd8f073437d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1950b401c85a9a84ddc8311245561cd336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb4288546fb53cc976a22d94c984f3937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044af3465b8f2dee1aeb0257c996e5b438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3921d1f96aec261e0133649eb0244ad439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce67783beaebe15aa564223e87f0a3d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8919dc4982fd465aec98c17b56967f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86011123824ff8b42d45863afed00b0a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449764a4a18e7888a6bce41857971b8843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2933ee3aab13f6e9dd02c62daf38282d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d539025f57406b3aa494830acbc15e9c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8ecf37708b62546b8385f350edaa6846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110515c850e4eb4fe6f4382be9d95e9447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8aee14f0773654157d0056fdca358848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091756968bdc3fba4b8c84417647149e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c418020dfc39bb1d16be5c4338801a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9e631597fa4582416bb8ac1eb429e051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813ae3fa800a816f503d9fa032de662352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310f48bdd65fa417b275f69b84a7e09853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75968bb5b0ba0e833baecce43402136d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69508633ed04794b70e838e8c97f51a655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17176102d5f9599154780e2f43a5b31656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24755d1c0e9884d01d085a5255f5ac1d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44da28f88c9fd4c745bcafb84c0b27fd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffd055445685901b9be74b3c619d47759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f03e51869364140ed5bc6bb112e7be60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da2906abca6d525bfc33925f2863df661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f8ca7a59be46210bc1fa4b3a44651062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fefc29e04ca037719b199f95b318ac763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a55efef358f3874e0d27f7a2c5801b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6114a1a5439a72622c65af3b9214c21965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d8c1ba870490ca35e99752a28a454066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5343255e879e8e68d515653e6a07da7a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79ce47d3c4089f85f29bcf20f74bd9968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8215b1ef5e28dd37475a1b0793d4f83369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d060f5a52e34ef9348b3716aba9b0dc270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89bc2325dd04dc3d071b738f6d84ff571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a2f33a86577f556c4d8fbdd114d0ae72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1492045de6cf048808b8ac5424a97173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d6f558767def8d22ca7e793d86be3a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af39a0d508820da4cb126071d71f019075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e2625ad14828eda1d9ebd4db735c8976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31878d46face060bc5832aade5498e9c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b0067ebb69d249d68ab1c3a1dffe1878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4984452542f59cef3d1f8388b960c09a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d5e76e11a8087f42fcb2af1de6ba7d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f5537eaade3af0e88b698b2f2d352681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d5c79a1ef9b4fed0a33f6dd3d7b58982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510b47e74ec30f67f32ea74408a1624683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6cfdf3096eafeb3ae633b00959caec84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff93d87a2176261faf211a2b0e3c613185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f410a5d0f67aee2550cfa35db9f294286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55b573c7dc2e839598362965c252c2987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90bcd26b4292c0d67f3ed7b9f65683788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44f3acaf0a8874bb6e94554e84f820989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdd267f73028dfc0a003cd771b4594490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2191fae6874c6e5727fba2bc625ea8c991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb007e65b5b4ae6a5aa80b0fd19d14d792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5375119b8b9dc3caa91bce7e80b1194793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21589228b716d97218f0e324c25ac68e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3de99ed56a5f17fa3582be5ec5d450e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0298201cadc1424b7eef1e2c37d7180896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2157e1367e7df2f20e9b33c82d7a95ab97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7e4f2fc66b25b8a1c349c0cf6fb61e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efceb0b09beae93581c63f023e4d5dc999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d313f66a0be68074c00e2f378c09c93100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622b0c81b32a0b81db7cacb8bd57386c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6420877e18bf71b3910e242402a02cf6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bd37805c49102575f969f9e1021d69103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914757c3ac7249878e2c9c74aba4307d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bcb0b97bf9d0865c7bd1b6f5c10a87105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99e5a7f1af3e326ce0c7fd5d210d458106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5f6866e2a818c2b7c9a4760abb1cd3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4a120ef44196931d6d2757c09b87da108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4ce45882a45a1ad89cbb2bdfeb2a81109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271a0a38a83d08d68b25ed3be79ff8d5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8753bf3cb89c2cef660035672cb038111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456d00c84c15591356b47696b07a8000112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f614f577a76f18c6735787442865261113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ec020c9c9d7298d8259bf65021c1e1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abab44df617456924a0c2439248d681115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5147e86e1227be2702670199ef346485116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b2202763d62cb69a46b3f2e92a8dfe117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac01b6071609a81dc7e95a0baaf231f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76dba32e40bbb71a25a1aa67d59053b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d470f818774e2e45e13a91b88ce845ba120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98e185621ea569c602c1af7a83bd85d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4ae2148d01632881c6dc73b364e942122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50613556961539a736dec244dfbafc31123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ec5d7d524e6222942d3cd879a02c92124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01624516d77805697c22a98e8fc11385125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197b3bad79080aee6b4607edd2582187126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95d04837f2728b349f44d2253f5d187127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9e4df45eacf91b0d4dd5cd443594df128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037cba8dde734a405e7a8396e12a16e6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b4db6389b7ce0aba2f8f6d826d7d0c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d092bf6d2507f5a395a4ed5b8bcdaea5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ea7abf5186bdc6d0a0f68c8a9b9538132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c5f57d8f92eb5758a7ce1cef56b572133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23fdbce2ee2ab2e2a89d95d5d6af639134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36fe819c25cc3d831dc12bb20a1e52d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633b72d9ef296b96fd674f21f7c8e7b3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e700e22d7bca2535713325bc5aea571137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c48080aaac695b854ae6ca21f80f99138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f8d226f22da0de7856aa27ba27f49b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be72011def31e981c91e5357256641e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badce3170b1c8f3110f788c60b40761c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa49c528263a92cafc3ddec59d367e73142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52d2c2e062ba83e22c3b8f5270809a2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7129a247621f756c26ac5b561390d220144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b346dde34ee11facc7a325a0d767d5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b538a3dea790b1ffbdc2ac993c4dd69a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0588dd07ed7f69a26017820fa6f207ff147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b57678156aefd23c44bcd3ba4b86da148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7a110ada7dd9a29d6d72e39cf91a5d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310e8e03b0ccf8eb12f4b5f75c759220150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109d1e2b1e83294dd687fd81fd76d135151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdce4d32aca8725c45cbcd2b7a2e75a9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad3603b76bf090c3507e1bd6a78c92b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caf0b2408ad41e166b5a848cb3dd380154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835df4ab27893c6af6c0b5c80efc5edc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c8ce0c45f0a7d1aa58d55c8a9cf391156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e64884d885c745fb5ad58d25f353510157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b17c4990d15d593898987f7b3478624158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90b6402ba3859a508e4527237efee6c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8794851c282c24e22429382b85e6c3ff160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c78de7713b29e0048544f867fd68d1e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc879701b8dea057aef5ecac1f7eaea0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377ccdd6f27543630594d610df1b4445163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33588e7e03f4858ce5fae465b9a76f6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ff72501cd49726b548aa305457ab50165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc55793cf6f45e4d22a5ee197de47899166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11810c0a552de9527ca8df8d27205747167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ba65fe0706a5c8c1efecc935660609168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b1a3a4dd05b9537c929c2c46823120169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c943c2ec3f03d84672fd1576c679a767170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25a23b0462629e305c1b79ce335b2a0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19c486b35cdb2a99753e777e8031bb3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcf23baab1bca5547bf8e8cc17bec8e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252dec1315a554e65e51b708a8b5b02a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f560000a6f37817be038aa6b85a95e3a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0e0d5d9387fc2a5c4f0d39dd3a12b6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de44257cdf7881b0a0232854b5701f3c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6803b03e6cff45920daa6ba6c35b01db178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecf6e428544d75cfae21593f422e848179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7255850f01a8d24dcf53d71b028e3e99180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e40da8a7abed9eddfd5e2f922cad9f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36b061a9d18696154ce4202952a3880182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5796242f94a0a9901231920f258dff183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b188d41331dfea54fb366f063b7ac5a1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925c7d856773f99d15ec4d64e33ad4ec185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1ad49639c3f8bd0353fe6d26f0fff8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9713cc35239b92a7f6a7581e46f34f0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d47d864c55f5149253f3d18c764926188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3759d41c6ea4830c063efcfcb632641c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6199362363895b6d481ecff2f3049a4a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d133f221eefe5d1912a3c79200bead41191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dc111eb54dbd64c3562714501b3a80192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cb5f0d7eed7151638f14e2cdd44796193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d22d03c74a558b03d772de0ba3a46b6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f7e5ab75361cbd4f24184814bc1481195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e03f86209b0272b8533a09d52cabb5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425d6f556d286b904769fd496f2566bb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cfccdd073722eadfe0428aac8b3764198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e93eef9a990e5d86dcb1c2d4f39d92199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e777440fe0460d4a1784857a520cbd30200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7d2214dab65efaf813ecf7965a8cea201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaf3b4424a679c5694fd76804eda46c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49a1ab959a39907ea68b30a7933db52203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7df0906f338a4e05a7cb91f1f042d3c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dd9e61e93662bebfd96b41a80a0625205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a118c50428feb5e726520c12b99ceffa206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96fc12ba257bf7e3283576aad465c21207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2384aef31dc2ac4b305fc6c91f7ceb58208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daf9f9fbbf097e3ece146a4dd2c36e3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131fa566aa1e640375b6568264a31e3e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b059818d99a30017fc9b8208428c099211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811e414075c9fa09c3da246e3761cb17212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cf8a79e69755e294363b35c20fe54a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c97408727c20dbe4ae221208f3b19e1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0823624097a347614c6b0a4df97ec1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86f59ff6121d971de8d755472793ba4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfadd52cb6d38f24577657ab638d7d6f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1636a832076b678da180e2521b0a117e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ef3791380be7ad163e69347964d7bd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b867599714d7769c26525eb6c5139ff220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc27ce789df9b84492cea98a77c1da4f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eaceb8480d1a9c7d2dd0de423a684f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d741abee4d429144e5ab11cd28dbffcd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8a750346ffa53fc65a6d225308e094224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5543956dd79427691368af94c9610f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1df88377418509537ee2519aee92a3a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e94c195b46253d06295b18fe53c713e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2278ff3878f387ded11a9b85e8f4210b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00827e7492487fad989ee2a57f17734229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca868024ed6765ff9a771b5a09d04879230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5902ec87a8c4e74c28ad097df61b5c94231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9210084a68b69f864df8e2765aa62fd1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48d53709fb6186cad1c8291f76d9939233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1b53aecdda80cfe33b5201f51a2a61234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4f471798a940854eb212af61f71831235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef769fc21380f375920de3b3ceb05d5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6d89d991eacd251727bd2c8ef02500237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0caca8a1b5515183593690c35aa592238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc55b2645cf99067cd453ea4eab5455239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c724dcffd02f36d74d8d03d53821d0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33de443443e5a51d2d27ba169b1b4c5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33c3d27f76b537ef19c9a61b7e65fce242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b513fc57a8571286fc04b869924c94f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a0559da01e1a0e0c21dc8a2e3e873b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ac4b71a87563072aba60c03486dcce245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe22838c68cdc306f7cb379a92526d5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3068c418e2146a679698bc6e91641356247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cb7d375cf36f1b86f7d698775f33a3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd43b441b43b9ad9a398c9092fb555c9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38fcd8923142b70219ae81dc4508f44250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0520e8513facfed22b45ea49b75e3666251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6713e6cee6b09fef232500eeb01b35252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf2397f5de9cda065afbf7edc3324d2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9604998b06cd33c7528441f57964283c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34bfb62785f14048331a5a34f9ce5da255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d724b9de583bdad211979644acadcda4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0cd1f77dd0a36636df5a50eb3fd984257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaeeec037b4d7d598c6dfb3d230aacc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ed9a44b7a9ffe3b56cf18b1416b6f2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9290fb9accf6f8a9ed8f91c9d9b13c0a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fa3ce23a5fc57f93b0699dc05a564d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4fae80e0d29fb61471fcc21a074240262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d641ae19d9bb8a3110ff6a1d3233be263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284a9d1039d161704b554bf782bccbdf264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4c40e0f83b1841dc57d063762e85b8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df52fb5425550ed092481963981df60266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28fc67731dd9fca483915a8987d6b4b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62e428b80037d085cf95b62ce8c05e4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32406ee9dbb26e9ff6e0980b11ee770d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb11711c3b5ba95559d3f153e3968571270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd6debfc562e2ec22e1e615383a2e7a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e77dbb5faf13ecf9b89f8215bd3485272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542b651166fd80c974ceb9fd5e4b679f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637af59bb8494ca10dfa52bbe01b5311274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eeb7acc86d8ee7f9299ffe40f99011275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbfe4e666f2b976d485a73366bbb146276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a952294bb01a12ee857a3abde1e8d1c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0024e0a6395093e2ebb87f7ff693ebdf278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fac13238a6f0426fb67637468fca01279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64e17e642ce2ea4d90db82b3e2fac2e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9f768c4f69e9e839887f02cc433a07281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ae41533ddf0dbac15d4c4bac9bef30282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9527327819e5d1f2cc937fbcdf391656283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a3844f09b53c3f4181e05b82f24b71284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b265e921279bc6182bcdf6bcbf541e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2832cab201dc9d74adb35bc9d070bc7a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61317c5f763aa5c2ccf57a810bf4ed4b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e78dd41ca9bf2f9801ed28bd088fba0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393e84d7ba6de02114a1a499b0476c7a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670602bdb42c413bec0e928e9d269444290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb5070f824db4b07567e8d1c6ea4bc3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff13cf0dd280df6eeb18fbbe7bf8953b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794be63617c4b75caf23f1afa7675531293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d187a26e0cd0b77ec275d29466087f5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af968cbd2b6c064a7f6d73a271b9dec295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0ea0cc27b88c08a382907a7ff95a02296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1ccf717c85de79a1541edaeae7d217297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bdcc258e058316a27abe926a9a3801298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1b235827d64422151f228dbeaf1671299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387b8abec63552b05616d2d22f5c710f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c6f61646dfda4a37cdb081b136f2c1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1b77866a0f52e9cb5ca6110ff603c6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17652e8c8d0505be1bf5e0466c8edda303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254eedad3043a1c8b09dc2e04d80ec18304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109b2eb37f1cf3ac908c0a349afec0e0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013e58f321d2f6321b3405b080e13d45306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc8c446d6442f6fd372b76e9dd1ccc9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7b21db79cfbb1acd7e1a55e7cbc5e0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77da07cc622621a425f7c28403040e4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13cd3f37593cc2ef81856c1d4b0f8fe310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e7ecc2c944b4f262272c9fa304df65311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b0ed2968934c45a2a070a9569046f6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08db401a4f57d4e73bb68e8dafaf8a46313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bab20210fe7dcaa772a8165fbfb028314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62529eaa97ecc7c3d05d65e657fe499315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daaedf9559d1f3c5559214bffe8d0a7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b74e12783477dc536125a7de28a6de317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbde725287f6eca6dc7c40c375d9cd4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0712ff822499803b564a9cff183fb1cd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1f0d98f9b34ebbaddd55ff995f3a12320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f70bce97d91226c5fa359e6442bd9d4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07638cc69c7ae189978e132260e24b7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaab14f16f8a42845052d39ea96dadb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fe12118a7307ba40b36082c9629654324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c4ebc6e7871188be0740a009ba4140325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a525746eb0dbefadce3e6539721893d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd625f950cf3d37e1ddf294e175d7ec2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aed504d50fb01d99e476d36263f2ef6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a06d4b158b00d2b4e02b59a3000b19329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514202bbd085305ed44e9b0896965ae4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88e049521f8670a853b2c13c1a52d83331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf92423057094feea24512441017f47332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bd2289a209bfbbf7cd2316da753e4e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a850c61085c90693a11bb228e43db82334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e030bf6e46538273b9330106199ab2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265ca5126947bd61e0214a9eae86901d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f2731a85d3aa9d0ed4a36c755fbb04337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155659f4af738b7409d089e4b85fba0a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc94ada77df3c71cc5d09864fd636a50339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006b7a9a483fd68ab91039be3adf3c78340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631ce92eaec0951eb32536df640d5a31341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e030262b143773707497ded526edf6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897b66a355ddea43e8d23200b0b7d93d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729c8c57f3e9296fe8c46a9df1c150e1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57da8076b0bb0a6ad2ff20562dd5545345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff224855472bf5600121cf9b4e3ee9d9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be218154376754ddb6d6797daf5a90aa347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68f85332b25ab0d4afc90abbd7a07d1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc429bbf44970731af46ba89f24ee22349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41d5c3d29c778f4d4142e4c37f853d7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d3c5bd9e4200223fc2fb197a21e00c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872ed2b623266bca1c82d6f6fb4dfaf1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493e9c006f273619c0b34967a0105771353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49bfd00ee08372ea897c4278a02c9b7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c436490d234e97d53e56a14e65dd87f5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed231a7d280a7a1c76e0f2e429a59853356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16a190231f6ed80a767a643aa3d36f8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d292f74116d832a8990ae056cd3aea6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4feb78380f1341275b427ebc508cd2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9265115033309c6db5670b57ca5cf4f2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67241115b52ea001d7949d7e937c706b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ed0303d5b939a5fa36e500e92c5e41362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bc13de77d4391d5a5655182c75a3be363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89260f4fbff5661424ea43794dad1af8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb363c8bc7e457aebd9fe89463e22603365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcc60e09b21309630741a44fa5a3f96366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae7f56c7818e70eff1aab10582cb6c2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ca8d1d6bf67107995938421faa5c11368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5253c157bb53f9f94dd012eae90f8a4f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740613c388865cd1be8672e57c500911370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538e2b0ce772f10c8e6a842d824d6cd7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea24a4ccdf65b9ba55aef0d12b5ba5b9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c431a35c3ae59524ed9fa1a59ea396373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a358c44690496620d3ab44a82cf6a6c2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21afd647157c4134bf97169780f59543375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adce95ed7ae68d07e2b7fb90b3e1d500376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f523fc2bd0e5dba04f66bedd76f0af377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96781e698c46f572fa13efb437e12f2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efca15c07f9d2e02e6ac54431d3f3dcc379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3605d7b63aa53cec7bc244562299ce59380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83130b6c6ce8e34b846449df01979659381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9078c9e1f35c44312166036fb6c75dea382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5387ad3051b7c7958a9c65cfa14e2a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e1c6c073291e0313bac33870e67a82384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a03f024f6162f6edacd47485242dc4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6feaa73ffc02485c07185997525268e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0652777d42f2d1a4688b3a3d70cbea6a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f371202621bb74b4a170ac475aff1729388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55d5624c9704a3fbb7d57ccdf6974e8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f3504d37a99e452e684bba0093c3f2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32925d05f7515d0d6c2ef5e904cd7ed391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719de63bc9de6d65cc9eff99281fc110392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dd32b6b4baa8759b0b0234e39c3ec3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d2e1e548ab4cc6e908c9a01729b3bb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0c5783e20a8ce0d11546d3d84805af395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8da49e9ffb86469711e1fb4fc19f22b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885a16f675b6ac110047a6056013ddc9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104f888aa7824d66548029472d5e8b8f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca86c09a0358053999e7a875d34bd822399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee656d252972cd6b4910ce790d19ecb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bba1655e5935479580c3c231dc536d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba2aed30adf14af59dc949ed3487bb2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064acafed797f6e86fbda1f49134c9dc403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4fb64164d84ead8a68b52501bad3ed404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc39b48f81eeb1dc8e3db97114cdea2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1847b2aa4386b445a13a33b854daee5e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e596089ab04ecf98596e5cf6815a9415407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadded6f8f2d3b1219013f3717f934a8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb6ddbce22f7894e62e5e1754198977409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19847d0fdccc5631bc8d13836f19a4a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36121188a5a03b7acd138d1931f590d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f95b822a13b56f6e685b04630b5c974412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cdb8f4f38195e8167f44fc94ced2da413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2e341eec0aa76077e1282453771b87414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fba2035a8a42cf2c7cd67778af7efa415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a18fddcc2ebfbbd65b971acb0cb3b61416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4296305eac4e14d9c70d2ffaba6e33d5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da74ccf8200156cf69f26bcfc1e18a91418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f9ae7828f932b3a63dee6072a112ca419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158f78b0317471f56f2061d32e926e35420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab77a60153c16ec4f70963467c4971ef421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c330681cf7df4381c31d73037abab511422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac6c65f71584ac67c899ced00e1806e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6229dbc75335c6793b52b8f74b50d067424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6fb82783d58bf9f55c725a87be2b52425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69522a407299566e5705d7b0b9633be426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26d35883b9f9e548e40bf0fa63eb39d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991d362f33e7177b50ad2a797f5f4cdc428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e762683cda045ee07db8a7e079d257e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0085f983a2dd00741a9258dc3889bb6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172dd660e3cd66353fe1fafddc756006431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b69eb006e4697f36add0c39e0217e7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582d3f0c049569d24178a6be08883801433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8d3e88f61d37f0932463219b9ae6c8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3c290955984c94c36e65f85bb046ce435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bddd0a5165c77d004c4acbeb89157c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8637b7dce9730c3e54cd41376ada3634437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3843a9210473a0f9d6d4c9fb94bd070438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b4fab44b3bb9fa1cb848aa559283fa439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cf396a42544ff5f2a2fa3d1e9af6c2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e194598ba5c61925bf0b75ecc6af0a80441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd32d46beb9c5d804b9d32088c5781ce442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c74ffe3be8d819d46a24561b12fc6b3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d844bb303f3e18d8a3fda030c280ef95444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff10c5f617c92777e28a6642516475c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73683d4ce0bad1a34ff2858b88d80c49446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc123a0dd532cc2e110a79a3661414b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72aba358f60986cf6009d627c78afac448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295a7aec1dbd4c575bb9820d327fe963449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729e460d3fbbcf6c2d4483df2bcdaad7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c03e70e79567a1f1cc01a14cd4be53451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0014380dde3db0750c6e6d6ce46d50452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5941abf85d8e9b6d301074468e49c19e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01784bd4cbbd08db96bb07ef7064f5d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187697939e15c3b8a477055cebd0e4a2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acb6a6d8481eea1277d8bc335c7f15e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65683114ece5fb8fb10d7dfed45e5b0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd8d2401938d75905ecfaf603b8b170458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4d6999e91ec561eeb6c5fd0d9ab22d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d5bda8589d3560c789709b9b59f068460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5cf375af13c2d0b0cb25482a2c9be4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4795a69ab6fd0ad2231a865e18fa8ea3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6926a28000c6f58c9207228c5e14a5b0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bc1a6b1d0bb5e9b39720bfe332fa7d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ba1eaa8bee70ea2c457e1087dc1565465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67e2d9be7364076076ec1769c1d0f38466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d272fc7a492df93d8fdbf3aeac0fe39467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5e4f8e81c122ca0ebb1baf95e0ed5c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e7cdf205cb2276d3bfd76f3407aba4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245c3bd4c55a0b7af073f30f853b151d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9ee39fd68f87bb1b98de93d5046af6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccadfcb495c34f579f3f6336c45a081a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ab409fd4ba11a9f031b4ec6ad19670473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21424961e9106644a2da1db25a462bfb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ede2aef3974380efc7b7b7a6313ead475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623ce5503b3e3aee5ad31b561c8255e9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaa2ae37a656a43eb99303a1dc1a7d1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee056325383f72a3d178a9987e4f4a43478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0079c0cb56b8b8de54bf3e5856ddac3e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3767bc98b09de344e1cc0cec66e3f95d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173bb687c27c158231a9fec6b6179cc1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c971b2aec631f2a64c6d9d9840260be482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fe025c47e54d732facddd473a45d7e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f604d9df905204be63c27d8859a120484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3943af5767adb32514fcfb81eba5d3e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726a8826865090531cc78eea869a7de9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c88de9220add8a3c80020a571176458487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afaf7926ee01f2180fa4619b42f5271488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f80fd88a3329c2312cc3647de36e760489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1be4d06dbe5a704de87cb1a34842468490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35126654a71921e4d6ddeddd6b9a02ab491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd732f11821b14e8043c588e3e78b063492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa3f546953650431b864f1e15b6632b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6e6f8a158d85fbd725f55391ee813d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934328a799049e9767402f427380435c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de18d2cee94de7066a778910ab99476b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d5fe1dd0d06b262e10b5722501e872497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075787badb0b9e4d413039b6230dc9b8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0333169816b208210331d21ae5f9237499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6ef6b6fe9a3f4fc05efe9302c5f742500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876696415d7e0935fefb0ba2b28d6768501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe14abb549b2b2bb04b6f50d17e3022502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2f40f84d0323c5f5c9d1357e1f0580503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ab71299d35ff38a9878172d66d4bcf504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07081627d6f45c981a79cb893b46acc8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a76ea1ab99a2ff0104950759deff20506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e75200e72298a73abc7ed697b31902507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8e0fdd318078f9ad834256b7ed757a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09d1a1fa0768bb1158d5dc02fff1050509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd330442b4239927f8e00a833f5ef95a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b983f384e2fbf3b68a62c23622afb552511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93794aa33d62acdcf386c01bc9fa038512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1332ead54b6a3b8bc2e4968058dcae52513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85d71c4078322132710460814b38385514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29ebf4250805ad645ed4febf1e8130b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c9f2e436d3712bc5eac6a131b8a7a0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4444710cdc2a1b0c9451b645ee02c3bd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2195813eec658a2c42051c211323fbb8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc2e6c899c9b2a57018a55b575d9d53519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49325143f3cbf34e0b4b94e3fc84b75e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a93218c7da3b219f52debc5cccaf3aa521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419f5b9eaf51367970b81f5e23021d36522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5f7b616a03b912c127c0f2248cf18b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11b657534e996005bc6514b05d04b54524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c3be6742a6612ce5b8a2592e9cd3cc525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1f4bea6656879b91195205034ab1c3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4b13916f71e2412e6ab08f9abc2ce0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237f32304196ba6f714b4a46ad72dda8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b44e1afec03da5a88bb2103ecf041b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61944c0a238a00352fbed8268b332513530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb5a447c900bb7a68c86fcec4cfc48c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fc93ef0db84d9fa0997824dd760b5b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64091691c67e0fc34338caa9dd5ebdc533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6129922b3a6f92f5e2be0802ada655534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40be1bcb8ea746223475a29742ce77f7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5a5fd9e04cbd062c23c0d64dc00f21536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e61ae9d8f0ff3fa5e78e92dcc14da57537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ca8bcc245f17945bb0acad004a9d51538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8252cbf8572f2da0d59226b44c12b9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec196c289b6850bc5d681b3bb7221d0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157f6bff8a91aca8a10576fbf187343c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb83a1cbe55c0539c84613e33897d2b9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771f1ef92563b5228938c3bfa660309c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a4e0cb48dc3d0c69ce6e7c5516d391544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7495223ef377708354e4cd93031812545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6bad51a2d4da3570da7778b6d0f744546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d42a04aba211c15e1699f8faa866573547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691440cf4a26f341c17a915761403326548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fc9276fb260fe9b8fe01b525110b5d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dd166ec251353345a0b2c6343fce7b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23c487ee04a465895dd8452818cef77551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fb870964ef4cd2192cd04d33f3541c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47ec45ef2a8427edd10f5b1907bd378553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7205a028dc33e1207aecdd578e86f8c8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a336b293f5ffe73c95de659976b424f6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d62902c031b155eb8a390618ce4245556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c8c6ab17485f94d2f803493198543f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be2a3ee467d480d032fb10f4672ed11558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2311639aaf6f12347e243abe63daf14c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4426c32f32e2d0ffc925ee57c55f45560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf729e86fbdf35b3f3f25f3c03ad894561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1500778e58965b9bc68644cacbdbe2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba83142140fb7dc8b5d9082d6c2eb6e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e250a3a2b088b25d1ad7cbceeca61d7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9c9654155d781b96925fdaf045ab07565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ce494746f46570efc7e7923cba3704566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a34340aac4aa0d2aea49c9fafe5c50b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faa3b8865c86c16d9ff0a3424273a75568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02ce9fd86a4c73f7d14376ec620a21c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f1b3cd8b20ef45013c67bfbd29f277570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ff1a14d81fbf24311ce1f314b34a2f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4ad343bcaf9b2eda9be40b2e64587b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3788bef172d2d03909517483f022653f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9bc99803c3afc01d8fc89263674043574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d6ffe222d4565cce15a75b34ca46a3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3661ffd8f4a1853fcd52cbf2ff8f3f65576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81202739c34ae844349773940491a9cf577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5c4c80fe220bd1ed3c52b888f8c4de578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a975ccc2b3ef3147d1f19bd5293c5576579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9807bd4cba91dc787133b00c2f22e89c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafb1f1852875c667d2fda8cfa2d7db4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5816499d7915e81541d42eee9cdfeca6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b113fb2bbb483688f63eda8e96025ed5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b19e3f22d11ab1aa218d8e44fb627e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbc055b9fa21d99cb56b16d9a66030f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f891bc19b2c52cb5b71fd4b3f79d6376586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512b1d6a2b8b0940ca20b8b0e1d4ed95587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaf29d597cbb222984f3170744725d8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b936e90fb1504b0b9eef74fdac074b5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967df267b9c2ad06d9f45eef7b29f6a6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c22e2a80c965cda1876fd06374179f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ad940d29782ebc3c6e65d14f03e7b0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97ede1bcce6243777d72fdb9acb3c42593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376ab841fb21b04d94baef2d892e4d5c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b377a9942068de138da1340e70c7eb595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a85f9bd010df494e19ad25b34ab886596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd76b623516cb3deb8f0439bcd71dc54597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dbf9b041189b3742a4d40da1c3444c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ca6ec16539b54b421614b994495998599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383ffb147bc081daaa4c175e07f0a9f8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c477144e0900efe1e1a5740520bbd8e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e463b842d83ff7315d2214798dd4af7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d048a49a9b255f07604a99cb703e8e41603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28d83d05bc01742fc904dc971cd82dc604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7473a9e02ca68bb13db292ac80c84f68605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e141a87bc12f631613629f9cc81b1f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43e2d3fd83c16aea716e75bf9e0be1e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa096a9f6aa743fcdd3934dc438e30db608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f451002aac31b65b13faad190c16aa609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c84bac4b467ffeba9eeb9c201a28bc4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a689ee8049063d78ff99d1d4d1efa311611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cefe81bc6c786c74fc74796439ac2e4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d31defe2e3a8e4d189d39514b6c9e90613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44a82437240152cbd5b4e8c62e2d272614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339e08af62497f980560339b6c84f6f3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc556430871bf1c41919c6a540e474df616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e4b61ce9d5ea04ce1652661f2664d7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdefd90b6b7380ce0c9b2d75c08c07e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc75cf59009b42832e123ef1cc70f3f3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91da736e449a0316620f39daaf202ce620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797beb7529f3fe3f5ffe5aa09c4fc24e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2218be6c373bb93145bf955d0092b64c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc73ba42b70bd63332b44f47c13936b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ff8f7421f8520568a75932777af50d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f623954687e282713cc5b7e386820e3d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682badda52a9f498d164d1f6e75bc683626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4c1a2507b7c76f007f36be4c758d04627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c0d4c5c0eff89bcc336087cddc4979628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511e6df8b35b2d2a56a105cef223e7e1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b0a101e3f191d52de0d05f59e18113630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38094d6f87059f29528e77de248b4fd631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5c85a16fb12cf9395033dbcb9c8cfb632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2c6064cdc59bf1cdfcd37bad671919633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d334d1695dab220701d0029d043e75634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb97e7f1809dfd8aa22cc1a67171c81c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191b5d43b98a9ec0b00f294072489ea2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f6f1600ae5282701001e5a00d12a71637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6de197828f48f80c87db96e72c122a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ff6b8a1be211bd0dbe928ef4e6caf6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8b988574494737b00179cf0bc0f69b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5c79a968deda98c3c4cb9dcb9922c1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b66c4db82aa19ee6824f49a32594788642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd14ae2f6ca985adefd9ed4c6976ce78643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabb81587ded9deae5e9fdb46eb37b57644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f6a68a0c6adc7f76d17dff9626ddb7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22eafe45076ba2daa3fdaa60d1d4904646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296793f476d35550e104cbe2594da1f8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b52bf6558769daee8695cabb4260a37648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6d0eaaf26de64cb5026aab606031cb649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9705c3bf844d479ff0a9b4e37cea4e3c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095f5671ca27dbd87950d948896427d9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eaff50e8efd1c40a58066456bb5b0c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45df9e701de0bddb8dde076a3416477653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304388fad0cb2832b0628f85d5aa878c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10abc8d919a86ee552d4cb6e0c6bded655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2854b6da2b385998fac57930ce2b762b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987f244e1e3f6fef08fdd390e1f127a4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc1d8d64cd59b3566897fb135fc23e0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b543914c125b9342d911b19117ba149659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce934360c4b037facae6e5013a6fe0b1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e5d1572cb58b0a80836aa6d31e1930661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131de72d7bcb72f013fb12a3f9c58348662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653e6fcbc998fc703da4f1fddf3ab3f2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcccca633e5a5e6a3b3db67032e9ea99664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8949e9c34c96a711717a78d311a07cfa665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6558121d93082e457c7220fb28215cc666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d9090eb6f03b87d69bce514ac7c6a6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5b8978055c06d79c40cb5e3bec78bb668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88559057ecfe88f180b24741118e030669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebcf65d1e25a5c09a65823d4cc9bd17670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71767654d2f416ab8f1a723cebe970f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b00bc0985b532d202bf81422a3caa9c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc3cf9a2a7feb694f0266457ae493f2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb1bd003ae842d03036834de07c1a9a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c8be96be93cc797b56b39609bdcd1a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a155adbfc9eacdeaa78069deaf905f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1a82e2b3bef7e77c1e0841edded9d9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f5048858d3e4f615c267d736ceecc0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649f9c94d2ecc20c4ba9984ea4683762679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a61e4d9ef3a635f4f4dca0c2c339eac680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e0086f89fe6bc870c2687b8f272b86681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec45c24ebc3fcb36dc4faf08319f6a1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a4c95435c28774988794d17a2e4122683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b18b83f838787ccadbdb90f2b98a502684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b85baf1b2048fbd28301968c55ae42685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2acaa39a535ba4a6a552af8019f272686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976ac91f6250cab178527f3251781cb9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf6a247d782b4fef45b84570cb93561688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b05dd13b4f6c091ab210125a7f925db689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1883895fe6470ca3f0e8e07143ee8b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05545c028927f8e961a42a5ddf9efbb2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3239aea7ea2709fdef5b1f1ad546fe86692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eabf4cf4b4633f9ab55c71cc8648b72693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95eaaee01ca4fffde0c2e7538556137694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d872c51b02a8d4a7cf8cd520916330b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed479e255036f84c61e2716e4fbabc16696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0726c9f75f8455e82afffad76752a21697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c5a1e4c3d060ae8d64da81667f938b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64ed1ecd6260b8d7f78c5bbaea98fcc699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b837c72ae3882145f857560eb61b3061700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8661a030c5ab6b61fb38669ec3ec064c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbc8c212911a80f7c330c48d2df13e3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5e463dc13299ca9862ad9f0695e865703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6512b0be14637311679d3a91384b672704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7a8170b8491955d42fa0db4c017bc8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eeea4aadf17221cf6fce8c17c40f0e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fed1b33421353b78d3faf67beface0c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c03502814deac21616f568b4f5a0a23708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c176d263850377b22fb6e1c79413d71709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673c516314856e13c52e4d63f71fe8c7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb441538f4833205c0aefb4c75deb0f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a4c3bb4a4c523f6de49989f3285b5c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195b9bbc43ac47d0f263139590e5d3a0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d693d4830daf5f1f297496c538db06b2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31abcbcf92acef705481445e8729db4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cf96d6eecab614d25248cd8fc4cb29716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea16839366861f1a9332ad667bd6094717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9657cc409ad18ccd5c3c0d125a8f4f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac7718b186a7af38b60c88a9715c634719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b9fafce08ff05b039829fd332e0859720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0f7a711ceaceb68ae49954ec8205b2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d93f6b3b8091533998bee16dafc23c6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc5786c88f9b9adbf07f1f041f66ce3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2265e3939a98ead91239dc4c60fdbd83724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb06639d137d256a005fd30cbff29ae725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3df25ffc9183dc39ef1248edc0ab83726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0779a71000e1bc6caac33c61ca520c47727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6331a1a8f1411ceebc09110ea1cfcba4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8bd3ad16ca849d1347933309ee8ee3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8678fdca95f907ecf4bbf8f367160d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba972aad0363c2eca420688865af39c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7b085b883b471645ed2b6936f52b06732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13346f629c938b06cf494e37d2dab3e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec17d2fcc22d3ae9425602c7cca6c289734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fcac83ecf6c558498054b0cdedaf12735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2d163cae3de35f8e66964dba613583736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13d568c63b724f2711e80419c33884a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8b47cb1725511661a3a8e09ca5c8c9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305a7568c9e4d430134848a081cc54d8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f6134ac22910f065aafc961acfad5b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4381570894a064786ad889d788851ce4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49319d4b1478050bf95759ac9c0d384d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d312b7d166774e5792e27413557ce8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb69acd9ab0eadb0195791d0cd68de4744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0df1e7f0a29596e5a031b3e84284118745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deba5bacbbf112c30fde92a708fb7636746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f019cddfa63889e6e8309df1992237f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c343ea1a0a1516a7438857b5b14e915748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19ea585eaa82cdaababd539c0ea3d27749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0af8d2c1629c27cf2470979242a37c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ab1690934f0e7f3eb1023719ffc79b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633ebbfb139158f23bbbc28d5e94784e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d6a300363bcfb556b94481f3c68014753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebdbffceb6c1e44baff7b76bef7dd27754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac39fa2550b949dea002e1ff0f0be547755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ccafb4ea7920dacbd33f268f932d0f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57492144249cdf7fd08dff12434a24a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf6f6ba950e1d0387b8368390e32d14758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d358cbf8e0aee4ae6e079920f65b3072759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2c38398dd5ec4eb77175f74f18dbb3760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93b336846730e0d1d5c25bd51588517761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebaf7e13bc0c5c1e714c38cce06f0c7762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d921f2aeb05c1439efd6d8cfecc411e5763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312e1dd259a4903544af50c959c8ef92764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db3993081460ad97a9f5d2cd27d178b765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bdb098a943383748eca4d2645841ed766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7338c30b56ac87ac5b60be925db232c6767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5956,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6196,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12431,711 +12086,711 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>153</xdr:row>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>154</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13306,51 +12961,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24491,2061 +24146,2061 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>372</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>373</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>374</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>375</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>376</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>377</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>378</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26876,2330 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...2278 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -29466,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J424"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30192,9931 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24127</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.81</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>233</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.32</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>246</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>200</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>24570</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>7.57</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13246</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>3.47</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13248</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>9.050000000000001</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13258</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>467</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13297</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>19.74</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13314</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>474</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.58</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
+      <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13325</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.66</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13571</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.51</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13582</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.79</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13598</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.41</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13602</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>18.77</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13622</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>4.33</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13643</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13644</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>2.25</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13661</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13670</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.32</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13672</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.22</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13675</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>6.25</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13682</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.86</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13686</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>10.09</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13689</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.61</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13692</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.58</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13708</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.75</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13715</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>4.43</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13718</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13721</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.42</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13739</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>11.26</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13740</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>17.83</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13755</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>5.6</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13756</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.22</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13767</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.14</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13768</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.94</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13779</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>2.45</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13786</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.17</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13793</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>246</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>4.04</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13796</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>10.33</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13810</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>3.46</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13813</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.49</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13816</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>8.34</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13818</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>2.07</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13820</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.01</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13825</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>6.33</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13827</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.390000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13833</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.54</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13838</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>17.24</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13845</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>5.03</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13848</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>9.460000000000001</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13853</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.32</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13865</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.37</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13866</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>4.45</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13878</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>4.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13877</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>614</v>
+        <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.19</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13885</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>8.18</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13895</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>2.7</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13896</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.26</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13902</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.56</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13906</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>7.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13908</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>13.18</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13909</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>4.02</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13910</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>9.050000000000001</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13903</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>12.61</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13923</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.99</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13927</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>11.12</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13930</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.28</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13933</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.55</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13934</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.789999999999999</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13936</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.32</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13937</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.16</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13941</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>12.41</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13942</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>1.93</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13950</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>3.84</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13954</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>10.88</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13962</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>17.44</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13963</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.49</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13972</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>8.41</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13978</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>6.24</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13980</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>11.76</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13985</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.81</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13989</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>4.47</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13990</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.44</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13992</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>7.17</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13993</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>9.34</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13996</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.09</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>13997</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>9.140000000000001</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>13998</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.48</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>13999</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.59</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22003</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.89</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22005</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.65</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22006</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>3.56</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22007</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.11</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22012</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>10.4</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22020</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.32</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22021</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.61</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22031</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>12.82</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22033</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.25</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22034</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.99</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22035</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.22</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22038</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.45</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22043</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.45</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22044</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>3.64</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22045</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>4.57</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22046</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>54</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>4.57</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22048</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.12</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22049</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>2.76</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22050</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>2.78</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22051</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>2.9</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22053</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>474</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>5.81</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22054</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.01</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22055</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>5.6</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22056</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22060</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22061</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>3.51</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22062</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22063</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22064</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>2.6</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22065</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22066</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>6.23</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22067</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>7.06</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22068</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>6.03</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22071</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>20.89</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22072</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>8.890000000000001</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22073</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>13.12</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22070</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.56</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22075</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>14.32</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>835</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22074</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>836</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>837</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>15.45</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>838</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22079</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>839</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>840</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>5.69</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>841</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22082</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>842</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>843</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.75</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>845</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22082</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>846</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>843</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.75</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>845</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22082</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>847</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.75</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>845</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22083</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>848</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>849</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>6.82</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>850</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22083</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>851</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>849</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>6.82</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22083</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>852</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>6.82</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>850</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22084</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>11.86</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22086</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22086</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>857</v>
+        <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>844</v>
+        <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>3.45</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>858</v>
+        <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22086</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>860</v>
+        <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>3.45</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22087</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>861</v>
+        <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>863</v>
+        <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22087</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>862</v>
+        <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.45</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22087</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.45</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22088</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>2.59</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22089</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.45</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22090</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>2</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22091</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.28</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22094</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>9.25</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22098</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.94</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22099</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.37</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22100</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>8.279999999999999</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22095</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>8.960000000000001</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22097</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.71</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22101</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.67</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22110</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>6.7</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22119</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.45</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22121</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>5.21</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22124</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>7.22</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22122</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>3.68</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22123</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
-      <c r="F306" s="0"/>
+      <c r="F306" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G306" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>4.61</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22129</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>14.83</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22130</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>15.08</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22131</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22132</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>200</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>8.35</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22133</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.3</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22134</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>9.039999999999999</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22136</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.35</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22137</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.36</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22138</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>200</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>11.82</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22144</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>3.94</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22145</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>7.06</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22146</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>3.33</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22152</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>25.67</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22153</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I320" s="0">
-        <v>9.51</v>
+        <v>45.75</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22155</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>9.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22156</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>12.12</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22158</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>5.81</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22165</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>5.23</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>22166</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>973</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>5.6</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22167</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22168</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>19.98</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>22169</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.4</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>12896</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>3.75</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>12906</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.75</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>12945</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>2.31</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>12970</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17049</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
-      </c>
-[...1 lines deleted...]
-        <v>997</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.34</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18018</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>17.23</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>25713</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.17</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18167</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>7.84</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>18161</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18221</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>15.2</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>18226</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>3.87</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17100</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>5.89</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17109</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>6.75</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17247</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>11.29</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17533</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>4.05</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17590</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>8.619999999999999</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17605</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>648</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>40.47</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17606</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>648</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>40.47</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17629</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>2.96</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18250</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>19.48</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18251</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.72</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18255</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>15.13</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18270</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>45.75</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>18305</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>14.02</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18395</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>2.78</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>12930</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>23.92</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18245</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>38.56</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17136</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>40.29</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17291</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17335</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17377</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.82</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17378</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>29.17</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17381</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17382</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>24.64</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17490</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>22.56</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17491</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>25.02</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17526</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.6</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17505</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>33.16</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17506</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>39.52</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17565</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>37.59</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17627</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1104</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1105</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>26.68</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1106</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17628</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1107</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1108</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>21.04</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1109</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18326</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1110</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1111</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>58.62</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1112</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12384</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1113</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1114</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>1115</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>26.28</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>12500</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>18.46</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>12553</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>3.73</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>12621</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>23.92</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>12705</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>5.22</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12826</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>3.66</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12831</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.16</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>12832</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>3.92</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>17007</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
-[...1 lines deleted...]
-      <c r="F380" s="0"/>
+        <v>1134</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G380" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>1.98</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17011</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1142</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>4.69</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1143</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17988</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1144</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1145</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>5.36</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1146</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18014</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1147</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1148</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>19.83</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1149</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>18017</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1150</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1151</v>
-[...1 lines deleted...]
-      <c r="F384" s="0"/>
+        <v>1146</v>
+      </c>
+      <c r="F384" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>4.49</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1152</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>18057</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1153</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1154</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>19.98</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1155</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>18061</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1156</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1157</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>4.77</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1158</v>
-[...947 lines deleted...]
-        <v>1268</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>