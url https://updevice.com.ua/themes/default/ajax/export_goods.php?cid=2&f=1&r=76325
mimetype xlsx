--- v0 (2026-08-23)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -925,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -988,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1294,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1366,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1510,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1798,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1873,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1984,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2110,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2299,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2371,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2578,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2668,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2812,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2866,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3058,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3442,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3532,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3650,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3757,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa8c9cca168b194215d050c9acb31af1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aa974f77dc7e4c85c826a6b3e2b47b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2969aafac87605e1a881b4b180923c9d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1eb27147b715df7ffbdc34e69ff4b64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fce2ccd14748cae1fcc2c64eaf7fc85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341b3f8707cd9652a8115ffc808afbd26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f434530e4c09e6e89528b850cfb72b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9164abd2cf37563c1faf16407e2b598.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf07d6aacdde3fef1da062ed7da2e1b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a1e034e6bf351b8075b90a5b44ed7110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37542a2d13a7dfa83c37aef7794f507911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705c291eaa6a4ceaa2d0096d552f18ab12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7089abd7177645e1d203febb98ce433713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56641ef0608b63ae87fa54d4406fa5f914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086750a5b74b11197dacd2b31998e77015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a76877d829e923d5cfaaf576070f62c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b901cdc7cb81df7d8c9620db95ba25f017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d589ea210e65424be6fe8af33185f6318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5760e35f85fdb5dbb9b31913d3337119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7501bd8a1220df2ea037f4371510cf220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb37c0c31fbf38e353ec9a3b85f1d07d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200df8f7e9f30e7fba5d5bae90712ce622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f517bc843abbb3d421d8a644b75b0d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b1715c79df7080d8e2b95dd5b6dc7924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8b24760ded823240beaefb6b5d0cd425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed9a31b68bb24bf18a0c9a5b6a14e3c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81fcc774ecbd43da33217b7dcecd6e827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45deab70dc536cd50348d4cbf3fc7fce28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59878fcf6fafe07cab288194e8da322b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2396ae6a4653953b566b343dc3430d3a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac2645b3b2640002955e9fde333639531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0661dff0dd35fefb32ba6c22d9e7e8b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff8099a4da9be6444b74f842e48e7c333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e9747564a0dee8383cf75458e5c35e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5349eb4f6810606b810d8438d8f960835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb910c5ea5cc02c58be3342ae0daecdd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d1f516cef553a727956cb999e1a8a137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104ea8ccaf0e4118813dabb044732a6238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afaf00d57331060dab861d6fddce4d439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9ec06adb6e5a4d46e71c93e47d716d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79cbf496b5a7eccb4119063b01a0b2b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f97ab398a802897df520a5b1484c1bc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc280450e3f2f40578655341e47101c843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca64ff8a684d8be4c0689e7cf7b8c2a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1051c259407404f9d018cba90a5cb045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e89ac0f04f1c7665afd57f8d21f580f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720b55c0125f904220c0ce8492e8018247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f61eeda8a3a3cbd7082b0d0e1ffaad48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684a57890b35f222fbdeaef10636ae4449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbec8dfe95964bc79a0957601ca6af650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79668a6273747917115d447ba51b28151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e98597d8a39489df70f458c7139ec6652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d764158268b1c7fd70e385431b14f953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cd68cd90303c48028e05ebd481441754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1b245c234f988a491c68df05e4f63055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dbe59d34b7cd31a77479f96df67f7156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5937586d91ba3234660c27ee8710641457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4d85f719510a9ef180696aa4265ee658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871d220d7d810275c4cb3af8bad138e959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200ce11dbcd7d6b7e4a5fac960e4a3d960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820bdb59069251fee62b6b7ebc6995ab61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2d4fb62c1c5ae326cf4eb2d7dc2bc662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36c006b4385fd3ef56840bbffe5c8b963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c76e289ef8115680188d36820b38f4e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f2437c17a2ce32cde5a722f354e07065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7144409303cfc08b2d51c5641bc28f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16659a248af0ad340efeba19532c2adc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c4d2654d262d05392614970b47d12a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27ab8dc6eebb749f9c2ed890dce5cc569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec123ac8cc704456c0baebd9c8ffd2d770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c83b129a26d36b2bd507cf75f50c0b371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad89193c460c741f43ca09844d78dad772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22027871a6c9d2f6206aee01cf1486373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11991d5402b8fd5e00f0d484aa9946374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd7829472a4459a13f5e3dfa5a4f13875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7255a1fef653c1ec0a81a65ad135ddb976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c5eabc46b33065e03a8d3bd27b551a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5608b62469e1dcc8a865e6db25cbfc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35427adf6279def02d7ea3fbb536fcd779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fa580ccda3983a310db15e037b173780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a12421c7c51952d44fd70e21378080781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c00c43e35cd759f8614600d0e6bf0282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0676de72aad90293aa1fbfacb7373d7f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c37ee3b0ad26232b5fb02e1e902fbc784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514640fbe7656e969eba1dd92aee00a685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278ce9ebe10d81d3da66bd21fedfa07b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e36c52678a7b9f8a0ebeb28ee7946c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac1e9ca860c7fc5bf9e8267f61a0a2588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a066295eb4373af326ac7b00713d85db89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fc41e185056099c226a86226ebe53490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6b9d72393f4f6b697d2ef4198dbe8191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea954414234b97a68860d197eec47e4e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a64b88cd0716000fec7a59c8e5c44793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cfb4264b3f4ad781a3b6910f16ee7694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723bc01f4b47010c4e228845a84a798495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f676b32619878119ef3ac53a8f513c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5d652ed5b44852abb9309f25a14eb597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab972d8e0946082fd2e42e8d1c73c5398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83ccfee031381ac867a044586a6628999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f259607ad44c455ee5eb6da90dffb80100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ebe60730059af15747021ccdfd800d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938eae4076f2e7fcc9d70a35bc745610102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35dd90e3a04f77efb926f19e9c00646103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e786397d673d2f61a02e0c8a778ed609104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15faef443b78a4fb6bbd45860137cd04105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3595b06eef0e5cc25bedf9183a9e7f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5878cc9cef3ab7ecff62b43e8e4683cb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250ad32e0be36c2bb1120372144dccbf108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5969af79e3a7c0ec6823a6b4482bc53c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6807de31346418691e794637be9bd217110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9cf0f1669a2071e0a6e1e15c2fbddb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54a1b7579ef3aa7650ae5d92b8ecc80112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c752965a199306ac2ffa427e35bd8141113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c3eab0c3789cdaf3a3bce6beeaae35114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915924d359eab4be2abc5736b5649fc3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbd31700e93948d1e975d4ce05b5c41116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddde88df5f30736ba599d66618cf3c90117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d287374f1dea337d99b39233c2196b08118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a26cede49da9df7b0d157710d14d5d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9011f87a6c7af5b8fb0c0320e5489ae120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3413adf72133abc3b3eaf09b2e8c4c52121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b781f3bd0b570b8ff1103e2bd9ccad122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7434ca19e6e98f268776a5ba3407538e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02515e528674525726eefd9ab9e89ea5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73f3ab75c6a3712594025bc48669bd9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76476a83a57895a988ac165935c2da37126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2f1bf74695da7c58814f1d4787bd10127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8824a4fdbd90abe8b8e2e2493a6602c4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f377047c06464d288d490df77888ec61129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8dc8395514ac7b0ac4677f36c888fe130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40a0bcb41a0ec90fece265d019be8c4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a308da2a4e38743c1111667ca201f3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2186ce3686f506e9b454467a2d6174133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff13c71430d1d7ff95f8b7fd6ed3ee1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3ac37013824dcd0ff69ce19e898288135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347f8650661b4d7cae0b27fe088dda6a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5743a6968de589cd6787402e93a73067137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f046b843d3078c242402d4bc9be8e2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0b8240ee0920348328844ceeb3c46e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce4f1c8d1230a8149e527b7d2d78f57140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733469b26b3c1fbc5334125b211014be141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12d4f068b9097e64c9df1a685b02c07142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6570b34cbec0415ee60c5f8cab5e37143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c14bc0c8e3a69e6c4f5ea129a94f92144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5346c1d7d75554afce367d9f07695d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f61b02e6b25645dca7845ef5ab84a5e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8d66ca5b18a1cd0493f63ee828347e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283cf3ee93175e5d8891c9a4fead347d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d107c7001e4069a9d10214b796dd3591149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32e1dc75704bc0932678e3def9df605150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d6be14dbde020f76c6b3c3ef6de531151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33212410da136140e16f628acddce61152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371950588f20b07cb8bd4b04ec34fc06153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1243847fd7877fbc48009bba6e63e2d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248fac55504b9b7461b76dc19ed88805155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff944bb7ac04be3e253081877ddbd65e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f378993ad02dbef7e165a56256eb84ce157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5840580bf35de918fad301ba50f48021158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3344b371b055c98e6871c357c127ffd2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16d5fc0fe4eb41f40530496c9704329160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96b2363a8d4717cb8bc14897d59c8c9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fa1c7aa70162c6dd6eeb246bba45b3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353720d07a1c172195699cf9548550f0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f9f20eadf2c37d130898169430cd69164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0e5d2ed2d05f61a0169f2112cb270f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebf43879970c73a5dd51dee9e26a5c1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ed813eb720272a9b72194e4b1556e6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c752b7d20e2f020ff78275e9cfacde46168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9941aede738c6f8eca37d7bb4d0dba66169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877ca17d286daa567189045f076a5a53170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb18163d11f4926f98c8a5356f49e892171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a2d267332c8abd9f3f5417bb3e44b1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64755f4ef09ade8147d7402d9624bcaf173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575a863d5675b8fe1b60f8b44be12d0c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1b0112e905a87e9b13e0c0ceb164a6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f1ef5d57e238a8b71888f97ff017f4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f969f2f921ad1013b3cb4514d6629c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d8e83c8fb41a10c6fa09933be43867178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0026aee0dbda384c40aa6b6ad0ee0661179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2803afcaa482767c171c2b7362bbf3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8660ec688e96fdbd1a87d899eaa0e14181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1eeceb2cc83eda0b903c537101912f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1baf46300f0e86824045800ff6f9fb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620102a4458e54dbd94cfaf7dc4bc6dc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b23549d7d52286b0e4c229e0632325185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccefd3795fd491c0115705e77e7d32c4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be8fabf55046ee7e3cd44a9de12d78e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674207e307a00a6f93bde5220839dd41188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9c971cd8a48b65f3cf0277737396b7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d926021ac87f85ec9d8eb5a6667812190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cfb9f052502897260a74250cbaee60191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bfc1af4bf74ae0bd065ef787e5db05192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b9f7bbb5b77845018ed780a02381c1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a6bad1cd48ce3e3b5dc8aeaa567db4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1320f211c7a47d20ee5aa750d1b1183195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a27be21236db235eac6d5bf9e78aef6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ab5178dbb68bafa2e6ec7742846977197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fddf246c1e0609a0feb6d7cc529e7a0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764a83eeb48f4f278002bc33c86209ae199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c777753972957a103181101f858f3b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c026d30c66b6d394d07def8a31e59e91201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7998b7476acd8b380f6dd31fa2feeb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9290d1a25b24bb1446856d30eb2c63f5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227335a01ff68866e4caeda80bf352f5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8dfc05d4559a97ee22062ecab3f285205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9f6799a4b805ea69338ec4cdc0c851206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58c8b0ebcae77751a18f0d190dd2643207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7c40a9d5083a5ba071e183f8700577208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27a33350829ddcee7c4fe8b69a32d8f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1712cb132602b4d260d6f4dfbd62691210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dac9ad0792b6b42a76dbebe89a9714211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7bfeb3520c6be133c29979db230189212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce28a682e6518c7bc86529b5b15d8671213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3598dfe7f30d69fdda0f36324bfdf896214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f6a70252b670d1bb4506b7c82f4906215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4500affac578256b87eba559a02f7b50216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2b6e0d87be259f314dd8bc60072e95217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ef6b1fd696c538714c3f1eec22dc69218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a098097e6b645bc19b49dba43e1e04219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923fb98456464b0bf063a54f6a9c786c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1904fa8a01f1b781fe32e3419430d66f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c14abb492a6c37af1e2e4f8658a4b8a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbe8ecf4a583ffeec9c0e0cbdc51197223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e264e192223dd4fed0e77686db97693224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08329ab354a11d58880219fd5966e231225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d011d5acb874b8260c3d2765457a3963226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e54eee52ffc23fc950ec9ffd35f29a8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e1de206eca81cc66c67636cf2420ba228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffdfae1e76f2d83de69492b625fc6e4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8f705ff4d468b29a8f24d3e9b42282230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdecc6963d061598b6882267f794928231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb436d2bd1e09ec3bee11a725056aed4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221781b1008a38618f5f1e95d520441b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e525f65a209655f9ac42cbd05604cc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7387c3512c1a7e9ba805eb40cbc51599235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49345f90480a469af46f9df144bcbbbf236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688f0919350a03a235a2777320eef72e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5a0b1649eab45f2b493e2bf8d792ea238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb382b58a69b8b6bafd7e2cef9a11868239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f5ac851df69a06c638cc7f0080b091240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2323ab2aefee516f7924dd9704a70047241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979788782e43fde4f10c5873ef6b7efb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073d17de004e579ab9aaa1a96a52c204243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6849770304946189626a8b53185943c4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641ba24ae78c88b7740af8446b5cd787245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c565b8a376c817fa5521d7c23b532b7a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92e12f0c95e52c123542806695ac4e3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63971a893b377fef74668922b8284b76248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e482bb0227c20d75abec4fa71283bde9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29de0c969473e3f65a7917cbd6c24279250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d09cb6812aef51f537838738757c710251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257c50eade0fb01016de3d8205519a31252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e831b51e786e35320152cd6c294fc0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e81d70ea5e623e62ef28666189b7290254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad25c9fb6eadbb15fbad4296ffcac73255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8fdd391292ce8b1ddb912c824fab47256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028973ded7cf5c8a0dbb77191287dd81257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814f71ec0e5521ff7cc8bc207108ccbe258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543f3daae1d7f9648cf8191bf5615e49259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452b5872cf09e916db957be04185d601260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0ec4e7f0a126c8ba34b90e442c9450261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b257c89a160517243a38189d9d7af8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d163441ee7c96fc8d075ee6293905699263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71db2fadfae3a10134d9617c376bd86264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd404f469e1b5573e8ece539d294a506265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029b39f215ee036e2d9fc2fc114cfda7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e920fa2afd0d6d69567a68f1b5529c66267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c401224cf4694955e2d1fb5fc7045a8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb08ba50b8873299a3257d53e7eb831269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da61e2135d70eae537be9a0fedd53a3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089184dbd0e7b59d1722f406d86104af271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e05fdf10740a6b53306f6c8195479f4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056a1d0d4daf43aab79d9cdda92a9fd3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c077488cb624638ee536681d9f3958274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5988e2822c513c5f4510354eb7147cc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcd1ae927503e607dc81b61106f3d10276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0486cbefae72a3e879576b7a01d4c22277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae71d9f10832de61ecb68fd353814a7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae187c0fc21ed782468f39b784077c7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a147624e1b2c8d08101754a88fed7d23280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a10574f69a2d9e3241bb8b6d62dda7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f503d50e49ea1ef85ba90743a257025282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56f7e5669b7eabb0edef80eb65f21b2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861e13ddce74980979975127a4a85c96284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb51c565b0effc55b4caa22d0ed34abd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24e68dc9412982fc7bd010d03ddfcea286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8f9f8a9cad6c9630911e01bca6c25e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f21300f64ca466bca2bc10f18f55c89288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1f744986b2bbbf4e647d9d5079aad7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403922fca5e0e13fbf15a88ebedb600e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3d486eca41e0496f8de7e1521da55c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06733ce9d849eec7668cdcec69462c8d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4de8003f9328f26344fddfbe93e3b2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05567f81f014ad34734d0079cb20cad3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08699e6a72b646a5a4f27b2d51d3c55295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fdf80db097ab1fd20a833da57000ad296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c5e9e38f26118299d535621dc4d8a6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d547cf6268de7cee2f63560294c83969298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5825fb7d0b9d09b69bf74874d06805299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575c7e1110c169a13dbee7e7dd32c471300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4a98d183d33852acaaed1e52c4bab0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac4b640ce8377053a2c9d750d60856f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9225e8bc4b9095a3bfdcd91d6713907c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff174371585536aa29843287d602c2d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558a121b7ed3d72e13c6c747ce126031305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130b8f7e03d2a99484e030f0e3b5a7a3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68053c10350214325f2d0151c05a13ab307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cb86f917e398b1ed7279c7d8898c13308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b15be49db9d6b637e2adea8ccd3add0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ecb46032e4065730962f7038b55fdc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a039ad0246cc2359d5a24365f0964640311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b33644252296936f73f9c7ce02ca39312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9083a6f3d22c477e2acf21f65eca67e5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a5cdaa424cc184e4d9f9fa3ac51094314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7946fc61bef47fafa3f6dd652238fd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16af51812d18bf4c37ab015ac136510a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aec1221f7ea60368dc5af9f9eacd93f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d501b1bed78e53db84c43d486fe60b42318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546bd429bc3dd26b04b076949dbe97e9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7981657bf09adea0e71d1add548fb6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd2e09f6ba1a5f0af26c473d6554f70321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb26032384175d8f4fb9fa91d50bbe7f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48c5febe6e3a357228f9c6f4ae699a8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d458d3c2c8f82660bcbc6f88d4d17d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159aa028eb5e800c67234834436ebf9f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25544175ab779f7e56c94d0d9167063326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4ef542096c7330a7617a732b651658327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be4797f5513dbe34af3f4f117253dbb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15f4e8d50aa0be242f6da3f065e903a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d091136303ca314001d8f2287191d7e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393ad212a5943ae1fd521a3649182a5b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d893f8b5d47e19f85e3357641adcf9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f5db9b1758b1fd58ef90a97266d870333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3ddff95a9dc0086cf32bce81f3ae52334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c80914b4151c5dcfbd41a63122ca1c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64be1c75780bfd0f374db21b90bea30336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430ee7a111a990297996b5d160f41b2d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce1f1df67d7a2a7992ebbfa1be332ee338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c121c746ebc33380d1ba8ba47f7050c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a0f06e1f9f32896eaeac55be5bfbeb340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7d385d4b3bf82e5d80f5a0ee289c80341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bceb9ea31198676ec13db92bf44efb0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dabc0eba5a6d2cb7fd6bac6aa3a58dc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe45d076a584951c36b734a260a41ed0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca5961696003606eb9a01032c127f02345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29549af6bebf6e0ca38012d787152b0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fed23b4699b04c373ea73f5d1d9ab2e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d22aa931978a27bbb13dd820a60fa26348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58fb6cd933133a38e32779a03ca9eb8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f08a69a9cb321905b4cc6c9fbc430c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52958e7cc98ecfccb8dba5a332932381351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4857d1edbe7a9f14192b4bb6dd493da9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e7e52d1256972373e64ea84c755881353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff17a90ba0a700f82c61545974b6e1b1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c53650abc88bcfc60ce168e7d5b8c22355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a68a158c0926a25aa2a332c163afa0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3453bc4002875f6b0cc869ebf8891d66357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376833a31008a1292e7ca87f1e69cd12358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c471d0b12693ebaa6a346783908e25359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a4005d2ff698ccb26e5d466c4bfb3f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0f8290340d7ce2b5b52e16306a0979361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbd21ae2032afb2dcf8faa6709babf3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8b3140243723dd993f4bd81aa22d7e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ae9a8a226c2bab8683c1f16711bed3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1705fce9c2398ab6780ae1042592cf3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8416162db61e3a957356be58215e5d19366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ae5fff8618f811e57858ba15def16b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ffc2dcf1d0e8c0245abfa41460229b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f91e0870823da0a23e48fc4884c9a5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b63ca958dbdfff6d10af744ad1317ac370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ebb2f6459ec188d5fe1bef6e7e5a43371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39262eb886a2682d84b2526fe5433af372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a77f0a2158b29cb202b0508a9a32cfc373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd586b8a443a9e9dd4135be043fd798374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc33730e98417ea80c0308e7a2dd868375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa8dce540f1c8df82b735dba09c5a34376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd61a4dc90234ff23b8a210335193894377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ef1bd49ff1aa29593f7cb78c70183c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd1ea50242def45c68311ec72e63535379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f7bf20330798655f44320c5f3db78d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50d494f94d29116feecdefb08c697c3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc1516e039d27ccb5ce0f404dfc86d5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0981a27d55daa797794c05fe9e2e78b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffe988449724d14a35af9daf0da21f3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c28c7810b0ba62a58e3af76efa5bffd385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e95ac7e84b7e079bc19baaecf30dfd4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4036679e3b94bbc83e34b17c967b6db5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60820012e78d93f9307e41cd77f3ff27388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd58a532fec13a757ae1bbca7838536389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eab6b393d5ff079373a8bcbb756b47390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec15893c03c28bdd6e1894c61f4661d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668f190f7af540df6b2c7c3e6bd9b951392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886578d1cb0a1195ff39a6852c53b49f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c935c3ded2dc99a709c1dc1ef2f7588394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c20a4e3560b2963f8bf44c44d2dc69c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ba1d9a92093e1311a3221bb3660a4a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61b9b2cfc0988afbfd7aa0f01b71496397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fcec505acc6fa3f5cae705e7805051398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f543e81c63f79fcb4bf91f531ee1192399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851d0e30bf4128fca7d92eae74383516400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308203c8fcb167f4f9b48b52ff26c971401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e106a44d587fd2abe1c16c856d20775402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a67b28fcb1a75aa31ee46db991b7dae403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02e235767b90cb99f80325449891a61404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa15de4578b4192d9fc7e4480b19fe63405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e0df1c9fc881d976c204d5c43591b1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6df415e20fa073f90abe16ef06b9ab407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bd72a55e4b79581744e331a1009738408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f776f84073123c27a883016cf175ce409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5df5ff21a04dce64845e6f00f6249b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe45e3d13d85d88effe8f7119d59b4d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3954135593d16936dc707ced88659c2f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4067baf024d17ff17a88bab4047dd349413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a876611a11c9fbc0134954599cc82bee414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4c45b9f5ea8b911c0ad738d9db9108415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829c130d1e0452f0fdf49cf2e7766dee416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265d3a215f109408517f7f8dbc7f1b08417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2e2c21b3a461c28a2827408203dda1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339924cf3050124105920a5345356007419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc40bfb2cf9638e8bf221ec43baa0a4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce4d718b5bde474f4ed470b415c1322421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bb7217c72187a9910daa646fe53dcb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18430a652cf4907cb8ee6ce962154269423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963ffc52a8775d4a3de12e4845bc8972424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8effbc1a78e1d38d11354087f5989dc6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96af4c7856040e444a4eba89249983e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b94f56a02f0ddc067a04e2642bf748f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36cc12fb39e8cc6efdaa068b3cada1b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffad10395dbce0cae0249b2f910cf1f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0f9b86cc95bd9fbd65bfaaf177d8a0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5ca0ed35c98288f3a52ef8bb5937ac431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8eb99540fb9e48a9193c691af7bb2a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f90ef97803e8330e370cd8069d00a5e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaed73bbc5b4f5b70edced87f1d909a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c4419fd7ad5270fbd7a8d24e11c55e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e105fccebaa518dd824d4f7a4b6c4830436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f5c292e1d6aa85cd18b94cbe81e8a9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2544a557c0d63621df4c3a35a12b2e07438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123dac0ad029d82ef3c76fb2acba69a8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82064dc092bde0233ab5511aa718b92b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f0b8b21c30358f5a041e9034d5a636441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62677373db85f68df67aee56baa26fe442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d991e1bde139ed918a5716546240aa9a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca44d2a857501f7077b9f4a5bdc3e774444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209a844045ae057f9ed8052f72324b37445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4588d8ae05c90f8f513b21866b811778446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b921c6e4d42c94b29b1bd09e91ff7bc8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f760bd310fa9bf8b290aae041e636427448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138f439cf688ab836846fde612d97caf449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eef3065e5707eaf5c825cb2c991de61450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd3652bf3e845e6f23f4e11c9f52b08451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eef4e2e6b12996ec4eb9ab70afb18c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3433db735e030334dc2b68686ef88563453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b725b51224b810b5c8a87799d58f0c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8b481181d94578a1e4589774ba205c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2ab44e36e3d1806ee26f4210d68aba456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59a79badba53b2ec220dfad2b85a9d5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7643da226c84b644c5d0c9c80591eb1a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56977a30700d3a912864fc0ec1d7bad459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff01c419c42c3d3ea2f20f41764571b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b6f73e01c59d6302ba3f16637a231e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ff68bf93125e015d5ebcae9872a7b8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e860ed663e08267a7daff0a6094651fc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcd2836590b37557b665e706b223df5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d447dbc81ab8713880f0129a412138465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632d360ba6ef4a494abacd49b1854fbb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539475aa8318c41f26ef06a33b341389467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcf8180d4c3938898c9656ea3344306468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e729b6c61d818979a56341c4cb75fd2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47caa651b9b5461926c3c91c77f8dc4c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168ddfd5b2edb27de1343972c1e23cdd471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f135c80d1fe17d604851fc00fad77b7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cade7fa8e34da331d0e658a740b0684473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55b57f49015bf24924f8388d1831649474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4d40125fc7fa78b2b6ae7509fe48cb475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb83fdd4a7620cf1a7007033e33c46f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee13e5c8c1779b986b81b5b7c2136354477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b123d4047b200a539c4d7445ffd516ce478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3151e14acd20dec1461f29b8b8879c70479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd72600198919f2a8c80e8b1184af156480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2b95c375f1ba4658f8a1868211724e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9711fd40305d3b584ed037dc8a92d21482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938acf0be0c0d88563383340ef0f5824483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9d38cccc0eaf8beaba5fb053f3bcd3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bffe397e53012246c1edd9e175a13f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e325b0aa9c1e09c96485245b1a680ca486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626e67dd09a8e601f1bd6440c82b238a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdef41399b0f1b64c7e9d32bc40f819488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cd9fe80e044c02447384f1a526ea06489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4f2daafba718b9c91893c526c0c2f4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500d6673709378893c1ea7b1d5a65180491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d3d869996e79ac026135b67fc03549492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff797aab38a1eb80aaad347eea2e3a6e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd0ab5bc04ca4799d46613720f9c53a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d362f25ff1810205a62aaba5c0b9f20f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fb3e803c3017beda4dde39168c7650496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3e3c189f78c895060d998b7c0dadf3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7aa4bf6a9ef57528ca2664def4e3be498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c62cc8845a3bf00af425dd37e4b4973499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5623cf9c751c8b5676590c5c5e5412500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cc4b01d4cf4b483c16ef6d83e1020a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e329f180ec431be11f2a33112fe47c0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa77dc58867cb211f9c1d48e1441d71503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d17ddcaaf95ebbc10e084eefcf42ec504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7427628a6edabcaddce5785ffccc3a7d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e71e5f2ba0d372d5ccdc6b03301d21506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4386b6869fc1c8745136e845fcc5505507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06995f19c2679449bcbe696793075c77508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e4b75cf648166374c4a3562bd1681d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbec1d43d35a4b2273c6c89f9b44dd3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d8ec142c00c0ddaf2cc11652e9d378511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c069fdd8096c473fbebe48b3819eacac512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02ac31b1104294f11bda165e82eb4f0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05560f1de0141697ac23e8beb975a87514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3add96df6b9d7650cf049319b5c6e6a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fedbcfc2bf0827740748ff3fc6f2bf3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5ed216eaabe3080100e4a9ff0a883f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbfa103c67ac00d2ca0d501e948594e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803aa21bbc82bc5e453e0242fb90375e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5464aecdd279e3caadb14d4e112140fc520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59ad98b88a24328d6598cfd4633fd24521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2332e12ebaa830d6249e9947dadaaebe522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7343367b92b7c85a1f92506f1735999523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1b08f0fe0641b17332d90f43402033524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321af00faef7ea8df323a3ad07d96659525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ed8dec721d7001c328e0ed9be75fde526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863f290c7c24800241144195200224af527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7477b14cf99cf3f3764921e21b23ac6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e661b5fde9c396495ddd6e42eafb8837529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f9e434984918bc9bf932471eda01ca530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef23399912a0a96ffdfc971b920bc89531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97241d8ffe4a77b8bc61870616f3210e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a07f2c925ac19b319814d11ae4515d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48b2906aa6795226db229bb8f8c122e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81605b2e709035b2a0a4d38d087232d1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c916c54b0b485c0f93103c381adbd1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90be4cd4fa3e769fdc8315f148c6d75e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879195034d6d5f3f04f8313615bc47b0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0469f97f3fc7d74f33a687b463679e2f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b248040c36fed652d1fdf9fea1139c4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac1bf4a9b73d70bf636e3d2868fcc33541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69a9adeef0ef1d8386ca91a89c9ac18542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18b02bd45cd14a008ec3301d90ba087543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10565e73f55cf11dbe47311b2b6458c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8769b961b69a6d622548d1be5b076513545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07738bf1ff3151e74856e9e8012e674f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588ba7c0676a65a50eede2b0e17fe20e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140aac384e7a11c93904566eec7df06f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf409bdf31cf105445e99ad371c57e8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa0fc1c1e3cca065cc3f39d88be9d49550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8b4afb23e01ee9edc8ede1e1e8e6e9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25888507fd2c6cc57bd6e0dcc1e8ac12552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88181a73e6eb9bf8ab7c1a30bfe94a36553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f56f1852cce6baff930ea20e913160d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f76de0115568569cca4172400015846555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daeac39149be7b833c1c6903bf39bc7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5498410aa3ce8ceee3eb1a7d2f80c7e3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0c283e4f6c9e5baa093893518e324a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002939220046b1c7278fc1b89b2322f5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45b29e3f81c031f82621a5e1e9e4f3d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fbda383fd6619d6ba91521ea1e03b2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53273f57e37156b45f12568dac6ce7ab562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e240b7e7bdae57327135d75810dfe9c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2012cbcf11ca1cb91ecce5c58b4d92564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc9d832cc3a6d6925448e65e77c7ae4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314bb36a12728ff4c73c6c095b53c15d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed62a798796391b25b0e0fe98a780dc567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30535795eddbb387053dc76458063427568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c847acc0481c4964250e9efaa64bffa4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9b1f2f530bc898e472730b26ac71d2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f56525d0364be0dad4e2047e82a7e0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82b350eefe6d4eb4e5d20d606e1de4a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4798c26ae99c2edbcd2c80cc6051d85573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc523d440e3231de010769fa6de67ea7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751462948cbf4ac738fd672d5c1d7a78575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d8a829bb8b4950374b76cf358a453d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fcb9585bcf033ab72f2766ce448113577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67c50eff3bb8a03fa385fcdbb4816e6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab21dc273e5a440d4eee7e63bbe2735579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ff5725ae042ad2f07f6d8b6298ae07580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc0468e6fc217c6d2bb8244d70c6645581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919a7fe33602ed3639b204f217ca74f4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112a9699900501a212a6c22cb56d587b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4219d29d1b4eb2dde3f01db0f7920f9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9896c3a5635fd2f3fe2bfbca3f7ad8f6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c61959fc386b0e93c43dacad2fe6b14586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5282faec80d68b200ecfd386b7262c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4fe47d7a9503374f75871f40e6170f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3cc971b0d4831bf4f371f8b3677bd0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c010184a0f1ab71bc502fe0de997a8a7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb48d5f867bbbd0b986aa557b68d959591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9352f0c97a8464cc8b5dba93060baab592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f31bd4be876ac4aa118507c9029cee7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e62ce990d3a6e714093be4594d3b77d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f0b5308d92070b7f1536ba37c91662595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53c8dc45a66abf3d9b174fa34c55c34596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da02432b9e7ac7c4cb34c3678da1d41597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268d97831fddb868cdd87a6144ac977e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0484f773c1fc55dfe57ca1db59449a7d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0ac559b33728da8e0159d0ebf93c6c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e4ebae95485a28a8610326755b1709601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33fd2c63fff86a2d1c68af8d3dc2a12602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a590f77cdd7f89f841f053b44eda91d0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b39110559764bec25407505ae8cbab0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69edd55d9ec1416a77306f6144e16e3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28234eb78764dd97248109a50e5b096606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8552b797204c99ef5e842777f81deda607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38aeb87645715b5f73416721de44fa7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f8de0253943e606c7a20ca9cf5c799609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9405303cb889512f30c4ca9cc74fdb15610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c30dd9d183d6a227ec505a5cb2a029c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1141c479657057138ab80ba379364501612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238e14a56c8c01825b95a44aa3cf3cb0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fa3d0633dc6c7f39d2a370780ff125614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737c7592afb0e2daafd79881c080d8e8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66cf63066ff769169ded57586fe486b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc1ee162bd60cb16bd2ceaa3971ada3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f18dd2cb3583558c3aab727af8df462618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1570093fd8720ad6753ac16a35a55d37619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3eb2e3ec7c9d662f5fa25693d40952620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e3e56a1e5083691f1973f4cd26528e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607ca55158c8e43e9f5e100f6f16bb35622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a08f077dd62b5300aa899c43ca20bb2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235e8e48dce20d48c26a7127d79c3d33624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ccd7e623a3767db2a8f26770244eac625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2dcbb92e7a67de8cf0f89c93c20c60626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76620acdf16bd2f25ccb478a9e1bcf22627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec419166eec7798b478dda8f1a95abbe628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44e701ce9739472da1a8b17b50e8ab5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21faa5bb3e05b7ecd8a3162c89a721f4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b00bf0654bf695f31188136122c54be631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b89b909dee82e75f39099c1194203b6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb21a6e1d9e5a6c8fd1efca567a255b2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0eb812b0042761f83dd5f7927bca80634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a8daaf620fc5780fe245ca67b225ad635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506e5787b5bec62d2688bcf38b58a3a4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff18a8df546461208399b6a9a916573637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810f376e2ef1b695f267d67abf104e37638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07877fbd605888e29a8d61a5ed5658d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd615abb0674a7bed1d648e566312a2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d21ccc8d85be7e0e68bb284db54ee5f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbe83eb2a6fb25b42ff61188e3a3245642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e23476d3944374cc51c7f8ff494b817643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d88272a345dc0e1193bf246c26e73b0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e3553f39eef8761f0fd1638fee7491645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d447f9620cc1f7aa353d160085989c74646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9052569960dd8e0aa7e40bc2b7b644ca647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43adb5a12dd93bdb41313424cf1d7c27648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0c7dbfe5527aa85be3d23b446f548f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891d2b6c71e6ac23fa1abde2d5aa90f4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b557e4172060939dad902d276ff39d9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c7d358c865fc876e0ae67c606ae193652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be37b336d6644d76416fc0af4cf84b82653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bed6d5fbd3e8cbb1fd31e38a82c1191654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbba3cbd727c0fbb916c35381fba5134655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e288118981b56cd9f7ddbd8e8fef9d1e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff512a30c2ab14f3d063f5dcc01b011657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398b6d2666cf6760aa9e84b2ba370a34658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85b95dec09aeb9d3b8ae4d0fb2774d0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e2fd55ad579057cc134ed35e3e6bd7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eeae3e1c3a25eefdf7f5ce3e8387c5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd55948df65ff30c57b2d003cc2da70662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f89694c43042f21a9bde098150c428663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5afcd01ad5799261258233b0fd71b9d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aa6004056728a2b00556b69bebb752665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9334e12e7ce028fa2ae5f2c4a4fe817666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f65c7347b274a96a3abe8f5528f65d1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1411ebf16428afa01c2cc7e35ae20b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dda77a1dac1dea2091d5ec3ef0d8d9e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1dcc4a04c7d69e77404051b3b03613670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa2794cee68323697389e620d74aed8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a026a5478fe31e707bb90942ad292a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85a8bd0f33e1bf1dd3c13ef97dd806c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9da99babb4d338e1c283c78c8a2298674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34cb96239cddaae2f94e0ac279c2c80675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e7e9a6141af463ad13acd82400c6ff676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fe293c535fabe67f0db061549f80fc677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472ccf9210baae7b9731e691b7b08860678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7864de729aefed74d05b3c85c1a84279679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84110a3891868125dcac74f7eb21a00e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1884a4c1c8535e577ecbfc1edbad3751681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e4cc7490b831906468a534b0eaad42682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5872e2410faf27e7044deb438f1d4494683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cb4094776f3b81287b09ea42a95fd5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1941e00534d02ef7feda5f5b420e9df7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9176fb55a503331ee0b5076fb821934d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabe5c44b03eba56f4db09b055604443687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf3c631cf3b29c9c3ffaf4055ececbb688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3367aa4437c9dc4a4c74ba900f8ac954689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5702187b638c1f27d0283c37f9eb26690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99275c0947b0b894de448d4bb7ba07b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fbb47c329e204f259bd78c6c0275c8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dcf2b6cab24935bae219b01f1afd94693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73b6237fd6a49a514d7a959c07171d0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426758a5e1d80f2855bba55bbcf4d295695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c51dae8d31dfdcb04dc443974a1f158696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24de7ab21698327592e841acce34cdec697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cf5c057280feb72a536b49398df433698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33f9e511377056e26dfc2c3fb1a28f1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea938aa9479f0e2ecfe28b255e7adbf7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a05cb913674b3fef75bccc89358023701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318d15a655bda7711e10a3b38e29847f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94336bced7b1ca7f4750726b5491b6fd703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b4a8e9e55b5d9093bd19ee23202725704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dce0a89d1aed359b55294b33b83cc75705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469b518a45549b274a6e24fd34f009ed706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9c6b62e71735aa9a7505ef73b5ed9f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe44a8618e76ddd5a6b863b175ea9e5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f693800702a967aaf4bd85564f9d62b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daac172b20cc7a27e725d25e5fdc2d9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cd1d0e23bc143a0553310d5d862bad711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901d4e0823231d9d63bbfa0d00c63333712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cd99e8adbc7d495c7aa03e2689610e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b668807be70216fb3b6f255570e8d292714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ba8d613bfaccfb25ee0f888d0b226d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a42946ad7eb51b945f43f7883c0932716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4117b6dffe728f8eca429cf50941a3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2fe8e4e5cda5309887a57e9422f5c3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b090d3796f22704f322bd5f2f8281b60719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d06146234b77c13dd24947a3f24314720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3e9b5c0722e97a9b1f745e886866df721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adbd02acfeb63536a95b4ef869e7779722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4822799a769859ba43cdcfaa35331d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095974bd0a6adb565eea1666ff28515e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fca8bf1feacf35386115dc73cb45ff2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f367716b832c47c5ccf37be66ea4a2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3095b35eff789ed2f3c17f1667b83e5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea6059f9bc5177805c13f1f85c7fb1e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9933e936c953f33cbc9d758c85797a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d56e28553c84ec1c3e9af5822fa6534730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca54d8e51c2019dd3635dd1d6c079c02731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e41583d8f17adc883056c3a6032510732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3a12ff642a2c150525dfaa1c61b58e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b03a00ea5783fb36406ace26b10a6c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753e4c71d0b9c74d0ebd5e79e5970c98735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940e31de1f97cb2ca51199f42f23ba79736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed1f1d3736f4466ef22dc5ac327cf6d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1876115bb937e776ee86fee7842e1767738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4d6b21e87087d7716b828df58766cf739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63344bd62b1dead2353ae6540d6ce16740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ee9fed7c3851e9cd07fb5e69846d96741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d326514e05b2910876dc6d9476272fdf742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd8eb92bc9b88d1045ef6c5bfe29ebf743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cb79bd969a8ca10256537f2884cdac744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e66c4c00be78ea0804e18aaeb6cec41745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc694fc5ec5fd30d35220f6d7b8d549746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d47a981308b3c9965c08c5d8a4e17c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb75541d88dacbd9c78d92bfd6a6b8d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dfdeb54af0eb4b189e5e9f7682dfaf749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e0fcaa5766543be14532d7f6a6a103750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adb80ef18d3cf108d67afbb85e45cbc751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25ec866690f55d28120ebf7625f8647752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a07e199c789c3086cf978d17fffaac753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a49fc4597328a95bb1d4d5c172c4f0c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2adb82a15992903fe6894ef9c0d107c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bed5677fe5073615f2eb98d6e966b3b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4704680cf0aef9acdcb654a7d06ddb5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193fee770ef6effd53a4773b6020e3ca758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3b19cd0008aec7b262db70e7a05ca4759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e80476816b25ff5661ab2067a1df622760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a637a4e53925813f92a2fbbee9edd1ee761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11859471a07f963f1d406c758478168b762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e22fc6ce01541e5559e011bd4953e46763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3e7e33787be6ac4d2dd158a56eebcc764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfcae10a4ff92602b5a42c952e076a4765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8f1530a219bcabcd0bbed7c0424f25766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee0f488b857dbfe3415c3e173026a49767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb7967c169ad2e5f8b90c59d608bcca768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf56019d8ea856dba23dfa9fae215945769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5694fa968e61f180f5e1239c71d5d3770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b04d63df96ddb2fb9c92a50778ae73c771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75894c4d8877f9717b4192cdc2aafb5772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cc8a6b127f115c93b9f86a1e10ebb5773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4bc4990727843383529c50934613e3774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f897ade7ec88393da4abfdc74808fd02775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d148f34b6b5d869f90c243200fb9347a776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fd8686dde12f3664c4e42bf4ea4ffc777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e71ac6aee4ac49293b7e06fc56b0b0778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69b579ffd289253bf5813cd47b5d45f779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17dcb30f9d901a78e453b163b48ad9a780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffbecf4b262ae3fc0d3bb030a100baf781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f91e19a1f457f216c99e2962b6a8bd782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcd7e5874eeedeba90c37d393d0f105783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3124215fe6e119a74e836f9fdceca015784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4891a8f6228cbe8e32cb75e0e49e3955785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3970ccf21997d4fa71c944ebc56172ad786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eaf71d2d82ee2a145922675762ccbe787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1152d55fa5343e5757844edac9d27c6f788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3f6e56c77c2d20471a846029e01e1c789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ced24c0842bda7df3272cd9e5ef640c790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5889119a1082f58b9939b54b754fb1ff791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2075fbb1fbb5641f92e96b8b67bc7397792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58800e79d2fd45706a7f204ac016314a793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac1258b3c9dfad8d1c330221d5516d6794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a7ee93cb12490bb611df9f2bee1f68795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d2b03948e900ba2f623bbc45771f7c796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b495c8bfafc26e884eca7441cdf96000797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d6ed1bda2a3253b75e5e17cffab7c5798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3688ec503a87eb0a76c37e0299f57cd799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b206f5a16bf1d799427b351d1c52f73800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089a2e99509c46eaffe628ddf6c38b19801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6608a52ae9e3008752e77f56104398fd802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60654523e55511ccdd7b6f9975375d6c803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b0a35415e5a07a888d6b5f05142fa6804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd06f789446cdbce26afa3b015a885f805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aeef81287a4ef526b2e8ca0e49aba5806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b7a7b1c46c171fb7386b1e8da07b44807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76284ea0eb47551fd95a093265b5b5b1808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a34c510029f9dd3de01811b9db9782809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bef8a9c1d0e3b582527b75daff6964810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534eafd0278cfc3454e8fed5eb05ecec811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a579e7e2cfb57f6b471162aa4147ea5812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8e203ee128ac7eb5443fb32796d304813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a45106ad94026c9f0e88353f4815e80814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb17fa613f77a9832ffe785f5c2ce438815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ab19597866bdbf621fac3ff88b0d49816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cb04dfae7677b1f21c884fadc3d391817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b88f1c60e87845e9a15bf9a6b24c9b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecab8a1106619e95812fbfe5f7fb5fa62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff12c7e242ea8d7152fbff0a1055dda3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0c852c64bd8ebc0265708c58aafb3c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a8d988e76d6e75e6880538abe583245.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a518844c9e7f7423bd2a9f94da9ce3926.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103901cfc4c22866635b7a11e44592457.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37c8d7bf333c220eb0ba4b2305fb9068.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de78d5857c212ec28c8ab931a71435549.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d9590fee1e589388dbeb72ee8b315c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3443ceeae27fdc45ed6ebeafb3d691311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40c9c828ec27ef1336c424443880d6512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705d021e19e306aae116fc9d796bcd8e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fda230e4fd652aeb0dd4240e5327bf414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4b9260d53fa7711b9f4b71ccc0f32615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cf41fff44478978d081bf509dc9c9416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6268857210e6afc4a277aaf66c4650fd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4387b2bfbeeef09482a18dda2868ede618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abd65536817d13abb3b7ab2e213f7e819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999c2b0e152b0142d8ec9849ff72b27620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980debbbb260dddc0d9eb918bd40262121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e70ba9e9e3ec811e2cbe7ec664bf6b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d336e2ccc68cd69db4dba5694639e9123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f5aafda55923e3dc3c57ffb58d5d3524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011337a189588a5babf8953923c4b58525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6efa39bc396bf25babef352de98e71d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf34d164900ecc439167cda1a5a5c93c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370be12a35bf6930bacb402c530bd87528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdb2896090f0698109b93a8854935bf29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f22b5fbd16242ac46df2dd0ee08b7b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738b583536dcba5a6956a4badd4a469f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd745aef42cda94e47d5063359c4ff932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a23b3b04844a50e35a7e0677265ed4933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a318e6c9fefd503bd5b003df898232734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17378b37d2bd33b59292c9c9e05ee1235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42737190c211a66712c162ba8387afd436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973ecdb3755fe8d327e659cb8e51cca637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfb7e4d697b3b5abdde85f8e524f0f138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8138e059d48905b495f5aaaba714809339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4ab1b27726efa2e1ab36641b9b5fbe40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6f97bbbb80c0dbac7bdae0ae31d4cc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aebbd41bb573a84dffe3c3b6304f28942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156ec3083557b17d665f56813ce6d18d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0624b1c57ea1cf1ff52654920e1ae2744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081621813c52901cf63895a3be7e9d7645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a7a824dd442cdbecff191381e042cb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238884731336bcd44e2cd69fe67612a447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeeeed7989690d7cf7430674a22961548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb5521e4ab17a02e80fb1d99b647eca49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45997103034cfa2378daf5fb0e5de93350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51de47ed90664f7bea04fcb8be7bd3e351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65554601d83a9f5435f1d3f8c293a0e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9c8d0924a64534fea920f5f21bb55753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6b90173c10e692ac3068c6c7f02c5d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe912f1703fd0eced99a558cc2baea755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda7eb7e1d55e4269b842db127151d6056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043dddf41469a658b8a21e0c625cc6a557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5e177eed9010fd26d1fee926c84c8a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7839b547215e80fb841c988d875652ca59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57e8e6e63b7819bcf2a43202b6caef360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d38f95a8e7396f0a888baa63f0a285a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff14f5c3b31f8a0c82a7857341bb9f862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03686630e109e83b8fe2318ca0d166263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9373d4c21050e9095de260bf6d8129964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c72bcfd79a4a021d8977500b830e8d865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861622588ce0b7943372e044c1c64a6666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af465d55d3c0d8038ee4e8ef3b248d2c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2748c404c616b58dde80490f8901a068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51de1e082a5d6d5aa4947bfbd3ab7e3069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aed27bf368b6d49e3ac0197e3f5c9a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43543a8e3c366b6960b878c8c8eaa98d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f950f8615cc438a20d1b8d20c1467a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191c675c48dedb06686a67f3e834c4d073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d791ab1407d96d57e0c962b15b87b474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec1d152a4eb616f3c7071251a29c9cf75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e1da452915b35da3fedb582bd68bf276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095622f0696b59d7e43601f5ab9adaf577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636cc8a5a444d3d28fec16bd2d81c50378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fd1162aa1e8ef29d6c3a6507ff854779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6283cc183babb2acd07df3c6d7e3596680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5d57295ca9eaa8d7354f140d759eb381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a860aa167e4390b0e7c9387170513782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6f398333439f50e59a1c8e97f0958e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9f7c96cfba418b614cd93588717f8e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4abce29a67cbdf9573ffe8cc3f3f84985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0941a5d9b98bbf947e25a9fcea1a0ffb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb20e398decbd7c11f26306517c8c7a287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00db75043cb24136faed35dcdf0614a288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a002820d5c25ae2826030b8d36a86b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355962696a4743ab742bf9949b003c1590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31b5f3f3061928b8859b514e563377e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b348abc3542b59bfe23ef7bf7841de92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e9fbed8bfbddaa2111bcf066dd26c093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3eccaf7f958f5d011af0d368cb3f0a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eba0021a05c3ea37b85ff48c5dbf63c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1841e5671246307b19400b00ae2f8af896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d4192ca86c2ce3b2feb7e485752a7d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fe1583aa80c3377da3789ad38ab11498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a33ce90be7ae75989fd2aa7a1aba2f599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d04a72dbaae1e33cd07cbd62c5df5d1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8b0c88c9f874264e2a0d5cd74b610c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1001b5a7fc9f1222fe40dec44e05ebd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582a35affe11ff75fc56e399c039792a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926783da071af73412c939217d0a55cf104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57128c3bf56e09af7f2bee132509941105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f3111a55c9c6d6927e4b2637ddb810106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debfa6598f34dc535357c62228258a43107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc91c4960f5b4bb315cbc90c313dedd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1478c5102ac8b14c7fff9d21ea60a7fc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2214892cace380a2d98b3338cd874afa110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767b02cd2a60c08cf155df0765188063111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7d7ca05dc7691b1950e277abe1512f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eb9688f7650fdc5d76d770a4000cc4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431d99cd4a7586d5cdff9ba9737d8db3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400c260a3971981e16bbb190acdb6073115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960f943b928d8494363fceccda25250d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc7aaf1cb6c5b8cf4d1e1065ee14a47117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e29a79c0aa56e2cd2805b01b7dd7a2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368f3dbd51b34af28761c7e3bc24c976119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9592caaa73d64d28a953cc79d55ba472120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a688a38c5894751522fc2cad155b1699121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7100f6bef1db706422028c70737bd3b6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30adff03e912f2983e940ccb13c7210123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6831eaa425798a6162e8bb7fb2c4053b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563adfed7fa1eb50b0f2fef4a312ff14125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf32c7f460c3368bcce79edf95753cb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4be2a7ddaa14a54b68cbd95f5da88a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c543fbf5c38a04c9c479ae2e8327053128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f18ab88747fdd47284c77109eb45c97129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999d0f6d6c5869152f910a477be42dfe130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574052d375882a1f7aaeb91a1b3864d8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa6b37eca7fbc14bb10d9e57257dcb4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273cf0d07bbd82fa86b0815bf759e174133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33489f59fd5a1c1e688a0e3e4b4894c6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c19d0d60ca74b310e64c7f7c3ac5d9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bade545391f08f4fcdacc99525ea10136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb0c40080322cdaffb8490e30ea9176137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862298dc41720effd1899a6276604bee138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41951911c41fa329ca4c6641ba602cf139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95efb02ab05d650071be1c08e9667ed7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d2f3058ba454a5dbe28d38a3f472b6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ca11a9964f67b7b40e661721ac63ec142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759d80d58d2a3a8bf020004be39784e6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e326fe6221d585e11d483afac5b067ec144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2137427f649aa83ff587c821ba84f85f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89032ed857226265027f23933cea24dd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186be08a06db95234a140076fc27926a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785f589d633448ae106f25a838ac9b18148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb995ac0a21cd06985256eb7a86cd3b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0b5c084243c5710ca1ef5126075637150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74969b4662db849a5bef4c2dcb3d193d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eff078545b0c010de47eb12711563c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b8b661bcc80fb82ffa7ce4d0f6df44153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024725e4a87c38df9322fdd7092c3b9d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eab7c7d0ebfd12f6fd65e38868093e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cc0b3669433708eb9bbdd650721df3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e1f3b898db119fdddf76328c64c3fa157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5d5efc0eaf741e00b915557017118b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27a28e977c63001dc283b7d0043d5f6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781eebcaa3792fe32bf65384a7633311160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0844975b802cde105c6a089dfe8eb2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab30dced35163e4e89e463c891245be2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d08f87422ef96ecb4b9fe0ed63f940163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5cd3dd1d482a2d67914c8a9e1197da164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f87ddf7f4160d8d4c26ade58e66997165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029adb32f36738fb4be871c51285ae27166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896616d5f58c387ae4ccd27feadc3e62167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09237062973dab8db5799813a99b257f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2bbfa4f0ca5a410915859b7fe97af7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9837cff5328804f92f7cab65b9f8d480170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda23af74ed5af5c7c9345858ce86929171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d87c0eba4699fbbe05cb17bf973c55172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28eefc892af8f780ad6aa4ab12a7213173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16f612d02458de76225b2b61852150c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4825e89d6c1046139b62b273ce0b7f79175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9bf2d45b4f44f086c0241fff65c1ff176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2941a6dceb9a057bdd9d49f4db056e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d85ea480df3dfff712c232e810d848178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11a61bdaaad157dad727fc67157ed2a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f6a3a1d11343a8954c24cb822e2055180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0889e1040e402705cba548dc36d9f0b9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6578fabf9688b9e2e87b2031e84fa491182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee40526b54b6ca5661da55c14a25c6d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de823afdefbdfcd510dd151a1690d4f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316608e539724c8802f7cc3c77e0bfd0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548be259e2f947b1a7e1c1c2c3bae150186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d50154f4de5d737943f130bb37079e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb55b2f32ca0c804ecd0803f903bfda188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d38cfa81a0f7146bf1df6570727328a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb311b48da960393512b098a0f8f98a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d023c7e84f528c98e4121e84ad16c61191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0fadc2647e22f3357e940278e839a0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7343a37cd38f446cc5db89e926c2ebdc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c08fc68e5fc60d768eb7ddf628690f2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a688ee5ee907ac6de75434ea353d9b07195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d46d8b61f45b3c72d8acef587bdb1a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22204b09b91c08dd090d3d577cc95901197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d0e4fdfeebe0e31cb739ab52db3dfc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbb7054ca7c641529b727a770da260f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1efb253830ba189a5d9670762770ab6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fac4620678ad496f4af09d851101ef201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0278d939338f4f2f00a337a69c8f10b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b29e8816b8ff8b958278ffc9685de13203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a06621f6f0355c1f360927736e410be204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec7ad45715d9b23352df659e11209eb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249b5aaa0ccf541a2440ff6a3226213a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65634e263d8ec75e6dbdc798e3642aa7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0934f786947b36fc3c2bbe22341a495c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f317e0ea7b1aabc3ee9bbffea2f5e4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7ce91d7e425f5c2453a95b74e57826210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ab1c2ca4da7b656f32896d832bf991211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cfed216be089b3fc40fbc3854defd9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd699725516ca504607a2a4fff30500213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904229af588a46cda622b3fb3b219c02214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760846eb1a0e3d071558fd3f4e0d4694215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6d16e8bae10717caafa42737cc3f7a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d4c0a1700d7f9ee96f617ee1356727217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8139041d8b618fee4dd549f44bb90196218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab98d4e0f72cd65219ea34b078f3422219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cf7edff395da6df51ffcedac387d90220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c1e26dfb7995072a37e4654efa9d88221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c192a8fb685bd3862bbc6ba8ca436a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a03e0a834c0a4d1c7b5cb70d29048f5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbe894604e6607865afc6f467a1b444224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c0b9056afbbe44235415effec0e092225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367e0728182cbd6ec71a6de398d35c41226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d080cdb8bd885802f5aaf653a07d818d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f04de8d79842a0d9172c655d33e8fda228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4db26f246dc88b5c7b346bc2239809229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09048c9e1d0dcd57edfaf07dbc02fd79230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaaf6e39537cb13214783973f6caa7e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b96623f30cd7bb456622098a0d7b2ce232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7694eceeef746a78915b01d67bd1353b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c041ab9ece04cb73201e71ce3d52849234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de985bf6e2dce5497685ab7f81a7cdef235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034234797cb8f8ddbe1d2dee3d4a63b2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4a9d13fa7ff5f6bb5a72c84ade696c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba81fe8c931911dfe74298909abb000238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae24810fc5cba114b6a4f6ab03b3f425239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b150afedee0929956db48ce71d8a0a06240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2c4196424015a97aaa0550c8a2150c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0edb641c3910b0cc31386e27b794c8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9a79dcc5d33548c90fa2381d64dcb4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98b8d4c089a095772f84315d0265087244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a56f2d3851d42177a17d5d8b12aed7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7d3cf63bfc7fb145649361712ae51c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f3a3ed05bfbc9907234f82b2922ac7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f204a019f630ed60d2abfb8acf1737d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff55a8b4978815c2cb345818c132a87a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78787191fc0763fd08eada9785f9530250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615b5f862dcb8a311593eb4ce101ea9e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911e450559bb3f0789666888143d2ced252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971d06b4a8fc33b1bb3fbecea14c411f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0120230971f85276431b95de7a69b86d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcf9e23f6e7ba7d28cad1aee5d12eff255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63305d3a9a934bfa626b1dc0f41aa4c5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398de11240471f745be6c56f1189f7e4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f4ad63045edac04bc457f2d8440bf7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d3af63d2320038a87c1dfa8c1047e0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb369541345a3b0273e84e2a894a673d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5dbf7c15461b2c24dec9ce156322f8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a24366e1539a8bf6e0003c99315b06262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadad79231791f66d0553818dd7710b1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b329873a2a24b298723cb4bc96e116264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a46e98be6fce1ca76af3fa70aabc6bb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4a68b79bf4a58cc161d74229a31880266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c97369f65dc6df8861dc3016c3346d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea099d19a12ccfafc4bf2f56663b30e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636052459210da67585814189bd78868269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a805f36a0034a0c1b02b7ceae337c7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0d2ebd9459b6d307b48935a654a8a7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec72fbb2105258745cacdb6682a846d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce39ed76935f5846f09e92739f17d3d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32efd0e19e7148383d9566b0f881446d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e7438fcd2d80c3e257fdf92c85d941275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce96a8ee337f5aa64cec10776fe7019276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516a723f923f4e6720d0788678ac5406277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b908cb0b0b5474ed5808f877ef93e1a4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050fbcde51f88815c211884794cb7820279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab4916893750937bf54412fd503d437280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90cb2111579fe1b991be3d282990769281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1c231c5ef0dccb2409a8b1e5e8ab91282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85067ba7823dfb94d64d786c5989f6dd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b7f5aa719b3bc0965c353f518fbdf6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1830cf05e921997835faa4897b7541285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62917d8d09331941a2863d82898a7db5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873f59bf03280d0c29ad311594d48cf5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c02e394b17cb612a1bcc6ad1230ac2f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ed8e06b97ead5763146188569fe000289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f372efd9a028a8961ddab1340ff2fd290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76a042ed907b2ae98a3122a5fb7713c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885035ebf127bbdcacb79a4cadf4a547292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b388e3f6cdbe2c600b8d2dca4708404293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41523687dc87491ca9d06f33df4f0dda294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd189dc40f752722367d8c984c90a66295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b67586b4b2d656af94f0162392e244296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6016d3500e01f92c86cac5719a050bf297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587c2aec04e9792b7342278a2b56db42298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c4c15680425db48c266ee2f1602b5e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a87f4d50a3d8e73d75124429e06d3e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83ab37d0a71ef221958b86909b38968301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744710c3bad80fc75eab43d33f487caa302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd7612c593b41d4b0115e393c95a082303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf08df457e9caeedb957bf965dd6d6f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01536d4e894c4fd146b5e191e3a2399c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5556cf03b1bb4dfbe313b9e52f1461c7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74fd86ea4d65423a40fdc81b2f0430d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f235e5607288febd58df4202b46508a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52164a72a536dcc882e63a159623e72a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6b0cbb6606a3b11fc39e6b791aa643310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc444d17238f00358cf9d24e8d235aa0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba7131a4736b61adfacbe8d0e94fb7b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3832f12beb80132c204c4d49a2d1fc8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b386e58969d47c05039660c2377486314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf9e0ed630238e7ce10831675c02379315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a041c59dccc8ccc5711cc1fb29304e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82ec79411ebaf47409e6b822b54a153317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7e7b78e408e0248c4819fafd713698318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3529ee8b05107bc2c3c484fdf60a862319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd2843849e3a50badf7f2a31b7921b9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c9d1242214b02238ae84d0b789e3f5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d1ab033583fa79c8362e87ebc587dd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e93e42bdb2c6389ba6805c6e236f88d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5761e3a0af8a000e069176f77e228d5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb56aef67b8d7f6b046f3dae5ba33d0e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abfbbc3ef5a6e4f8cb815e724531b06326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317758e3a40ef3bb1deb7d7f9b8c6f5b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c060e2b04ed223d41239ead458e529d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21dfa787fdbc52796d1c8689363f44a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bc0aec1a27e94d86bef0a9a622a8e7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff498b634cf9b76b946350d7027ac312331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b880bae14c996b1f9c6995e30d563f70332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b6ad352ae61248237fc018674ab676333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133c4a419390ac9d80eca30c98c62f7a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355a38fef539395fdef6554782e251e3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441b5d3a44b38c7c8a686919fe43b8e8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832343158151cb324e2b9c68d67e40d6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4c063bd26d1534c057b16b816d1fae338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edc41cb816645985cf3c8cea68aa398339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24cdc27781e6aac93bfcab4cb9d39ec340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee16f1cdbeca80bfe6eaeb38b4c9797c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4639e3ee3fe15b87841b38347ff255a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2181784a4ea060a6d3e9daf063fcbb39343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d63dfcaad968d7735848953eb240860344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6768542a36ca1ad91c9379aeac3e2466345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ffa39a054a19568e2173f6bb053f18346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cad6d58aed3a930d7c03810c6d84e7a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236cfb033142603741c1e3dafdf880be348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab8d555023623a5d69008ae97df8ec9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a052906831d276502cefe36a130cc80350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d805419d5a3c1b06e8ea573299573cac351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44415b5225a2409c7bec4c53ae43478a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dfc6ee2693313903e8ed1d7d303eaf353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd18bcfbfc47743c73d32395d4cd3e2c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10de9d2f7d47bbd3c4b424bc3dfebb7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f020737cc045194a2eb91f4d2f8574c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db3b5ec61addb441d7628174889f584357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf9a3b6807bf1c176dc636e01edd740358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87b6e69ed6181c908b4b50172c73af8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd78d3619f236bb90662cc3c849605c1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c860723c7c80f441b40b7126bfbbef361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd44b1bc639ef3e0d4a1ede77bef75e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40017331527eccef5c4efbba29b721ef363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4be87e057ac9d85f2c7990185523636364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eb65a7643078a1d2ffcdb0b41ee93d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2eb284be8b90e3149425d6ad5cbaf0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d0e2c26f2f555226f2e277f651a52c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc226071bbd8c1c28964e7f2a028cb5c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07264d5ae4b435dfeacb2eb1cc4013ab369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e5020c9766f4e67296883a56bdb97f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee80df3526df5004f4b29ad16ac6a7a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73f39db4ea0d33a9129c6ce892a4005372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003ff4669053ec9f6426aaa517f4305a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192f49b54a18d24a1a9426ede70446ee374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d998dc74c06751ea0e87948688bd8a92375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1394280dde258611404bff112cde7af5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135f7e68aa20c9e9b032f384453edfbf377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa16bb4ec8047e8a6d8b3e051d4edde378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c108230cf363b994a5a9e041f6377e4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c96f78d5488c0d0cbb2e9d7144efdce380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8aea0e4acf7368d4aa7d6bb42536ed381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c076a216c7ae8ec6528d745da298e3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbcd31ab373ddab069920910e48d8c1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecef59fb2bb82eefb892bf68095814be384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9f5da8a169b1b88b30da73f773f147385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c9952cc68fd33a92a519e29e31d4d6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2937e5fb9ad4823624024bccec3115fb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aacd428120cbf1116dadd6d08151ee388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8058140ed5ff957923ea3eee1de31ab4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490aeb36df24b2d5bcd09f5575e3bfde390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d77ffe584b8ca424f289de0b537154391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b2d8ae307a0c482db46d1bca8a881b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f5bf5b69b994dacbdc2229826f4c32393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b382168c161f2ba730d85020446ec872394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47af9b4155fe853e92b3f45885cf149395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7be6965f616d5cf42f037c3b067f979396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d89e355e61f4f5ce076095aa4a8190397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a294a4cd942bd162c3a0e7f40e4fc3f5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbba8a8131f583c8344d577560adfca0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c520030a78e72e6ff86287f1934d167a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25899b129c76adc962389799ef96378401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87086b7148d73ca43cc76c1d6e0b26b1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc38c76334743b48a59fa96731ed25d1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0218833fa15c5aa1a2458cf610d983d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c88e9bdb6366c07532cef3fcd81041405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c725069f2e3e62f36f3cac4d29838ab5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec2d8d3f2e02965106d37dcba9cebdf407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce5afbf8d362a80636c3fffa5d31572408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca11f8362e117ac0b8cdb6f681c447cb409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f07699947b8c1e98fefa08c6713928e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26fff97a513fb6b42e6ae5ab0bab482411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76638273fba2156a8035bf96cea5ee2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4904de3b23fcec7ccad9c753e32b6a5a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbee7e1ed19089987e3ac92c520f664414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eaaf170de0188e351a9209eec9c1b9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae6b9b3d2fa44ec47820081512af237416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556ee69ce649f84f63637dd3072b6fbd417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51467a872c9b9522240b50081899e7c3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0918aebeca734f2bbe498e1313e7b890419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dd8af75288f2aae96eeb5ff750625f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7b9a637d2000d7f867b5381e51d7ea421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad22eb5034aea7143f4da056df7ccfd6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb58907d9d57bb26706823ef7f04046423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7291b32e7150e08cfd5bd7a035c83c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27768691b42af957221f97b3210c280425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caedf93fad0e8fd782f530081b2f2cf426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9583aa49d27a3a62c46a7df83a2b6eb6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acd06b86600edf01a62d0794ed55574428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1693da7218a148bf03358d3ca30bec27429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc95c5a6dce49b7bfcb4db9ef861e69e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07901226f0e9508b0de038939df6f7fe431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70491937afe16c3ad43999c1b3eaf42a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcee145a18badedf15ad00a6235f6e23433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c3eb6ddaf6f7c36fa5b53d97fa00c9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d203809bab63a7ae08eff26a282b08ff435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9e5a65576b7bd9d1c3ac5d39b66913436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd24243a397b427f6a6d50c5a42258b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392289f6b047e50e444bcd629f715dec438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b205ccb7b90c22e5c5403de3ad4128c0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53436d42393fe2d6e78e28e9baf57b67440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191819dc273c474dadd1636daefbe0d8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10ca3f8ab913e9dd99a50286bd4efcb442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad889f80a2fdaf108bc8bbce8cb73f24443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8bb19e4eb5a619327c90d984849e52444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e26ca6de4eace7bdef62ccbded4b455445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1d6e7401cff8d8cb900473045a7c0a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7914cea8f7b7c09476c90254832cf84a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446797c241634fb76251c52c8b059d6d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cec555bd671bcdc3c19de3597efc823449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99de7cdf428cf1c16c0e6931401aa584450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ba5c3a1715c2f8a579b045e65cb170451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b68e6c8020bc2ea818528ab531de8a2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad575356377e34fdb8a0cc512c8813a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9a8ad5b9629381c02bb7df4deb284a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aadc60daadac3eb3f7426442d65732b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b91f73853933e51cab1eae2958a6ac2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd11017bf0bad2dc5837e68306dd1db5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0559353e96d4e801a3e9691ec18dcde5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93b2354b2784e241b00f6d9626f82b4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21d2cce4a3e41a8f22601d185461e05460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4492c22da4880451b238b839a47e1dea461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df2152b9d51787b0b4014df0d3fd76f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb1489123aa1b7792475d2d201bc378463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42c099337c5601b727f9b8f1cfc11c7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c36d60c3df6e729b8c9bc9dc4b91255465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfe1d8d45f279622f2c460ef7a3ebcb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb2b312dce19c3a742d429040f61513467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ffdade9cfc826123948576400fc848468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b6dc059a408694add323320c320077469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9033bf6efde5371c937270af45e72d1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6b610b01ef2c8e9362d7a8c14bf963471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ec031faec74e09e2904526e2f7c157472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98d71c605457be509f544850ac7e657473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468ac6c17cae41328dac87a0b48db549474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a324f89efc14667e1d336d4e151347475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aab1bca96fe8075b0fa49d42493870d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf150dd31df09e25fb7b34a0baf1209477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b37b4e0328e5262080cdc6c2c2c171478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903c2c355cd6c82c1976915a0257f501479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec32db6d0959f2fb7e68a264e702054c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb17476addf21fa5c60069f216f55b0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb30e1b72f7d2ea1eee7e9ac97d52ba8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c9094be89cd06fb0da3dbb53745e94483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b704e770dd1624b3e26de3764519e8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37313aa7290454ef2c1a806b1ce1a9b9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b066f2621ae105624d400a22d1355da486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d6bf71b36be9fbd17737acd9991566487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5fd591758d1eedda96e66bb7be7ab8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c388407b0ea02e40cf7a07af259d1f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082dc0df77ffc8860666012a6eef1ac3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97be041148c23ee345ed0ef5b50c23e5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99066ce18d33b40e148ae4488d75950492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de74eb8aadfaab3563e854889aade29493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15f2c92046a645ff723cc492456a143494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec2157288bc523822b92f9fe8ee2835495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf5065c85a9591a9cbeec4152f8d06a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e131a571d8ad770607c95cdeedcaaa61497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54ec923f659e0894abf3f43d8b214a1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439ad8d20cc8f95b1149cba0dfd1b32e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ba44d22d496ae7c4af9c89e554824e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1ae8720ab393d46bd75a47a66af986501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9930811b447e1a6c13239909e79d938f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431e3320d7e77c3d387ce19df799a660503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf43b44742b0f75e76c5724b828b61c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f8713755825bcb27c49512f52d39a8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafbe001c88a51bac603574525ad7075506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccfcfce7dfd7f83bea1721dd44c4d50507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f06a27a8833d5b7cf294305a8c2796508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ab04a6089f94bb27eb3307313ef84f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e85dea69db015e96f8ccc8df73a92c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8e9d74737f2b629adadf04a9a39b15511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9531e47bffab6015a6eccb83aca59b41512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34e8b3fe73671275905d1a1007c20c6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcaec21e862a0775c41a5246c49f17b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926d1997e90848cb0c726ea5888c0cf9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739d0ca7165e5305085e28ff77d440c2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6fa9139da8850fe0f34b589872aa42517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed237905b024151504f13c144f929c02518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bdf98acb219b5536743db2ef647a29519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12837831b8f7f21216476b372589b8e5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089d71320c44d3c7f2dd249000970adf521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200b578d1f1970c45c3095a82ca67594522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3047d071736d37b0de29828bc23cc76c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d5cc72d22b956aeeb97623761887fa524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d90fba81b9140158d016f1c820f2700525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae978414fadebca82706240de000163d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80b1d62ea73e4e1bd36af9db4b98737527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c215ca98dc0c675e6f1a60418cdd181d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbecdfd1be0885b71cb36e64a5e2781529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313f41a08c3e50d6557a56e8ae7165f2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2513283058a34c20346ef439a79fef41531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968b655484ab7af3fe0fdac4462584f0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4a3cd5c32885e1f5bf48208d68faee533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd8b42934970d441625c2f738deaf5b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c5aa399b4f27bd583351c5101cd0c8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b7ce247191d6e1a9d58d6f267daa3e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996198b648cf87679eeb0760dc2faf08537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7747dfd3b47c8651b6694f4ccc06c1d0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cf148e67436cf85e394270f33c6b29539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379039eb74c680f1a0b52182b8201cd2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9df2e341c9e5d29b34a5026657d5df541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1c3fbc8b4536b78914baacf59b6091542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f4069f270294624143cc0a744b8389543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b20575a87dcc9f70242e9d29d940b0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6532262b03d78e2f0f014fbf1c8d20c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082033af4e54a910b9ed14f24ec50397546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71be94c69665fc7cc7f64415abf36d7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc323a9e0a3b2a5f4de1a490081dbed2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c46e58a68d6daf6cd6315937f20897a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d573b2200f5a3a9af71836db389ff8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7381deb41b469fc50aaaff7f11b1b516551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabf08a8b8bf770429d0b86fad121477552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9798f05c7932ff3912c87fd1f0808ec553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f65f8d5876e5944ae780c25909c5ee2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa4efb04b05c4595a59206590533753555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e241647937a174c6b1e1df873fdfe911556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c5b64ccf90f96ccc937867e8e75a05557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e8d8f470409587566aa07a03df75dc558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63e37b09e92797efd091ecf37457445559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9078e5c02d9f0dffea23a36fb7d8783560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2d234dc382f2f3af8605ca31b8254e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ed841c37be2f3daa23aa82f6a6aca5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5a0400d803ab9c15ed371f5fcbda0c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7aff9aad943090f050813fb1e67ebf564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9516fbf387172233ff59b918608bb1ac565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea55a1c43203757637a914a619d4689566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366db29b78d4640504c599086b76aa5e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58e788da15c7d7421a2e0a9b0b11179568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22df150dff95224fb920a09d2bde8612569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad50a7b6b39b0b8a900c9dba1602584d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4c261427cb612920ce225e8a61c8cb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8cef774eec2d3649b8e46529ea9114572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f30a7a3624981d12fbecbf41cc81c97573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436f922dbe94cfdb5a95f053e2074db5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1106f744c14c3ea98d0ce8be17603c5f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0b574a74cc1b16e2e1197d0aa6b400576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b8504333f0845be0b65cc215a532ec577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c960186eba5a69f29529015e56c9881578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414bf24ef9115e75c4f6d7f0b125bc40579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38df1edbbee7e6e2370b1626a4f1ea92580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6c049a41de3ec39c56af48c802cb5d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf96bdada867b4ffd694b5948afdc7c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1464a8cf49815c5d17d575c2e814e66583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297623adb93d9859b096f77bd3416047584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d634a1b6c74481c93edd2cfc269d025c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889da2a1f2d0bc9e6fbc0b209b592787586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a3bc2c23b206e969348eb4086623b3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99931e93a926a6155217c5e8203e9d4f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ac7398c22d1e93c9ca0179e36a2424589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd1408ec2c72699bef5ee5f47ffcd11590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491135e4035c4078e7b7810a9eecc728591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce53ea5dc42fe74396cdddfb08e3546592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62f0eb4d7f79467cf0251f2bdf40b91593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657c9a57f42429df5758b4a125aa47d3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b20d0b33fd6fbc5f4acee6c57e6717595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceaafc59f0ba44a01cb6e8510ad581f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6541ab727d5203f5e2c7effc431921597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b6aa89a3844886030968164a963e76598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab949339ce2fa4b9d63be17994bf032599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32607999bc0f57170cc30b7341923d77600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1807fc2c724ebdedbb2e6bf6f4e1959601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f58c86059fcde3b237468136d29b5d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63da3707eab2b30786867f043dbc6496603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdeb0312cf6007588d1f66289cbf6b0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d25b4460f5443c2438394de165fc247605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb723b065aef72c2636d61b8fe7fd405606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eca75875b3cfe971aec33fdfd5175c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbffa26f1bb59d660d7c85c1146c789608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0a742913b68ab236a9fe967eeaaac3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79381412346070e4872f2e213c877399610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffb2479e5b661b9c4e5ca6b3f1c9b4d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f705409596554d10f95d96ee9f8646b5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7772bce669a33b16b6048f21032a54613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11eabfa0191f5ce6abe7a3744fd07ee614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c7c568afbe029404018d39498ef1d5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d83f0a19de73555f5d590face465c37616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eb2d4838aefbf58ac4dac3767ee10a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6028dbf115abfb97fa365ffc1ae781618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565ac497bef6036ee22158a106c8bfc6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18df4a0b232c78fb370f5ac4cb86d438620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e95dd994b72a1c13a0f2b7a329602c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f33788b61cd7ca2d71264203486fbf6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb3c5cface43194d22c7096a86166d3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a95943b80949e85ec3b38a37924cd7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb59c28ac9ad27737fcb6c82cf96183625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4726b676d4fa7df704027e92dfc05f30626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda52d8fb63d3722d464dd5bba71a0f6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d9e234ef1eee8d8f14a12f73e699a0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2933f84de4a7e821a93f5e690b5730d5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235cfc0b3fc9d2b7e0fbc2b784447abf630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6e6a60a400608f7927bb9ee77224c7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f910e0cd0df3611f9be53f7fc1e0890632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d189f9a0f7ddb0962b845b0f06be43d9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888b2342f00413126d63e80024573197634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a13127b0d16d0064fa9ebc551a102e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35c0c5a61082e4fe451655875295d50636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e50aa61f01472164b73e535bd2cd9e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442688770976760ececc6d11a9aa0c53638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b52da185929b03d63eedf9a79befdfa639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996f0e13fac612d08327d4d2aad736a4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029cc021f25ce9878eca3794869b56dd641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee2e525db1cbd4166f888687d3214eb642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d935fd485e913354482875228e2447643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a827f51a7b7544c3aa68807a96a8abd644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf48986bcd8e478f23d5f77c352cccdf645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565ff0dc793c552d17faab7774a5d336646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca6289ca8a207d27f1054e6787ed793647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da9bccb02d836180d274d39cf7c50ba648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570e435038398ee155c8d2715119ab83649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85f65ba3f8103001868c95ca998fef8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a932dcb9244fafb865dcc41961becb651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff7eea50aa61df2d771f1e5f1ccaa46652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4648ad764fadfe7e7ae27e1ef92c4d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaa8d10e398f17813a057e0876484a2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b479781e326d033c6773a7f66f21182655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae58eec9555ec54a166c881d91f678f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560e0b34d26905ec5cb8a16b1529d963657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4978ef842dc90df7417281e5c8698a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f68281c0ccf05a020ee9960381a9460659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a055cb9fc723cf3d572bcb3563bbb926660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c0c31f4e6056aeb3b708faa0e92c53661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5306af52439d599e0f328f7e6a74c1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db09e735605f178a3d8bf3ff9f0cbb03663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52ce70a2f9b9205027eac92cf3fceef664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5e024e90a1015eb7ef364593c30c64665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312385af00a0a5e23d4f8d023614a458666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b23ee20cf4167725728b7ce305904f6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f13876f9bb051df3a389987ae943c0b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a37060e6a9231a419a23a8baf1d6c55669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dcaf86731ac015caad96265ec74712670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bdffd9c4207d1995b96fc508666a5b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1289381ea4fab99ddfd37bde24f798c6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099de98de593fbc171c1bac64141a40f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f267447ee37022e864d2360c15bb5970674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee92d1df559dd19b9673d86625dbe0df675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54c8c4fa4f854a13e59e0af9766756e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b5dd96655b5b50c09bd78eb7550f12677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3db6fef0b7635cdbb51d0feb3d089e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c800ec523453a83d56752dfe9fd118679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fa96f632078847c05c01f8c57ea668680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446d2c1e123dd48dfd88c2b5654a9ebc681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0536018b640add6ef5482a8931603151682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca39110b03a043feaccdcde21e408ad3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877f9539663d0b2e4f1d70f7aeaf7dd2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51afc109223cc7eabb93d56c9d0a1c3a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef613b08aace27d2a07f64aa1f9a9b81686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08558d631dc4fcd184c8d7dd1a6b7e21687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75ce210aed5df3dc4977f2cad5ca4bd688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c60434bf65caf3b203e7f0b943dfd7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdcb5068cfe20c431dbcfd38a156904690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ad4906766982ba0ca2a07454a5e48c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503dcbf828896d98bf9ee5e73edc6083692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85505bb343cfd633acb1c329bde6df96693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d23b017057123e227bd43df69c6a47694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f1c086f356a1e8c446f15b3b3f8807695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530d73cbf99da4191f7a6d4f47e408c0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578abe14545268a2edc9b439a2c76d04697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fc375e6e4530ef0b84b24469b60729698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f4b0c94406e4bc9842364c79fd0dad699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e746cc500a6d00a245086e505ed87cab700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9742eb4549581000e18c74359add5b6b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47d099dd833d4247a0271ec2f1f0a36702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da1cf9362f2a0e4e4fb9efe928132f5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562e69b4d66f1c40fa3651c9bc1eb701704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78708894cd7e95a186df47a9acb2535705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ad81051e860e8de5bb93816833b58c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf69e45eb07024f2c28f57b240e98aa9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ebbe71b22d6ec4daa6df360ae1dd1f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a641671aa6a2dbd45a53359ca80332ea709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da58119a8974b9055f6518b3bd1b63f8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f12fc84c35d93e17d00571af328625711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0e18bd36e4430027d87fce3f863bfc712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2ac745878a1ea19c3c2e72ad7986b5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3012ca73775f00b2966c0eababcf7d71714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b358646669e41751e0a1fec20d562a9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d49ac66b81bc2222012429489a12d7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c61b87ed3dd2c769713b90b4032f45717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b1548981d9e7f80172742170c8f15d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbfd69f24ad763fd96ff1044e173cef719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004ce859b2454cf053c5a347862c5b09720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e622ba78de14b8d7d53263795c224c9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f7f50528877262be96bd84622b910b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c8451877abf6a2274f533dfca2bf05723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aa77bc399911fd29bfe8d9e3ce80c4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bd8380cbae349971f85b0581c249f4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b394a34e17410145b9b634d896fc04726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db969bb4ef29ca95873321d7748838c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d378f1c8ac4e0f871e50c936e4acc028728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107d70527d1cd18f8edb4cb6b65ad139729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4959e97690c27989c0c46b916835915b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212154a322f2b97a6c7468455c47a6a7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d9c78a6fd556792bd3b7604a4f8cfd732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639073ef20241acf9cb6ca5c22bd5df7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346059bb798803bd76bc02b8daa88cc7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021abc89e5507ebb8b8ee2996af9e31e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52568def44ff241e9a383b4dd7fb0f68736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d202b9381eaeede5b673d5e82234418a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0696ea6884eeb91f082372e82690cd37738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61fb81b2454a18cdfa0c1ac2f760be8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c508f606d27c5222f32096d503692361740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a644a363e4fe2d9c1e23783295f9afd1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5c9046d2e53660b48f3a1372138d26742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8433cc90e9bd4a83c9667ebf81f15cbb743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45c3f3f6ee33dadae625ea6bc683287744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee45ce96851f81548b0c7bd9c06a3be745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6bd09f2a135e04a7292bfb5bd783f8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff0e93946c8c362bb9a4cbd22112b8e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4090aac62dde7ebf56a9af0d50336558748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9daccb5c0bee35b2b2cceb836c24473749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbe8cb16d2dcb4c6e96a7b6920b0166750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc2b14d4c61f6d36c32ee30aa794f6b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d0216549e56f0daa8995ef130637d8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310cec0fa2eb19797b432a3950f14368753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773a66d536a67ad565aa46bcbefa13a0754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bbaf4e30dab8f5e2da293e8ac46ab1755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68dcfa7213f1afa5b36ceb2ef318840756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecb175c12787b8f607cb07f971fc054757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76820dec42c6acf2f1d305401b865fab758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82209315daf0da7909ba8be9518cbca5759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2062ed38d87d9905c469c5d3bab2ac7f760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f077bc766995eb0803a457ae15abdfb761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a90e0afad19030dd684939a254142b0762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a98cc9b076e7c16d86d1218e46a44c763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97f46d7478c340a6cbb983be59a6cb3764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c7ee0437b54e8d58377e67e0e028a1765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5f379b0ec414da61e8a4c7c643fcce766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f1cab2cee2b5b617bab165ca489e3c767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5839,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6079,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12314,531 +12086,531 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>151</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13009,51 +12781,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24374,1461 +24146,1461 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26759,1550 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28569,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J411"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29295,9606 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24131</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>4.71</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24169</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.83</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24171</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24172</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>4.74</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24173</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.1</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24174</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.68</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24175</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>2.31</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24176</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.8</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24177</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.9</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24180</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>6.36</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24181</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.77</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24193</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>1.99</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24196</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>3.7</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24197</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.23</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24198</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.66</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24204</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>5.3</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24205</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>10.15</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24206</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.65</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24210</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>4.19</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24212</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>7.99</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24213</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>12.43</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24216</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>10.74</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24306</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.42</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24308</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.47</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24309</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>8.59</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24310</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>5.49</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24311</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>3.56</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24328</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.54</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24329</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.74</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24340</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.63</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24341</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>2.12</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24342</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.11</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24343</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>1.81</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24348</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.86</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24347</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>5.13</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24353</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24355</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.14</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24356</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.25</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24357</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.73</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24358</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.13</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24359</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.42</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24352</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.35</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24405</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.91</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24406</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24407</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>3.15</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24408</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>6.41</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24451</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.94</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24452</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>5.78</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24453</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>6.54</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24454</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>4.88</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24462</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>18.55</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24521</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>20.41</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24532</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>9.970000000000001</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24548</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>5</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24549</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>3.32</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24550</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.74</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24552</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>4.25</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24553</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>6.13</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24559</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.91</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24562</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.61</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24563</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>10.42</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13246</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>3.47</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13248</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>9.050000000000001</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13258</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>458</v>
+        <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.7</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
+      <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13297</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>19.74</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13314</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13325</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>3.66</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13571</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>1.51</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13582</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>475</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>4.79</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13598</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>2.41</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13602</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>18.77</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13622</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.33</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13643</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.25</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13644</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13661</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>10</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13670</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.32</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13672</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10.22</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13675</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>6.25</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13682</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.86</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13686</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.09</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13689</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.61</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13692</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.58</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13708</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.75</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13715</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>4.43</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13718</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.33</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13721</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>11.42</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13739</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.26</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13740</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>17.83</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13755</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.6</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13756</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.22</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13767</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.14</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13768</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>2.94</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13779</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.45</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13786</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.17</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13793</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.04</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13796</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>10.33</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13810</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.46</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13813</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>2.49</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13816</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>8.34</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13818</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.07</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13820</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.01</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13825</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>6.33</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13827</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>8.390000000000001</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13833</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>2.54</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13838</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>17.24</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13845</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>5.03</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13848</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>133</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>9.460000000000001</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13853</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.32</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13866</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>4.45</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13878</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.7</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13877</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>602</v>
+        <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.19</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13885</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>8.18</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13895</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.7</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13896</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>3.26</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13902</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.56</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13906</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.61</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13908</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>13.18</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13909</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.02</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13910</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>9.050000000000001</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13903</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13923</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.99</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13927</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>11.12</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13930</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.28</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13933</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.55</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13934</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>9.789999999999999</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13936</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>3.32</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13937</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.16</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13941</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>12.41</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13942</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.93</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13950</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.84</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13954</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.88</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13962</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>17.44</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13972</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8.41</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13978</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>6.24</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13980</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>11.76</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13985</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>2.81</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13989</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>4.47</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13990</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.44</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13992</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.17</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13993</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>9.34</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13996</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13997</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.140000000000001</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13998</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>10.48</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13999</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.59</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22003</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22005</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.65</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22006</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.56</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22007</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.11</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22012</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.4</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22020</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>8.32</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22021</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>29.61</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22031</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>12.82</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22033</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.25</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22034</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>2.99</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22035</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>3.22</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22038</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22041</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>13.17</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22043</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>4.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22044</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>3.64</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22045</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.57</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22046</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22048</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>2.12</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22049</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.76</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22050</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.78</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22051</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.9</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>465</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22055</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.6</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22061</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>3.51</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22062</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>2.45</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22065</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22068</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22071</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.89</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22072</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>8.890000000000001</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22073</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>13.12</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22070</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>5.56</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22075</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>14.32</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22074</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>15.45</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22079</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>5.69</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22082</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>829</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>6.75</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>830</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>831</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>828</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>830</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>832</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>828</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>830</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22083</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>833</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.82</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>835</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>835</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>837</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22084</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>839</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>11.86</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22086</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>3.45</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>842</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>845</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>842</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>843</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22087</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>846</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>847</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>848</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
+        <v>846</v>
+      </c>
+      <c r="F283" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G283" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I283" s="0">
+        <v>7.3</v>
+      </c>
+      <c r="J283" s="0" t="s">
         <v>847</v>
-      </c>
-[...10 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...13 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22088</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>2.59</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22090</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22091</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.28</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22094</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>9.25</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22098</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.94</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22099</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.37</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22100</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>465</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>8.279999999999999</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22095</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.960000000000001</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22097</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.71</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22101</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>4.67</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22110</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>6.7</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22119</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.45</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22121</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>5.21</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22124</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>7.22</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22122</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>3.68</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22123</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
-      <c r="F300" s="0"/>
+      <c r="F300" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.61</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22129</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>14.83</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22130</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>15.08</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22131</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>11.82</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22132</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>8.35</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22133</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>7.3</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22134</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>9.039999999999999</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22136</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.35</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22137</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>11.36</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22138</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22144</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>3.94</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22145</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.06</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22152</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>25.67</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22153</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>9.51</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22155</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.75</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22156</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22158</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>5.81</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22165</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.23</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22166</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G318" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I318" s="0">
+        <v>38.72</v>
+      </c>
+      <c r="J318" s="0" t="s">
         <v>952</v>
-      </c>
-[...7 lines deleted...]
-        <v>953</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22167</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>954</v>
-      </c>
-[...1 lines deleted...]
-        <v>955</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>19.26</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22168</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>12896</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>3.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12906</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>1.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12945</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
-      <c r="E323" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F323" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.31</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12970</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>4.95</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17049</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
+      <c r="F325" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G325" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I325" s="0">
+        <v>25.06</v>
+      </c>
+      <c r="J325" s="0" t="s">
         <v>973</v>
-      </c>
-[...10 lines deleted...]
-        <v>974</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18018</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>25713</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F327" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>6.17</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18167</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.84</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18161</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
+      <c r="F329" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G329" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I329" s="0">
+        <v>24.64</v>
+      </c>
+      <c r="J329" s="0" t="s">
         <v>985</v>
-      </c>
-[...10 lines deleted...]
-        <v>986</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18221</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18226</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
-      </c>
-[...1 lines deleted...]
-        <v>991</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>3.87</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17100</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17109</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.75</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17247</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>37.59</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>1000</v>
-      </c>
-[...10 lines deleted...]
-        <v>1001</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17533</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17590</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.619999999999999</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17605</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>636</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>40.47</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17606</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17629</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>2.96</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18250</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>19.48</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18251</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>38.72</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18255</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>15.13</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18270</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>45.75</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18305</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>14.02</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12930</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>23.92</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18245</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>38.56</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17291</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>25.06</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17335</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>56.05</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17377</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>20.82</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17378</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>29.17</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17381</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>22.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17382</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>24.64</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17491</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>25.02</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17526</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>26.6</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17505</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>33.16</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17506</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17565</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>37.59</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17627</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>26.68</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17628</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>21.04</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>12384</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.28</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1087</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1088</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12553</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
-[...1 lines deleted...]
-      <c r="F364" s="0"/>
+        <v>1084</v>
+      </c>
+      <c r="F364" s="0" t="s">
+        <v>44</v>
+      </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>3.73</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12621</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>23.92</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12705</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>5.22</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12826</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.66</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12831</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12832</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.92</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
+      <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17007</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
-[...1 lines deleted...]
-      <c r="F370" s="0"/>
+        <v>1103</v>
+      </c>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>1.98</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17011</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.69</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17988</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>5.36</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18014</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>19.83</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18017</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.49</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18057</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.98</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18061</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.77</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18102</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>29.59</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1130</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1131</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18164</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1133</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1134</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>33.8</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1135</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18194</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>11.26</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17250</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>17.65</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17251</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>47.29</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17252</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>2.56</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17507</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>18.24</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17635</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>17.32</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>12914</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>7.28</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...622 lines deleted...]
-        <v>1229</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>