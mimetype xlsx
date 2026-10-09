--- v0 (2026-08-20)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1236">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3076,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3460,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3550,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3668,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3775,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba0adc231efc83508fea17fd7380e131.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f97bcc7dbb51f1caab9128371935b02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9acd94f5ccc60844ca3abce666e7ce23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a404d95c3e1eef15b3af63f7ca3ec8fd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593ad5c3a569320280ab23cf31868add5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd3cdda5db9a95e49b92341f7d015ac6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac6eab7059724688df11929001270547.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ce7e5e45a7999dda6c18d780839b558.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d0b476695077c79d1aa6099621f5e29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c56b673cef7eeec4811b3f4a2647a210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b45203e443d02cc55a27a12afa6ea9911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bb6d15d1db574aa09c76213a11761412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbd13756a51dbb831630098feb6967b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3c538b03dcb1f3a9dedf2b0e2bd3b414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93fd438dbd726e67f28b87c02dfa7fa15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f445da1a0b99a09c60c3a8d8f810364216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf4346de24526494c831d4c34c47f9617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3488f797b13dd212f2eee67c0933ba3818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f5b1abd87eb63e1e6979215b9e77dc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99363409e5145372b50bf336f8da248420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0658d51f60c25c8e15cff17182c5bf2821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a174b29e881c058117c438a2f568399522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6aa03b2a951ff1ba419b4c0e3013d423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bad573fc8c77206d9586a52e47f9be824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13857281a215376630b162dbdb1f5a1525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f463f142f91d8073dce8d7bc028fd3326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f4fb457aba6aa81253f7a48438194527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e2084d94dcab6f41af0c4a8a09da6228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0604e674d53172172510307ade20b7f629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d488c9b1334f7de8abe318af8a7675830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a004c3b1b5435eab6c7468bff3ef668331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66820b4373b264d5192a02b586f4125732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc2890e7f2328fd45586b2a2b7bd86333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18a2ed2db803238ea6d98efb783416134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34744e1fb5c793925e5e91d6d43966fe35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2643bed86fb0dad0f1e0e6cc1cf71ec36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af295b794708a5391a8e2e5b4576c0737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ab4f4ef2e682d3efe96ff2b129df2238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d0a12e7614b85123a806592482028a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e991caa85fc093d2189d33450870bca640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b39d7eb8357eda19f6dd73155812b9c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e090d4765aa4e4422d066c6cfa863f8f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c234182af6de3770bec0c6b8105efa6743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74c979ac2a05fdfe774f9b37860297044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7f419b3677ec8f7e148c13c701cba045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6086d1a84fd4b4ab4f3017f4075b3c046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637e9e7fdc618bbb694808fb1781405747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20f48174ec92585737bcda6e24e4a1448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f61b33a906e31ff0d81a930c13024949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65df1bacc637fcbfab412f89a27c21950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4596f39f97023b824f5c17bf10362ca951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0739667c61091040ae1408da07213a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfae4f98f023172c2439ea25eb23afe153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b68262baa49dec58086c727e9997be54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485a69ef0930652eb65dcee6ebc0439855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b306ea0789c2519a2891d1910ce8d8856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257e02b39074f37cbd39a357b0d5b54f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e288aa54d107f405706c6df74d31af58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b187e2ea818d1487bff8a03370a33c0c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08319ec5fe9aa3400ab95ac4befa1d8f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e83a39fad6521bbab8a7b9a787fde461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f48d9ccf9f7bf92789b4f080919d00862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c819d82f3d4e860cab789b583835b74563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6f89a5ac4252c78845305563fab7c564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6d88cb20f3e4c40cf12665b383ee6865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42052989c038d72ed99003e00137599566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eee116281a6352d938ce392db5e0c267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16de1bdaa70818741b3c746181314b4a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ade7d3c2151895985c30e80289c6f869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a4bb0f96805fe4b084bc855ff6e66b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b76344a1a6a8d1ab10ed13e6ade592671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d30c4380eff91c0f1ae885c9173d1c472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c43920de8c58b2aa251cc415041b5be73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cc92d1f3ccd5cf112c241516f80ccc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb43381eba8e4365e68706fed99c65a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120fc24fb56636d8d02f14ead549e5e476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ce302befa6fcba01f1197b96accb1d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b06af7977a8ec9919d389edff9afad378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3886aa805b7699e7ab37bff6bb4b8f379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b761579a83c954836ccafd0f8ba2b11a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a2fd8bada02f20b9baed7e6c88b02e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d271b784f6b0db55bffe5c71feefc1482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59238915ac56788ced142f612d81912683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e1e8a9060ab973b3b02c010e4efac484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff15890d0c16fe94bac62109d2a89fe685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbd9afa3f586f71641409eacedd27dc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de17d177c4bb43fa1faacbc5e45fee1987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8c5b6df2a5c7915ddbdec638c17c2f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8425da935b2bf92b12b471d1f2c5068089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2a5a437f517bcc7e2529967d8bce2690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b504d96bb1411f381fb10b9efa2eb20c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138183cc49724ae4a191a70ea419d80f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b332697854e1c754406dc7f989b00ad093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbee7c09789394ebc08cddf5c74291294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf23d440f336927b3ccbe02552b24a5b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1952278424ca0b547b6fa1e7042de42496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e15b8e47316e91f330767c6a0771cd497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707e862bbb6077c37c77c11026a958be98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d709f1c993609616bd38360e9c0f79ba99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c7ed5e71bde33c945a991519a11681100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdf834ab1666a7d48ca4c47e823af52101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a5e79ec81fbb766b44b744b637b3c1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35e94a3c46e18c2825159a70d3d4280103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dff0539559757581c42eb79b51a545104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026ed54525e5b6261ed0e23c652508ef105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eb99955e851e36250e4eb72b493d96106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507c1a9bf5a6e24431b5aca9e63911d6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10d293b33c87f57123b9de0471492ac108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e341d5b201557b4432e38c4735932be5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2597cc5e9b1e02ca3eaaf670ee1063c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f666185cdc23adc884ceeb25d9ebdbd3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0319e48caff6160e72de0142a2a4c87e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e26f3633028446540f051fef915e8c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4ae84de3d47fc232c7a9a730dc0ffb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1023db1d0ab353b39793ce82ded65147115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5565b6b10cbbc30f9dca40db8005e1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaea7ff1d59896347b947b2f35c3ca2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f948105263a6efb748f0388d860243118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9653c3c73ddf2f12659e22c3a1b0db119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53d4ec7042c40d014d35163e76e253a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536726d0882d3740d7c8cb37f728a9bf121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa44efb3edc9ed16264e56598ec7dd83122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8363959006234b95ccfc3b302a306a36123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242ee39511826e5f4d1a1ea3c20f0f6d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5ffafbb949ba070d87e24619f42258125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b9a9ddafb5f7defa045a7bfb7b7e77126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c6f37609f205ba93973c7b3b736d52127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea4b7483492b1907106e2ecb2c01616128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc1e403f99eb8207115fe9b79299eaf129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1906f345774b625089b03e6acf17c1b4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd53c69c302c2093003d1146b90cf228131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93796758c21b54790391eee927ace51132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92625f24502fcc73bebd690f400a7c49133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adaf48f59bc9fe0d51c6df7e1bd0f3a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7ed7fd9f4d476619fff9f858ff88da135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bcf793182677191823fa9d64e5c34a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991473ec5866407b446aef8b44e64cb6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e1e61f65e6b68012ebcfadddcfd8aa138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0f31af76308f2cb3d2e01c18588247139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec53d9c7e3315b9ca131e5e1236b1a3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8f0a9bfb517a86a9b2a190e0c5cd60141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a6c3496943cd50931fc17b04ac4457142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba01edebc1d08b6af79b920df7e89bd2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae375aa569582c8d5dc57a078727faaf144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa96bbd877e12a462c5aee6733ab73af145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a499ab8671e73b5e97f91172733207146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4a6c258aa1e3724b9e52b29492f693147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de01622398213d58c783823eda11368a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90048765bbfb76ac5a501fd9cc034111149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7a5007ee8efdb75dfd4e4847b5447f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90a4dac8d3f5f26cd9f4c6deb5d744a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb06cccc3fd488c49cacfdc01acd227152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df91728a7a0a2e7fbad8ef43733ac4cf153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b6909a07923c8b8fce6721d717861c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a69738439939dbe814b9804acb7cc5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae88fc911245f51bac20adf3a93fda7a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a717a89cde683e799bf8775d4cb6f87157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d9bd5d158108fb97646e11b98d3a11158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e293cde5b6800e333218cd21f36a49159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0566fdf4538357b5570ff284041cc44b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4f42f585485386eddc41d4859e2419161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00280baed78ce1395b88fc599a1e40a2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667c8b4aec8a2aa9ca6599f9f9f8f9a3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b18e3847684e7a6158eedd37864b0b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd9c0b38e9867a5db1c47e20f651602165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63da9f6e927a629d655f7574738dc2e1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38495fee1040dde924000c251dd22b30167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ee5509eae871b3c4d04aeb10435904168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0f7c40185954c63e5b79b98de316cd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a46720ac425d2dc25b76ac25cdc548d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0109011096632051204af2ae33036096171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56fc9072d4618e426134209bb65337c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aa442802c3be71572b25b12c775a22173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9828a047a2f52bdf9727754de6184a27174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f5abfc488ab61eb7c92cd9f39d1dff175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036bd9e9be4afc336c7de7a9eb9fae98176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6187836f2a33a6dcee37fd7b33a2e6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9a8ba1289cbaf3efcc9b32f7365c3a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642a22a0cf59dac18242fcc2244c2c1f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6a536eeb149d638b6443a43c031dc3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ae02a687e67393eabd9dc682b0b492181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462079abf3e6c5cdc4347382108252be182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56a852afaf72c774ba6e08f1fd81a7b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9760a5621a73c656983ba287217a84b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102450728938ba74cf3676089f295187185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bbecacea7430bb8af8e8081bc60702186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39e6ed096f11e559b028c7e3fba2087187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96c6ddf902d4f2d948110a325729717188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5869a53e5697097fd33d0907d2f4e9b0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43e18db221b0f101f3866be21580eb5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd544669bac0ef9dcbfb1fd734f9236d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31082591e7df0586fba889e37544e53e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1dbb775244a8b0911aca2d79778dd8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48534b3f981851d8e9a5f20a06b60565194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b44b1cc6efa7470774a75d3b4c06c3e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3068fd66d243f39ad3e4b1e464901818196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101dc230144cb7b84566b773e7bb90bc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b409b8d734660a69022b4a960a53374198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2a14917c6bec3fb3eee131811b5482199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4bf5b802d4eb834e59baa5bd769278200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aad3e58cf857aca25dce55178b4ada201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db57d99f5172ff2d7b4838cbb5c4db6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4df8ff7a0a6926bdf58ea958870f456203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61fe82055797c19ae3b0271f8dff19f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d323caa4c4e850924a044e7e5922766205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a08ba396180b2925ae8bc51ab778b13206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100e707ba306ac55a50748b819b063c5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17166c13f07f519bced2fbd0bbdf179b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da1cea19900383925af443f04a71572209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b492479be076d984aa1a8a4b7d3f6ee9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb567223a94d57167149b9e269784383211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d01f885dd0c25c2b82ffcd9936fb770212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb69b85f76a52c6ac78430fd61e76f4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65989857d758cb55d9cccc5bf3421c83214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7aa6d7f82ba6a5c4f8c72cb0c63241215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e550459a07f4cc788262929f777c0c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb124d39583318311392dd907c0db3a7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feda55166c32338b659803050b27bb1f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1597d724ffef731270b49b27fb1c014a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda179a16ed48f4a3b0a27b3e8fb9f8d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc7d2ed408229f799bea046944156a1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b767605f80980ea4e9b387207912366222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c0536a7d79fe3c73276eca853bc1a4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdb63a639ace5767598563366865c99224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f23443bb485f27847e177575257abea225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af49d4a31dc3205ff3946f154d38dbd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb38e74853fd2a578fd75013ca7bb20227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d67484b4ba47b7e9a74f2d4632ce653228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6b59ba3b2e80f476dfb84847c91f7d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3915a281b65c61aa9ee6979a8c757a5c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b4dcd7f5bc2239d9a188ae83e2bbee231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b966681c1d674a853cca18354629deca232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d407d06cad61de63dae11390289e467c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eb0a80b7e51e5c1384031e90a9fb68234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099c529b900920895d90b3f3776a392e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccc8bbc0f6344c9b3188d82bef52a09236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64ab881160c73e0e6b5316339b586a4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a31805c70544d51d358c0ee83e00c7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a124efc64b55c1928a04287cf06ca3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952c683422a7356339c9c36546901ac5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2fe6bbbef65e5e988cadd0064bfecf241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e6afffc39d7de12e44fb0d1e64cdd2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c57b6aa7fee990d30f47022627317d0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca6ecf78622ca6f0214102d3295651a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d727db64e1f7ca4ea486e9d6ebd618245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc0e1318417849377416faaa34cf40e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57d3982db01e159da475749dd5af74f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589d02cfce9dd7b2b0098fe303e045ac248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17037fd289a0bf9eeb2b95d85a4281fe249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e15c06947c29f7a39d45561d4653fd4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec232d8f4636f9c81a5480b9b8097a7e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315f234c00d5b66ff989c66db77fbe12252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c431a86c45c6021681f0a0bdc01f604253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715c3838ae8d6b7a989796da3b442d21254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec61ad8befafdb5fc587cf4fc35b2cb3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3f76063daba8e0a7fed2bb59135e71256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f149e155215bfabbb8d70bcdfd618e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47118ca45a59c46cd2dbef245d62d812258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53367d333189805fa58d617b0951155b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923f8cc5de27933f191659a58a4e1d47260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab444b1ac6cd0549bd33db4c098617c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa6d730e193c9727438700125c2439d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787b274de78e2c9f0a067f16a6bc3551263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f548887b4670c06377a8481b83ce24264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda42c8e92e3890dd12fa3fc76b2af0b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ba455560536365b021420cd57b6f6e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b9cc2d042c91ea8f2c8d53efedcf83267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4afd719712f743cb04e0985b25293d4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36e7c2b4aaa4088ec5656d19b4144a9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651ff3f9d66b72b0eba9c177fac8344b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264dc038758489f1d69c39b714d16cc8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ea1a7c7249d2322f540479fbdef848272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6f405d2d176b8463e9c4a2cfd60a5d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d65305e5f2e3badc3af9ceb161f429274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3534e6be8a9156393b2106003ad822d8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a161ec12f14f17658cad896c288ea3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ee16dff22870e39159d0a16eadb095277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4d15c828361da2b8c0745473fef850278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cf6523d8ad009785f738467d58ec52279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99903d5696f7b2017c2dcfd37a53b39280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad23999349694a1b4f8be13bf7c025c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e1085b0f21bc560578a6ffa1e5f8cd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9690f9a5725cd1e64e92aa64cb79472283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113dfbfa46d063cb802ccb5767b10ca6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd4a3042c9e9a5946403cb58c8c0d18285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec99f0b85ea6400fb18f30890df9dab5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592a65c622f390d15d35576919e5a5e1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef452e7deab78dee34f899024b15dd2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f9c3bba422ac3e4da16d4e809a88ab289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e9cd6a1c8d3dda99bb9b5be744ae70290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f243c43659ad603e8678ad55f9b347291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56df971faf17aa9a7b43b09f5c00da6e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a6aea43ff0af2729c1b2d716bb4d26293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476c24911a9f31f61296580cfd0c95e1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9e4da734fe8c15a766edd29f5f4452295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965a3eb71fe87604ec7ff80f0a6bca2e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19e8f000030d6004d36974653f1a413297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233a39a1827545b657aeaa5f7216f20e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237d85e95bc2aba288d3de3450aae2e8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171f554351c3e2fcaa011de18059332e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fa5867917c595561480c5b8ee90763301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce76c03bae244ea4190bc3d5bd9fe7a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a8076830eb05efa8c5810f2e3a776e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d861885fe1a18f7e7fb5400a2ffeb13304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a95772c1073bf0ed5d116890011639305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c03ef283d111ab7a3150f2688fb6ba5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9d4d959bd0ae4525c60d6d8e2515b9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e5d13f1187d3c0965f07b554a56ae4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fe1f8ffa918d8aa0e93375e3e57a43309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd50e8bfd9368712aa24beae9a620830310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c55ea510827c30a5127bf11ce001729311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea08d4c243a70d9fac70ec83d45f5be312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22129a43bd6ca3194c3550339e48cf0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015b10b5a2e6392e89e03419239cbc66314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7ec7df13e188ea78e7dcdf93bd6826315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315b4b0e90adc48251c359c578814c05316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6532bf487b4513353bf7514282e2e07317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b9af8d9999535c1b75f0363c13f5d5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9896451079ba7463f49e0676c6f9a5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b99c2b233949ffb3e9c9c0e3f63e13320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5831e66647d1c5ecbfebbd5c04e89b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeb42871c81e07d23f76079fc738e7b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b55d7b738da69d363b398cdb7c535e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494b889b91df5bce44f24de369bfa463324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d96e29c1e604a28daced0eb4d25546325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcd74a2880bb1cb40961f11c79ab1bc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d37e40515b5694c4c1163cd79a167e2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e84df2b68354ffe865bd465289630d2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c024628170f429aad3d78ea91efac0e9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27931444dbb5b846989ca39d8a4903a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d07199487c8ec6caae795add2a5d79331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4867dfb545b396542884444b40098bef332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02a91f8e6b43000059faba7bfc4ca19333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8e9af0613460ee55d6f120776be0ca334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c600801cfd4929f9bf528e3535922c8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4fe5ea7491360678ad40a442b99b62336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1999f6dd4a6e3853c4e89e6f966c9cdb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1461a6d582712316135222213db56b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af776735891166d5a58c147dfe570e2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30dbe1daf7ebbf33354912b7b955cce340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de56d9af3f22c584af0bd0f0705e8e28341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196377f85ef7ddbd869f19793a4f5ddc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad57a0dfa114f04e0056e01b488c1d6c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f69889655dc5ef58933a17b2cb193c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d42263dfb3a7d7b3b24fcb67eb53c8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76cd7d6e383e5e1e4dca5c83fba2088346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c018b29da426c18eae12af26e0067509347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbc39525d4523979c91b83eb75ee2ac348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7386638d0773c594e319387dbc58709349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8284b08a911b8ee47ced5689eb705d8c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8592bf4ceac239744501c0efc42a51ae351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055b97f4e589fdc91038fe3e06fe3950352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe04ff07ec5c1a6cfe92b55707ab752353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47f60fc3edb1424a39c232227c980bd354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b9bd1e666da35cd938b63a87999e38355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0411e080f353df833114d8ad36226abb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc083fad05015fe92740824a583dc07357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d8c8c58d570809dc8a9b73d393919b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54058fb3a3514ddd8743c1f89ddbb83f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0532b7cc6b32ae34ed766af5ac9855d1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116670c81b0b7e08af0fa5135166a40b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cde2e61bf0db6e13a4be62b37d008ca362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da83dd1f2e32c82db4ed921991ebfd62363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fbf2d6ec30f8467d32ce178dd1b856364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88612b1d05553393de82b2e1a97a59b8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3478263e5f0c26e7d9ea441d7960427366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5f7f7241cf6a51c9930e16c2f42746367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879e58d6b48c027e628bf5f13bdec325368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df119608624d3dc094a249cb59eceaae369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ddb3d7e5c5fa8158e67f57fd8584ef370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922380075043eb7d33a690df4c8e58ff371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c6071dfa0003010847735e5db236b9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9034fe4efee6b5dc7c58f46acb4d1ff9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1372abb8b66a58d6310356253881ed374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb955ba02398b7ff7f1ae373b2d4db5e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87c96716eb5235dc0d590e412d2e049376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4881956dd88bf79573b9b24bf46fb1f3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cf8d8ac73ef4ab4d3a21bbaa269e0f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad3499b2ec89a10ba3afa81cae212ad379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808095984c14f8002fa9bc9678da6756380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727147798b7ae6705d581644b5073735381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1907ce0983f3a562737535ab9d36e7f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b637b40430fb9b8942018c27d89d44f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda212d5127a59a41f836d9e777a1e82384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab55a7b86cb6a7b7eb41c5de12fbd2b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104bf67c1cabd5638959bc2e71de922a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc3130fb62128ee519a56a9cef92a35387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e568d4b74330fc646d09718a08c5e64388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55c7ec40a394ee1429e709e2eada482389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9412b59c60a9d3b5744aa9f0f3f3655b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a15f4f521d191dcf0eeb498650e9a50391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4fedbbb8a1394f2d3d58cd5a5e1292392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8a321e8b5cd7b57cd0b7ae2cf758c7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af85a94540494086cbd1b871b022c3b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6f62fc404f92ad7447669b756f3f24395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b07c786930c70a9a3a60254eb8e87cf396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b50af33ba0a803b3b005022e1d9c61397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aa54d01a10541c16373c7ac6ea0920398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ca9c6d9dbe2728ae1a303fb61b6650399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2133034312a9da550a24314183db16a6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b1c08abf56d99e0221ff49c1165a23401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d9d54a7238885ee80303baacf06dbe402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f7471edaa71dce88278e05a9ad4c42403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94510e49e7b9878a38f31b8faa08561e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12e6fa6a9ff773ebce11032ec5ade45405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211a31a88b938e61f340916c4fbd3f35406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372668a22acf62f33b6760ddc10ce02c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451a0f7b8234fdaf6fe6e681b1f1e6bf408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21d3043078b44df272ff3f62a8eb1ac409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5722fc6041539fb640def026c6288145410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd119b4097f2b5fb15b4c5d596c6119411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24b90ff7f3c3c0fdd8e51af2fed3b14412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422ecdae12482736d1e515c5f27ef4dc413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f1c1381f18434b1d6e5a6e7e9ec06e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f39185d7722777aeb1c123a408a47ea415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2775a2f484840d039ccffdefd1af3e1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acf5c7ae3c60e5e0b8bbf75fdaf5e23417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6a74fe5e2b98fd799f4f030178095c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057395c70cba438a0a5566b96a69875e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35d8b91bf0eb696ed46644d2cc4ecdf420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987a132fc4a6b64fe41c69a3f3887dc6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fca88ef441b7ed34ca037a88ce1c85d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ce4f0233eae5b0dd73e30ccbf12f27423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628aa32bade8b6aacbacdc380507828e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7130a2e15531f1d6606728c43bf5ecf8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e67034b4907fa22212c285d7f067e86426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a079f195ec0d542582c2f038c1066e49427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45506b8c1f19adb8ec55a8cf3a4700e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20ce9ebbb5452b9b45f30e59a4eebd8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240535dd0dd4580dc661001f826e20c2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a476b7e0d62cdef80937c0db0747219431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b925dc7e2cdea06634941ad55003f649432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353e0101dd76acf43d5d54e01ea4093e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3904a65a4aa317af4155b011dc1aa6f6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf75978cfe2f974c810d54850e87e33435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c856631198defbe9b0aa21bbe89d12436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08734b32a862fed56cb4ddec58c91bf437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41c240ac843f672c48cbeb06a516da5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c2aac8ed5d56565d15c06c29a644a9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81573b104368e6fbd4fff10bae09660c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981ab2e0c0d78042129a49116bb05f36441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c2f8823104abef57fef82a7260ea6e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dcb0bd369ebadf7603d45a30ae7b71443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a02ac73ce5cbf71dcb8070fd480efc444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154dd6db09a4ae7b5d5bb46a5302ffd3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d38ecb828a0a2db760b0fa64888e0b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c04cb9b3ff6860521976f7ae50b81c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16966ee3d1a21d1b5baf9632092a2478448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89437bf7c1d24244324017ba871b0a9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85c7ca4314cfb9a618ee3c3234a01f0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57ccf28aabe17ff13836e24d061ac9b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37741c378804c4405b0fadae34f006c1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c646ba53f0ad381390bb73a8e04b5a47453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9f5f319dd6435edffc585f9aea01c8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86b52eded3e0308879be69697ae0566455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c573cda5d2e7f587691e763278110c81456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002b1cacb5222a27d323b0e3a20e49f6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7406aa2a73c6b3e688ed7004fc5c66458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1054d1a7573aceb9760bda08be4846c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a684d70106ca9be380f752ada723b38460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f671312f05a3233237c3bc8096d40ae9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdd4f6075f89ca98ad0857daa526084462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d228ac799c709cb3017e7b11c0452334463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f088de658ac2ae5cae79790887588cfc464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1729b26fbef59ebb23e7247cd7d79c50465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569fdbc3bd77cc93b23000d885ffcf19466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ecca7aa36889b8be39a9caaaad50de467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8609ba286a7dfe0656c0758db161ec468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e754c99fe429bccb5e282fa105a1ff6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0f4864c4eeb7ac63f76efc9c4cfe24470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f435d6f7824d568138db16b2434615e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0617fbe24fd38b5821dd6bad14f1a3a5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c229589a0d987b61cdd7c893ff3edf3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa110e9cd9e25d7ab6973d09f725a9d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a2d95905003d1e970534e5fa94a662475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52d4db82a236f067e5a5f347b9d0cbd476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9aafcf637a3d703b498a9e64c1787a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e720684c71a6bc416934e00fc2dfe2f6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc99f352c2ca90e185e16ae2024ee719479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44881062364128f06d41496e0b15b523480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd0551797a44e78d832ba608f9fd7ba481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559771a3b8827626b0c9866a23a1b75f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb1249ec8764e2cce5bb29efad878a0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765746774cd045c752d4dcd4525f7348484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df3ed4f3c35204eaf85270d245dde5c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066a98bc92ed06ff7ca8e7eb980d6f13486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a472411f2c416a847733d68a00d7c535487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e9d9d8b232a93881cd0aa12497aaba488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273826412ee6ecb8538d7b715b2836eb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb74daff1bf2769bdf5eebb6a5b50601490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc228dc6ce55a7d840f52a0d291148b9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f996a21b6a046af69b848f962e7dda492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501810470cc8ca26784e33cf809c2a45493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203c64c0983f437f9be622ea269c7ee5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2b51035c94e4fec53f090394b80c9a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66379e7803734253538deebf6be0735b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e022dd4763321cdbf1bdfe17025f7f74497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253e1d965ce95f00ecfe148d76ff05f8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c3452528b2b80505e7ac9338964773499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ee6ac1ff278663da1432c66605b437500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dfd15a63acecdf60b628f47cb555db501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53631b17626c022f47c217e597a3a983502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e938dea6878f7c1efbf79c63d2e312503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e37c70a7fb2e13d2d28cd88078bcf68504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35adbaa11fb5f1d8d5e1afdf410de7cc505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b611983e353b29d191d8c6eb4faa52ef506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7fec6d7490e7f82b19f53b63efc221507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942f7b502acf969676749ce536871e16508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2adbe57c9031ca8dc33620351d3a714509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7379ca324a7c46567203892729a0af6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475c24ff09b8211f4a24f7004320b714511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8736b32b23d80489cec26f5390bbe1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0117803072194cd11820293ef41968d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c620fb92e2db7302036987b4b25fe86c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebef7f4776134646499c874e410255b3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7e25f4fcde360e53fcb359991682d1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6abacf0ae19371f4b32423db9be9b3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96edc945571ee9a0658cdc0058bbbfb4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b06c8361d7ec5a039197eec0402e104519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfb025d53aced91c5c14ba175424a28520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062a1bc4a95c4f750ae45273621e9f34521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304395d427318869697d5c973e14b81d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041014c3ca256d91432a8929870b5058523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e5aa65eb1d902e0b6b22ef8591a5a0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6477d463648cdd87f459b844d64fd2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23d3cb94152bbc3625202463c83cbe8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d01a80b9ce74899f2300aa58e23ffd527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81ac6c920f050d91cc7e0c42b7c4a48528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ff500c101af786dd8b9f5c41f4d0bf529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62f5b6ee7f1f87a2c10d2e25c47b132530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fd57c6aa8fcd6baea9dc03b00a9c19531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f3b51d6fe834c2a20f4fe27869668d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aa095a655cab144aae43ffc8759beb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbab5cbec5f4ce46ae478c737ab2e7b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c23551ce4807f6c94d11ac5c9c5d70535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fe68cc749e129ab8d0a2b0c370de62536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a4fde10ac509bd7076b5c4fab82f76537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b31f4cf50f6dfe15d6ed9c95f005ec538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de38ed9c3ce15e34f74aa6b7372ac12c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4297b632bd5ee9aab6ee960ffaf1a70540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b22c4d0e6668a620b404caf416b7968541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc6c568e4fc63754c7e8ba6e94a6d5b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4f4db09772a4945f61469d4be77e1d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503c6bb4d3994f9e7d8d5df8ab819b1d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc516fb7c9abb70d56435b3d2086a18545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f963b5186f1b615b455068ba46fad51546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644ea62af70c43d77bd4a7ae939235be547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974b80e2e5a8820649ffd975ffed7143548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f269072d5e302c084ec179d6201faf549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86820b1aa9338fb96813719ce483c815550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d911338bcafc7321abca894f60c422551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd6c1a6cb5d84a8524ac40e8e4aebd1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac9cc5d5ad6f10b4d0b2681b9324091553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69451d8cc1cadb8e2c340e4cc5909dd7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4639ff3ec6b17f126b536ec013cfebf5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd115351044a9b21777d7c440e82b52e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e9703d4b1e6fd9a0c587e4b25261ca557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1ab0fbba0dfd373324e19531cf8c3f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb31c667c38f6b2f2ef752aed796472559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a743d5bb8e8f71cc81007145969e76560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b10feffe21ed981cd17bd2e351b7279561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3293f5234d28bd7e1006ce9b419ad8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962ea911e17604b68ff45aa27d8e1720563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65207d6bf30789b92741a6c5993cb5e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246ffb58eb6a01670f21699d3cc37c94565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbebbd6dd25008e43f8caf607d359d2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf980e0d01e86fd2a856f4ffbd38fecc567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4004c98275f28b1ef7c7cb0f372455568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5d148ab4b00cc3dc58bbab278dc3da569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e7842c8144a5fc068d8f26afb2851d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadbcf4ad28b0a4bf6fd5e2aacce5974571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542be0f7a0daf963301a50a1fde813aa572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e758305a3cd56a127139b2161e195b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9859d8b458ea47d1aba110e8add64ba574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c74b4557b34899558cf59ee87e36ba575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdae7b42353bc97a0a2de9d13ff6fba576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbcaddb3b331bc8b4f1c0b1c471b89a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06dc2e03764cc551dd0e9d0a7f9a56b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b486a478027a044ea1472129ccee198d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ece2e3e0c88dafcc7684fadb53af7a1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1004f514b47d436af2b6bde59fe4f57581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfee662325e7565afe9186a7eb2bacb7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228e51c816fff1644cf43aff1ea9d619583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1247251b84332c360c562a5e149ac76584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0f7b834d3d6898e5235e1f6cbc3c4c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b211398aa684b58bbd6b0f4ce6244254586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d60db483b8cbab33e2ff8af9ab446c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dc67fe4c840266b7f36efb7d7ac37b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5e35e5b4b19b100e3205dd921a29a8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d419f008065e4100d3bf96a53b2dd2fe590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a2643edb1a7db5efab2f30b8aeb5e8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195cd87f9ad114fbb725e2916cdbf859592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55102012df3f99c57657c9139506b075593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f54b9f592f9bf4be7190a2e067f42bd594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f078038f886d80ddf2526c77659cab0e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c56c792481e02b08131a728921807db596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4bb2d198496cbb0f6454f9d118406d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a770fd109cab153716337163fd61a8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0b0ce640bc834001c54868bc0c7da6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df231d906346286df2a836b2e03cdfc5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f957be4057d659bd02b44edbc1fbff26601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c7f394c3ff320be09bbef90393e701602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ba4722e413613bd3a567dd63d638b5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b59a20ae978b3dcde4d4f09efd539d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9daf5db984e3a34abe623f46ba51c40605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6956b86410a9055ec7d55b8aa1b6c325606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aa6eb545bc1329e1c94c349138fbf9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde4ccf2f290969420757a5ccbd3adb1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad19d26e3f00e183ffa63254d37ce36609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd828d93168aa24f6f33698430d91ef610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164a68c1247e9a69c7e437382452523a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5359299c5c383be112efd6aec947a1fa612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945270ffcd03c9482d792e90272d1ee2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778fe8061c5e124c5f048f714744260c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11928047fd5a9a5e5d419dff6fad828f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6951f65c42224bc9879814ddcaf39a70616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d810031fbd5d8cade120b27efb6639e9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcb494c81126724f290cddded650f3d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4fbd5ecc72fd2b8b855a63d79989c3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6768ce10e219a4c3c4b13234809024c8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044ff5742bab97b4e06c3621f6ff0f9b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c5f3d3b49a5f827e6653f3ad10891d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f555a0b72c8d728283bd874be38180c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aeffc10007e485026d051d752a9329624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26867203559e69b01ffe5523754b4df6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe27389f23951b4d5aef4b7ee0d408e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c950224c6c31dab50509ad0a9574a2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbff965336270db070c355a0dd3d3b4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea2488be4c1d58d1e4c34c62a678a1e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747e79ff42ae76a477aa10203d24a7ba630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1ded2885baa936356eaa4cb1a7f7d2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f480accec93bf6e2b208266a277cf7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36b5bf8c6cd77486cc5a11f1974bd56633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568ddbc1ea7ce695a84cd177c1d6bc26634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a473290b38e517d8fe1a51e11d0812635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f852e89defa49b315d1c11ad23935b9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d933abccac6573d3a511691aff549dc637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7032c1295d2bd8a0bbb57e3bde0ac1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d8da8764d0890125e0b78ac864f56d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42bccae7296a28ef15737250e6747a2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7f38726762385dad45c79342e77e1b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3606f50cda7f8fc57a54b83f4d7aee642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab703f47fc8058d613fa89ae0ab2705a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16278ca74514bcc8a02edcf63e989b0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e621d15713984ca9aad555547803d9d5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7903edd7874fa32d81f14c7ac1d58dba646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697a59e14bcc6df1ed549dd6f3dfd6ee647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f5539124c5990ea49af8c3fa5fd34e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4972925e747853af905babed3426fe649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a596f98e6d8135ee1df200a24c0e89650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac44cada2ec994c5eb6491305d4123fc651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd58ab5d46a42c9efafebbaad99a0ea652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940f71747238c930e3df7861410a8fbd653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17657571b15b4e426f5ae96ca7b6dd34654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f72114747b128028bb14ba29a9db144655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c655f6a7da928902750bcc0155190e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e10d3c9c7739bd907fc155a4626169657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc4024bbc786d3dd989ffb39f3cd58c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89da838fb6aceaceb222e2c61bc00a5e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f11eba9dace74a7ac095404c36f73fb660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8d1947e388d0d22db04c33dc912cd1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10def8d8ef2375f4c3a9bbb834c3af3f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13330d96b1e1dda032ed056e446297f5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2566cb8f652b670cee43ecfa5a49d64f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9257cb16ff1d658020674eb5a79a67b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697d3f352062ca1b231cfeeaaddc9da7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ba850b37638357ca6a359014513328667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8236c7aeddcf9df9592bb091dda7b149668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc802b5eb11e34ad8fc8f01d878510f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50143ec28299440e206fac72b37d5e66670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4260be625d397d8c92dda373cd4c40eb671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba5cd20de02e2d477d52fef87337d55672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a257baaa8ea4e1a9e0814798392166a9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cf5ee10a332172834dc7f57d3ff088674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda9bd590b3966bd3e5e20d3f256dc66675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5716d714ef1fd5102f48ade90ad42203676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38bd2df77d96bd58a7d54a9544fc253677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3664d647050049ebd0c0cf5a7ab5fbf9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f7c757fd8c5811db8aa452a6ef7c04679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422f69791a0dc2b7af83be4e3a5cde54680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9739cee5e647be6bba7a198c030682681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6ccf7ca39e3a8249a6d61bba051887682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c042d85ae21be7b03e35e95cde7f7d6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e8f7ca5f6988fb886576ee9ad4e450684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be95dea54d7f63b3c5df986de0ea0d3f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a7054b4a206714a4686019edd952c1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73446b98c49a98a05bdeb986eaf1e079687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc4b48228478b428f6a23c0f2c8dec8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd428f3b84b617e1a5dfebe1f6f9ed4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838b3187f34201538b4790c8669a2f82690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463e8a11905afaded30e2574c9547bc6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eddffda893beb709598697bcc3ee38c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8b8304521b7b2942d45fd6df6cce98693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dda3ef19fa614021076dc370d192cc3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a018964af12b975db5162bce2e58895695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a782f13caf860f8ac66364d36b9917696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64073bc4bd47968615d202f1e52ff7b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7388d7d6fdf663be4a0e20f176ab9b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a23d1869fbea854482051a3ad190dc7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cad9a90503489c6304e8a64d761c50700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e16b40f618f6ce3add5600becef7b6e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928d223b0febc6df79bf5a2ac68b8fe3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bd78e6c2e4ff00762d3f7ed9ab76cc703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0ba1ddbdd0cda58c63ee7d3270f524704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8393fa5fdf8a51f57e269b79c76ec4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac9a2e2e41d97fa6512ab035edaf24a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abba9f1acaaddc2d7b845de157027235707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbdbdf190e0fe0f74f528e60f742c14708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1604e96e4241c11b9a84de598496097709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d902078cb52c21f0402060bf2a445170710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9fe9c238ff3696fc5178cf5d5d3236711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a097650417f58166068ce408ee12a415712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9684fd2719f0516380c4955abe107a86713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd706c1ae628862b1f097f54f74359a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45b3f44f788addc72b73effed71df3d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fb82b74a55176ea21aa4778dbe1a19716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4c851c13b2977d4b2d1d8de04e9e08717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce18218dd4848264ebe3a8e83c0ce6a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e398bf12cc7daafc47e6da8208a17832719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea543deee63ca6c99fa31e423e19843720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d859beda6f3466891c51998690b571721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41281da804611ebd873c663877ef314722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc2918430ac5133a18fa4e5e79684ab723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d7cdee99f64a113c38163969b8bcbf724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7218d3d0edb0cf9e80cc7288a5009d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e164dbd20d8fdadd4016b90874a8272726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b5e3f302f4daebf010135c128a3098727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d255711f285203a1fa9f0a4f4b0b7e0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c3ee5a0438dc59c5e225eb398cdec6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59d74e0a48b8b1aa5625cafdabb91b7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6270197563ab70b62f0daa19341d181731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b990f211d944be325b7796265c50dfc732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235dc3ac8fb74aac17e3603b945f7f6a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b73107483438ca760b3ddd20f1d7f3d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f7edfe1feaf0b010e70e5a1a498ca3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66f2902903e9a4d5e63d79bd98e8e37736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cdddffbf19422fa8612a324253bbd0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8e6e8aaa3cb8bee2d6ed1021f0cf85738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f349115b43f16181bb013ba575bead1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac82b31fb4e379962b302bcf6b48ad8f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f1d408bca4bf00ba53d1536e5c79ea741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53f45d0765bc1485c2d05dc41a68d62742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4c0ce427cb60f351d15a5b537a8514743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74556e4ab6e585a689257958dfe52f25744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b759284bd01448095e85a9145db783745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712e4dc25c4e6b0cdf3831d7dbd761fd746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3c40e402d982bfdf59a10561585cd1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02ead0a8544e982c3410aea80c3151b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debbf8c410371cc635831282fb3b40c7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6537e3326d39dd4882521f132520f851750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f5e6a40037ad256c1b4857ec41bba8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5077019c8cec6ebcc43d9f0aa2f49115752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e424867b3377f765debb39f486e4b2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaee6a8b873d9b6e9ebb38c60b6d2cbd754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f3a4b1f1a4a9e0facd14adbce0de85755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cf2aa40ccc46d83725e0189d464432756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582040f7d6f77668bed5c296760e03db757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b75e5c2062afa4ac06db7942c23c91758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ded7cf94b48c203de385c86ead96413759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80d10ed88a267ca90914e765656931a760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81808572ab5d41e2f0a81b247b55c3d9761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e49c54540ff22cea26628d18309ad9762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cec302227b110e5cfce99c45af340fc763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4477aee8efce30baa7078c61562664b7764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68462f25e48d13ea85c232d08cfc6a39765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1852561d2f7be8e4abd2896da36e46ac766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bf7e0616c07df0a8ea80f60e59bdca767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c30b9c5a19ea52e6eb869f056a258a768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2c60df007bf1eb4f431f848c0eca9f769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb3beefd7ea6b5aacaf5a0e11cd2b5c770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8118367744fcf08989ef03004f3052e0771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0448532eb6f89e4dd7df40401cf5b1f9772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35247231d4cd51f9b20031be8d906826773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cf842491a175549770a4b01ddc5e38774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5140534ac9a6485554e503ce388fd6775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d691d9c925b0c021ceba6d840375b59776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de8290352ab9cc2164994f6dd5c7c9b777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25192e96d7d3284d27aa79eccde32ef3778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a92a69190ab1bfe1677a85d6b1585b779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d668a877a81a2cf94ac5c9506665e7780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4babb0e002552de883d5ff8a18ef1915781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e4f370889de7f7db632d13d7306ad6782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c39c6398742343b862fd9b8b92901c783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f745f065dcde4cbfd07bc454e4f54ae784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaeabd27295d5596dbec38c6f07a428785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b47cdcb7b941a6a26af6b286cb30e5786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429552aca027337416ba740a33c65745787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccec690d502e6e0244c6c98b96bdb25c788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c988c59da6682f3c227f00642d316a789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e22d4972d9ca7075e1d24b311ed1cc790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c1fbddc2b658158731a4e30abe31b4791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f1754aa7f7b8d5252b11081f4e31d5792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e346319dff97bf83d4d91ddce96b5df793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c252f7356ecd349d3854b56bc56369794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46174dab75a174a5877c3cb97174f688795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef381c4cb890d361604b81cc102fdd75796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d4c23bc50a00dd26f446681b821522797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deb715ac9dc89d44dee7286af923e89798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9835624a4df1e5c9fb3887ef6afe98f799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b915f6922c90c0114e8487e5b4f8c9800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31006ec4feb2ae074607a2f058bf4848801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a18e7898002bca773ea87a94e23f712802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b273c1c30a7afa9d6e49a6d3f642a610803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7c1d5eb5d7fe0d870b303001dfc428804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dcbedd06cc03467723c4ae5171295b805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105d12e3cd630f4f44d17b2fab3a16f3806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70403b0baebd13399516393dae74580c807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa535465a60ba3243b5a2b1266cf1bb6808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1349d1c001a4988602854f3cbafdfc9809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0739fd1075707e9c3feecc736f22d819810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9bcd437347fabfd3ddda1f712f90c4811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6fdb2ea8c929aff0e6700dcad0a8ba812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e86556ff0671c5e5c55574f3bb87a1813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8374089e800f7135c67606676fd776814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be465df060ab046fdc42be3f3b01721815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ede9d767ca440fb7857b466c78f998e816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c865e10046dfc6209c3f0bd60f32ab817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f62b067e1f1ebb16476e7f2b6f0fdaf818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b049b44544dd16440de68cb1af2857e6819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172f78377ec41fac828cdda40a72df04820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1b34d0becd55f6ecfe47047f78ea44821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47535a4c5e812beb77c161f686f25811.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c88360c52c9e329ae2ada53c6f8a162.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd49896834982c79b32b00f58d1e04f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6471ac458f04927991290dd4e9662b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8bb4e238de05105aacd9759544048c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdd0cbffb5563ac1a99902e9c460a016.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc96a9a0e4b6fa6e6608883176f1ff97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cfddfb7cbbe16380a54d7638f772818.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e280e8bee12c40bea05007f265d2579.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34edf3ac2375665e66fd4f6105f28eba10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c937211bded79ccf494f1d31220bb1211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdfc6e303c8a376c3683e90e16fce5b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7c58cfa71e1c03575b359ca8d32cd613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f67e0250e6fe0d1f0996b9ecdf7c9b414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bdab635c76964ccbe77a1abffc693215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb085dd50e1d5362eb8b6a64b2a7585c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9ad8d7a79bacbd088b233d90adba0217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8093bf44665df190c2c425ef9358435418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e47b6055e9c5fcf0fefe2e1d08727f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9848de6124ad32d46860cc14f4dcaf1820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c38cb810dc94fc4a9803de556b60b0921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b7eed6193afb96c5ac8c9f0ff1c67222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148351949b057ef498e4ef6710c5377723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fb41b31fdad4426416634f1159329f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8a3479fae94cae2256421c079a820d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ecb85188a4abdd112aeffe19cbcc3426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648e69fe3c7dfe37dced2f946293953927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692dacc2a1c18b12bc716b570af5954d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8080322357ef1ee0d0c9677ffb7b823e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3270752c76a4c4ebcb2e17ead3046b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7d00549d2926715dfe586f5d80ed7631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71741f99ccce4dede48a74fca041e5d932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4906b4b9340e7c5e458a63c96f3ab933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560f77a359b7eaf922d084f393e2d63d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8800a4c2dd0ee109315d198c3fca9935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5528248ff3b4d5fb0df9df647e54b45636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7792f103e16bd7a5a590e5f53c27f2237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92fbe27dce7c0642fd378a4f3cae38038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55efb9d8a8de498571bb32ec5ea0d20139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302b1c0700b3db5ba8ddf9a5b156502240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7617a3feb9121217f479aff8a3a436241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eab9d2772eb16f113e26c391ea9555d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49c66db13b76f2d8d4b3bfd5bec8d5343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b30635eaeb4e765b7df69b3a02b6a3844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650a32fc899d80d1a04e943a777c143d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f002f05dc8d9dd7de886a78971d8e8e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3c2db240a2db1899863e876bdf463f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0156b733032054db07102aa2dc895a4d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca92020d523e9a4fb91ab53273115dad49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60862989e0cba3e4aa97e6a5e692f0da50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e171dd3d3b2c9a16e9297da608d9b81f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cfd1f480483bd047867dbb35736a5852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dde1a3e0e2ac4fbdecfbb2adeb0dbf53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30459aeaa9b5f7275041c23fee60ab0254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248759c99756d72e9a0c39d83cb14a1655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65b191c9f2b6a6f17ba09faf057012056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704ba308543c937198474ff7fdb66b4057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a9d1c4d27ebe2467666ab99ecb5d3c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a5fff2937d14d54bce27b01ca2e77959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402ad7de19b1f465dff05fda5f87640b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53251706bd60fe660594e4ac165e02e861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06278a229fcf1389db3962081c32f9f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657d0123b3542acc62d936ef580093dc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa881e670c133710a20319daba8f2b864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0116b402c91f966dabcb5a9374e8bf065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e10ad06c1abab15020bf3cc0882d4d066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f15619dd3e4a84995fdfd44ffb5d7567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740b670bc2688d6484bcb3d42531115a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c9ae6edd5deec3d91cc83211fc0f4069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794c13f84ab6bf7df6de3c5adaf2e0bd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8497e610ddc64a2665aa1f19d1ecbf0071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3492de7bd189d919f435bc62f2d0c1a272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82db9ec2383a88ac71c28cb4bdbc300373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae8984870478ee3f77e93bc86b5e0e474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bbe91a9698c744c6d9758b39120a3475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337690ac3c5b8839e83f83e8cbc12cf676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f26e9a03fc2ba9fa916fa4b718a398377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06205e8c975e16764f44934ea0bbec6278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5508c3ba83c6dbda9f02dfc535d9e679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d860ca182f235edc3abcadb728aff24580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d526372036005eb4c6ed292163469eea81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0801bcdee02f09be644f6ac9db10628282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c8c096d3422bf76050e86b57ce26a383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff73d03a7ee47470bdcbb60b5964d7b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352e10258e900a58169c3de9556b988a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787a76a715cea027d9fa97909f797bfd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7acaf07f7e4b5a9307cda8eb7503b0d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209bf6e4910b0472d605b4a0912d8fd588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2689db9489c933372ed8f847e0b0acd589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd504688e71d34ead6a6655ca056aa6190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53b1cb7675ee3b10f708f5ef79b64f891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb52d4e90106d07341630bb57f1bcce92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bec81e1ec3dc51202c1bc5ea4e74c993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de0ed23327122bb9f349dcd5d8545e894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a47cddd327017720bc970927ebbad795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb94f436ae0206bce96164c85777c0c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b205c20ac23a6ecfaea47a39f095994b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9787f2f30451804eb8c5db9a74f7e8b998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d161852f00e26eb88dd8485b98d09c4a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a6ee0ec04bcfede0604dbba3dc6064100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c27d72453dc4262bccdf2b0254656bf101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0634f1ce9c7c356a12286c1e5e60d5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bab7ec100f9314e8a8bd11880fd2a0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a99e483694e5d87737f062fb864252104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87c7ec3dcbfdd81b45cdda5caebe55f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f6c39f2f0b342dad35dda1c4b4ec69106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258220d7800094bd780e58aa88f7d671107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b692683825714a0489ec8a7611d5a2ae108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aadade541a7310e00e9cee9374d1655109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7384056a657681aabb5fab53682be068110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf8687b8665359316dca0f9f3854696111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef180fb60f6ca56a3cd324a0484bc72d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a3a33d798c1f5e439ccb3a89095b76113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b8a10458bae33be1396dbac42f74d3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796701d73061e75fc197a793a223f7ca115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5310d39ff8f7344055de7b42018ed064116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123035257dfa96196b71eb08b4170230117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0934cc6fb78c46506366b7513971981118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08d88038c10a664c9a7445ddfdde162119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd6bfc224b32a9f33cdb827799f9b63120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baa918bf7c2c80d29d2ab361aa823dc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a51f25824e1bf01d62667f52909c948122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d3109994885bf794581b420176bf39123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0ea40c15c12fe3d60fb063fd921138124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8d214c99f7c2e6111933591398bf10125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d03bcd55d3b6d21faf25fc159efeeea126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3102536f6847579c0b4c04a353a5e6ba127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8517bb92506ba5fddf875779fd5134ec128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14a95975435f63b825e249c43b7424e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735ac514c22f4dce35435d1a12e14cbb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bce3c1925bf6d2a8fee2f2342d0f21131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2842c7c4576bd3c1a48ad519f6a13802132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcd3e2ac716059dfc3dfebdbb2f2769133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2791304b76f6625eee6c85d2faeb48134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d320d8c00a1222dae2518db04df4a7f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0746b42476628deb9ae8e6be82d8c873136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75b696ff614e24bd2abdc62b7f89049137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3cdf73d45a1db7d7ce4f8d52a0253c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e7c96107d4ac3f7e77ff0d9c675bc7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fb79ba77332f8ceadf35578b882444140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2f5552da991b61c4068e8222276213141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983a595a98cc528c1d9f2cb9c6ebef97142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f49ae22c50164452f9a3083dc837df143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73fc12b1de08cb2460edb7523fb087d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc7f4941abd680fed9a1867855dd75b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd842cf476b2857a4b7db1b33dbccea146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96c452ff6b8b77a46d440c7c1a0a6c2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbf3367e0329eb559927897ddb36db6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b1034e28b1ac989da93811e251c734149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7a8cb7c5efc17a8c2d69a4d1d8a424150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b7aa5e5d566da12c551f49705b3f43151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d3f6926e98a071311f0dc3ab36a2f9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3d56216a362d204bcdbd40648becc3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33659ae9dfa7567eab82dc30c5900c71154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175573131744820770e4be910a2520fd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4a6c1c46ec7c59b2306d7dd7117adf156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293d0a65bf0b4475b3a07a536eff7202157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8c16ae9130f9270dd5b033083e82ab158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4772daf3c0bc3af629e39f961f8d208159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7846e370db65c12dacd29ba6329b762c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f4244f1fa4a95ffd0e5399ccd7d491161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0e6c522a6c1ead30e442b2e7357614162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f92c2a321c4fd75adb3cabeee449cf0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585128909488af25c98b12f33f95c0a2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4085194aaeb2b4bd242ada3400c3c03e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6d037a09f128d3397bd9d92ddf8e42166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6c52775e75a2297ebd888185b6b574167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf692dd59b4a216700a296eac7fa395168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9e05ea4dd8060d0fb563177fc1890f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fb4b55706d941302bc3f8c771c3bd8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4661ad645668114ae2c8990ae233126171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3d245bce76667dd33d26f080f611c3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15748686fe9c5dc78680a40b75cb854e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3308b9eaec8493c35f69bf5509ae985b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b56116baedf8b4f6b1dd0486348d1f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb3a58b2d8feab4802f260677a8bd36176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d3a3ca9f1314229ff2d6b252d8c8b2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03e21838d271622207d252315203833178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a057177cbb4581cd529a5c327d80f01179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f01a66a7a003c144c613a358427e897180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54110d23150b2221477646e88139858b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bed06ff6160e70c21b0fedc6f70a9a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551b5ecfbf143ab5f1403d61058683b9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35e069b2996d4c9b87434c069a93f90184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4acb0eefa28ae2147f4ae6420899a4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c9c74c6a112ad0fbfc1c717594e4ff186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7017f9c153282888708db6aecf824c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113a241b4ba7d9e0e97c3d87e58356cc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0ce696337739d94bbed8e24009b840189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1da17e67534d4b510c2b3a9655a02a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6292ac9bb79f76b094e96923a652a96191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74743a3efa127a72c81e14e8d35ec96a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fede56f02aa418b3595c86337884834193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02acfc11391b4492964d6faa5eb4234b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19f4019c6342e45a32206045d164dbf195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cdab1c3cb90fef9198166ec8130b87196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847278661483f413f6336d20e3a3eb46197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6172112e463633376cb7c458c75cd2b6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c61f20184e85588aa2c8f3831bd1335199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840f1c1b77641149584a24822a10a9de200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5addfffe07ec01b033636f93c3f593af201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390fca60227ea4bb856f1fdad5ece9de202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53ec1147104ff0f378b2b1dfb42059e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66573b123fa085ed24bdffc4b58204dd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6c63aa3038423dc76c5b5a2aadfba1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b840ea75fe18b8773ef901236e78182c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470bd057271a97252eb3f41e038f225c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2ac2077c547e3a6e77d99d2d5bb91d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e84454ef31e527381448620ccaf3a6e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c1deeecfc9eee364777fd959a9b5ae210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0abd148e51a90124ebef18ae7152ad5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839e425f5d68a7f16f3ca50abb567aa2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcded6bf210573914cb4f6c023695a1b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a392e64fa7d1f36270a57de643be04f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b18a9c7b98249b58348e8ff04dbab9d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a80ea7efd16482ca52f6f51d50cbfa216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1371dc327d741ba5364acc87c738f4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cceba3624ceabc6922ddef3109609cc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48e68d14aba1d18af6ebe76d0335c49219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d084661c8bd49735f2e3687ae1be2d6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8849efb6fb8bed92ca545482a975c5c8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73990f0ffa76b21ee819e54e4a56991b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e9ae85abbef3de3fc1ad70346d1d44223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba603fe9b7e5fda4b289874df145bb5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd83df5cbc545122d216455333e9710225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cc6162bc4a741a56a4562d7f355435226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc89152a1976414e5d944fc3558a732227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777a9840079145746880d3c68823d339228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa31752b5efb21b52624dec53311688229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2c9925d8a892afe6bd33e117e9f851230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4567852746a63e635bf617c74c58ca68231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b8c419d3ed08269e9204309d2cd216232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b042744b7af3e20d6263a2327850d6d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1b92a2ee81b030ac08c0d36712ab06234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013c93736a317ba4b13d32ad3d128713235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def5ccd51fca51c37343797318aca8f9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20311ca38ee2103aa8a1ea94efb9f05c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063ea6b53675c889c4e682fd928aa933238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c144ebb625f96cb2a42ea11f122aa1db239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e04459b0895ea2d8a4c7afdd7dcb80d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1791ff539e34bd2e70841ad4b5e0aa39241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c05fd766c8a769359db2f7583a2431f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9282ac042237bf6d2d98d5a0c864098243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfa0611afbc7f219005f01f7894ed9a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0aa681fbf43b70b695352b2ed4264f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3239a7e282da7ee0c0cdfa2336524628246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6136cdd147fac6cde2f5e5727b69320e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31060bc1aac1816b8ef7e649fb3d160248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa678c9e508cf8be459cf4b88cbfa45249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219c101c9019e26a720c2c2bf2541b0f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0032c0b2246e442b810d4be380f9a9a0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c3109a7412ec626b477120345c25cd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd12f9c9ea4199d58fb32414c61c258253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c73246a38d277628df00964ea0081f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aaf75140c9df93fe70b4efa0338ab6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b14805c3f275e92b2dda2914c86f092256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903014eb7034a95570e06cf6c6bb005f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138de63f0e10e9d979f4b28aab7e8000258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb4776f69c4996e8e90fdb368cfc26b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb71b14e74e56b8b19ad12b3fab49ef260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7b1260389d19b80ca170b119173f5b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba19c517fd431771d493c5444c7312b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87877ec3a1371127e6c5d9561c3576f3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210c64d89bec4048034115c75b3cd418264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8015fb5eb9273a214fee28651152a266265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb587b65198cdb1bd6bff0865adb176266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3c714f143afe74c41efbdf4071de30267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5093923084355e2473f02a61141d4577268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dd5c48dc9cfb9a35ab5f4a6ecc0a98269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee1d071e285fda595aa8a9e5bfabaa9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bf0e779ed86849377fa61426562a71271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719b70cbd1c3c9a83d29e2e220280604272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bb36bfb1f72fc011da1e7822f0c049273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c116aa004280e0bc1ea9f46431875c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc2fbbfdc25b14f4d104d3410792c04275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee097578be0e5b76a7f5c108a0972081276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470e223d9b268620a17f5cb79794439a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c149f27dc18e19c7f81b7755f8481f0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f42bde69c6f9b4df98cbca3d679c84279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dcc9728e33d74d7e8914aface9bfe3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39860fe26f0bf44ad0cd0d7a4a007daf281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b3860a1cb07efc9fad00dd11fadddf282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d545c14a3fe1faf93748c04e2c79359283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa46dc9bf8e3432dcf1171ca67967c3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a86d48c1a819118ab3905fe56a2745e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946e060e4b100f34e172c126dc18bfc3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f489a722aca7cb7afbda7a10c2a0f54287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4f1258ae201d60a5027fbe3ccd6c22288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38a14acfc5dca60d13eaf0bfc7bfa40289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d7190f26db8c802d482b10a1a9d1e4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1a2fa0b56a2723a255ad3a2d8fba8c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5a607a2501bf0ec218d5225e8e06ea292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a1ff60a0eeb124d9c121f0da69e7b9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739c4468d80a494edd934a0514424949294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d54054d13f4067c08f47d52d7735ad295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6c3425e4de9b8dea80f24873eb2b5b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791cfdfd54aacc24937442ab4a4b0f4c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39bda59a08df3bbd46b97bdf2c27ee2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dc4abc0143fb0091ba6f528be4d44f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6fddfce1461c79802cd98a69b4508f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e5cf97ce82e8d42e69ae0e1c49b198301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488c3bec652ee359866d3f9a5c5163c0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeea7ebb98364ee7ea1f057f260da8e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ec9d5d64f09f98f81a4abd82edee0b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e75894cd78144d6d2f38f7a7a007ee305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b0b496319f5194defa941b6647b4fb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ad840bb77086d1e3845ada06f1d13a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15438c922cad8322974c7c89e4f75907308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c9466210aab3218150dd1c5917dbdb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ade9300a9d1a27c3a8719d42f4088f1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3476bfabc91bc5bcd448c61c65a29c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c5404aeee20461ce2e9643ae3fd76d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c73f94fedaa89e63f277e88cd90daaa313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfac006a006ccbfc6362c5287d7bc4ef314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b12a1879ad623bf5a5653b3cfa2582f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de67f97a085e4783a9068e207b430435316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e30112eac9e73fbbc694c022404dfdb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecc57495894efca8c52a7dbf1afdeb2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fdbf822eee19a6555978b37d6c80b3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc601cfbec3a61e28261df6e99bcbb06320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36898516d9334891249ac61799075efb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4407a97c75355635217d4da78cce3a0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a418a9507f349dce5a4e74dc3237c049323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dce85b7ff0de39449dc60ba7e0682f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53908af387f251d8a9bfc55d4e2a5c26325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fac7f266c820a90d4705d72cf52fa59326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62729b803f965e185feda21b80bf5296327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be3c821391a4f2746323b225f2537f7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0e32c26c567a373cb47ff610179f15329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d6b823e99faed27567900f51be87ce330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0167ac6619287be697a0e0e42fedcbc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c105c7ca81f134b5dcab53d9d053184d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b155e9f34e6e9ee28043336af6f1a81333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87f48fef8c32554012d0b9d5283e168334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bc9ca154a88c72c25b04dfa1f3d9b7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d307941301113b77db8f32c295c266b7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c030ca2a40757227d404f0d992073af1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df28abca111be5007f77d98a43e3b73c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97c2297ae20a04a664e046507ca0dbb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8050115bc04ea939a7e29272310f60cb340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6cdcc52dc20bc50cbb2a49b2e71455341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74db971f601a7de320b9671fcf2dde2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2af9b92045e5b2f0a657dee2ce41690343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049545702447df91e34bc02f923dbb9a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac3955296e0f42887b7cc28fe9b4a03345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4eb329d8001d8133f1cd7e14ab8d07346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427868c8487c7fe4cc4dcbe573101a52347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8c2ceb76858869dd4168ff3eb7d642348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f12d799267fc7fb695fbe9b940a01a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd7db84bcdfed5e536d91c68491b950350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e47be9c0a7719f33a92c998fb056959351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac700618e7c8277595bb8106abc03de352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f220aabe3859a297c60873ce2a56d6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fbd58de8bd0454404417d2499728ce354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c77ac98e1de243d9953d1bea0acb32355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d5c6fd717e459e027892365754a1d9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba449146216afc1a5bc34e5cad90d183357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b567f7754fe70b00aa84738edba82a1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38463ee9603355de375e5a847fe5810b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a16812545727ab126def9df311fedf360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64550386cbd167ebc380451adab2507361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0d2b1cd4429c133d200b4ed92f281e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e71d3631d1b412761d62334878c927363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5301dfd7fdf08afea77d4bd1c87c7292364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3eb5789391fb2d5411f90e5f414a58365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5e8bcb1253a99391b62b272a462917366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22419563aee130ac2d513101477126c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bc1512c2b5f6f8820ad5e968e81560368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6705e548acf45e6d17446a29024da650369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1981f7ed09a9413a25ce8e1ca29027370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71cacbd328f8e04a4d22b78cf5f8fb9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2848bc0651deb946d1222d64f2e52218372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be00be4af06e508fe692d81235a4d3cc373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a39b80d50d30eb114ff4bd2473b9f8f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c52ae7b814ad9aa3f47b858cedbfe9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7957b7a7172f38605c897760e9de63376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c583ce6d0d1a0abadcce79fd8b9c97377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8e8d8af05df82be02647ec6b0a6df6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25989f3dc1d10f983db70b3de0a175b1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f85802d77589113a9485f4f1b8dc48380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e126f712cde91bd1daa16685a54c213381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad5b7735847972c6095887d6b78e68f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c790f44cc172e5351c7d2707973a8118383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90177a291bfecc378366bb4074691389384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846a9b031c4b9f5470fb4a5a3a89ae9d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea24e153d7aa8fee6008f32eb7a3628386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c696ce77cf7d9834d3b3e0ddbaaeb89387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c239c9aede5cb5eeedbef4c0769d3e18388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073d4e058e4d8ea3faf47e63edf362a1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f3630ecea2588e174d8bf3b5f633ab390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b00c6afc85881211fbe54000a478784391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c1775e13f753ab477b0e4067b94d4b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc97306f96d8a172439ca2c5c70d4129393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2851c8eb6f442a7a5494b5b551ed68394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a5acd964481f7fd5399090338b6fc3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb1834d25eaa59fd25407ae9295c2b7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c792a959e6e84d19774f5a0f504a368397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60cbde231533a113b9fd37f8558b1d9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b362ca80be8cf8040e1b70031b36852e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c34d9db8bc602562d3b81d64fd1a2c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd4f2b447758067928b421392919a73401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18277738495a4568c1759b8b3d8be4f4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388e29a12a5d4b3fd328c72bd91fc84a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6863f57354bda0e5065ef27c6b60d8fa404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150b9b344fff6a6e2f17b6be2ffb11d1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95858baa84502e4994e598f20475e94a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76061aa7ead8b9c19e4244e383d3ac26407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd60a87d087732fb88b1f0d38dc6314b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82b191455cf26d5eb799b0b0d14eac9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f98a53d243b09b68481127452bc621410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21a5210da04ee5cf1a415cf3c68aad0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ed112d1730cddca47e02e4b5827df2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b52186af774fc6358d304eb99214440413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a862f8f9d2e043e90d6a6f0ab84f39414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc9b68c46d74603b1e2d13fccf01869415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3778fd9b100dd2cf57991f485c404a91416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7ae9272d3374a33c03ea6b7bd6bed3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4ce983dedc4c557db0d350683ec428418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15182d3050b58232de65cb8fbfa4c10419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae889cd32748cd0cac4aca0ea50b16b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a89661a1ed9cacee1f2c20ebeab7ef1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af845114f94472a5ae839279e6e86ca7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c22197768fb46979644fa75b56de07423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bee5072f4ae2f64f952f8a92ecfbaf424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eb951df4f26d7364a4c9c8894ebfa7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cbfb59ea3c9b1dfc2e73483b84149d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6799a22a52ecb393c906babc0d47c1d4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c68ea137a2f8acdf36ae6cbf47496b3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0509544546eea30ed5ef6a03b6305842429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c631bb822884cab8e71aadb37f3a9a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a5ce42ca9a3236043399af6ae628ad431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7a27abaa5d333279e50fc773b93b06432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3af4bad58694f6be4a047596044939b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42619b028fd0d759f734f0fa9060c5b7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19423ceabdc3de588cc8fe5984aa11b6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67fee612b27d4f2f9d0494cd4d5da66436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ffef6fb221ce7373062379211a6ecf437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a22be049d9103c84480d552a577921438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b0a72da9447fd79640957fcd7a0c62439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7901553788addfb6d696c515ce3c47440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2f615c81c46d1214522588727d0885441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b39ace85acb208d9ca6ca9469b9d61a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd05319ce4f92c753b79c55aefce3dfc443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8758a419e36609a3b7c8cf6bb64df40d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7e76d2791ca59dcf6f300815c4cd35445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caf35bfaf92e05a6368b8736c4beab5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492e2b4c17db80eaea1681c3962fe8c4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363b48dec99cdbf60b8a55d6f1a554a7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59abc5861daa9e479be37371f8ecf28449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5b4d0e3f438b10578668c38afa0b3c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27532b5c154621492a0c58ce04df28d7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd81140f6029f9761b9863fe9d2a8d40452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cdeda6ef2c1467a54aed9a218147c3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f78db5069360c86c44fe219b44e3640454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac08b6d5b18e7f72ecdec5c4170d2e3f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b416879d983ae6e8d5b2136f86cf005456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5509bf2639e1b2af0a72beaf97529a20457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e01e136ac4bffad18b7a83965ae398b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c134cbb9c56cb423a9b9e399a0faba8e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab1966c201c476367a46264cd7c7d1b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a230ddddaccf986da1ed993872dc4be8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04a126d30ce3119104b5939d92b6284462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3ac693d9263c6f0c000c8bcd701673463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d3b3fbfd7021f66cff3608bc72d750464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1937c8af9d63d97ed76c21753d807191465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6655ef42d4f866cdb11872c3ed6a6c2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bb6bfa2b75546d7946f3d5768780d7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fa3aada86abba10a9c1be9134f8b06468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7de9a8dec9d35e90f1c13c94f66bf0c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5a3313d0102b277096ae00d596f2b5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4fc4c7b4a5323218effd7393fa965e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e115c2e10ed6f944f7fd78201d8eb3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e96ec0f6281de5df41ab289704b776f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725c909cb83193d6790bbdaac3136b80474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadc092d422785c4e46da4ee11311e58475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040ec516eb6ffb60019d7c60ab9dcac8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7eac7475be873224cbabb56c020131477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bf08e7808a0332b9bca30b6ed3ab67478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031f87dfcc14e385c6f80c24dc7dfc5d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210341dc2f48088f87309d643774d873480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1a0e997149772be0e5b943aecdb9ea481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcbc992b194f90bdcc12cb8c8c4df7a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f22967c91fc52f72875dedf6909db79483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc706cc1cf49f4282c1da61eb45d2333484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436842a5c5f03c8f65c0608c5ae39e8c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42712008e6dd8fd22f8d30227dcda067486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987cfa230eba11eeecd73a309089e6cf487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7be0852c4d8e242501ef11db6b8fcb488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02c2637d2183bf8461cced9ccc61bc1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96870ee02b7440faaced5c82ef13a612490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433f656532cd8f9f31d43302cfaec889491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd80a29274de067d2a04ca2af7bf3e6b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee577cb9021f56fb0505455581cb095493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe694eed02abe2ecbcd8001ce1062fd494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8066af88e7978006c65343bce2be3c6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e4cef2b8e96371ebb73ad4c8d296b3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747c76a5cf046bac9957084ed42b1945497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc80ba689220a83dea8a1a31a75274a6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49e8b5baa8e66bec1511ec51d1ea9be499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6eca5799abde98b09f597119a8a14b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b65724d6aad2890cdbe0315d759adf2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac70eeefbe6460d382a412793af49dd502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19909eb38ca660425ea3f069b5c2f62503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4631bb7c13ff523ef68952adf4a387b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96392e0fbd75e54a0282442b8c82917505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4606396cc7c159a481fa488415622131506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df3a24047edf25afb758fc6c9a5ee00507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbe3248d231101845cae4e0e4c05717508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c43688ee3f32cb7913aaf8e2a01b64509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d995c190700e867768fc323f8505b6e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66995c6eb5ce47e09131c9f7402ef55b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa3e8c5192722c8d68a1093ab5a2be8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b4b16311b49ac048a2f5aa41d9ce98513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7042e1dc80bb439e11b6ac5cced1fe03514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e9e9e0bb0c800c6b74b2d28e7a8e1f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafff00a1224a30abee53964f6634e43516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46da17ef74f906207ba9a3e8e01325b6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84f9216fef9cee064c8aba05d1874d8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75f91f512e9775efbff145bc0e04d95519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd2a195ef44d2844e1034d0f0f17c25520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a744e38421f8130128420fe7c0f1556a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7605dfa81af8069f7bacd40d077ceb8a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79190662ad51c644731e298b6ca8ce6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563fa0f31ec18e8fc1e371e710b22b0a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38c87eb60e405cd5e959a3d74393098525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdede20d7ab9573edcfde831f0d417e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bfd6a3041533495b0fa38cbd557262527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b785f1dc1d0af98b67b98541dac3f5b8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398a32b0fb6afaeb0c56415a6b625319529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013d990bfa508413ccce3b20e9399b68530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ac2c908baa651f8b5c12ef9d39fe3b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0a85dccbfc13fbaa702462530d151b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674de5279ca7ec09bab9bbddc912c25f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17379a6f9d71c188d530ad48a28be8d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64338f6fc4400b1b32c92375596c8ee8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926091a1e970ab00247b286cc9df78f4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c74ffc3f01ba0e35b3bc042b742f630537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77cab33042527c3783e2efb15f73ae6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec23a4e1f999be05f3a2a9d880bd70e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f22d5db9e0ec9525476eb214c4a19ca540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e200258ff8141bda9b7ba8ed2eb9ebb9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e291bf302969ffacfb225170c922c2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ce742cd64f2c7ed501b820b8b248ef543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a4098af46b0adf89d15f005a2943d9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08942f27bd62852a3fc9af355ee44767545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f88a491bf193337a198964928b30618546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a1d144918118b0b92857fa9dd93257547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6a06454bbdaa73e5eb29a02ec744d9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd87bfdef7e475f2fd56ed6fa295349549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdcc5f2dd3655fb1574efd30d0c8a8a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c343ac3aae6fbebaf7085d47d27bf306551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8480666c240ffe4a995e68aa046a40bb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faffc46f0bda07723e8fd0e7ed0fbbd553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f7957efa4708d61780c6becb7340d8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdf9ffa9f79f54da6ff53036e8ca7bf555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c756ed8dabab566eeb71b7d0c9427241556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048d3e29f290ff2d518226d2e665257a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113c7304201dd82bdc902cb3c8318aaa558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8b5c1781d8a3261bb303f35a67e6a7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80039d986fa51a1ad9f70f8e82a0369c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d84b2dc2e3b98933a9a3c9a75c26b14561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170197ca184c72ecb30e0b6b2885fb78562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a930831af90cb8f372f0c7006ff387563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196e82be983bde57b26354f897807428564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71888b77b9fcac6f5d59cca189055caa565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b6ade8772565d7f58d80471b34cf6f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ade88ab5f5da28d87990c9f97d9cbeb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b623005949812724d9aface1a7111f9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e60c2c71441b63d2f183b56471162c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eea7aaa0c01ce3f21d933e356f0584570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c19b031927bb050f4ca9b9202163b96571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c7f5430ee06e9dce9d57920447e4ae572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7af910207935755f13e7e49e8035f42573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3536eeabd70e42657e5f7c04fa2a2965574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b43e3bb4e22dbe080b751642e8fa473575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b37df0894e7cf9f5f2b5068f46e553c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aad7cfd1a90359c3ebe2c55a387f62577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca8d1dfc33bcfc243aa21ccef428ddd578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5dcf163d0a57b7dcda477601022834579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef980fff14a1000b9a3b8098a6d046b1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ef64499223f41326c14a4295afa374581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291abbee59fcd2c1d7cdc5d06694899f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f1586d4ddf0d229447af964d206bdf583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afd2b9b339581d52042bcee92042044584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cd99ac4d419d117f1b741ccb96ce82585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf964110efc87dc854f7138f8e23c46586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad2c4c91f38245abc7df6d581a601d0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188c41f2083a6b7746953bd1a5fb7e70588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98935010badb0ba811f4157e9ec8bdb9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29eeeb8d36e46188ae381e6daca7e64590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c58659bf7c4fe9db8d29d8358de6334591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6718e343c30f140757ee8765451fe9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dc603c1ee924c338c470e0be07561b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b275735defd143bc39963f1c6edc713594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c199e609023aa09ef25e380845b81f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f12e8f956a21f09a7d338666b45da2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841abb6f36a4d82902d3ed4556c09ebc597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdac2f97bb1e2ae6fcefe9074e1f6e5b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bc74038192960315c829921732840a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13baa54c6c315ff23ee97888846a301f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6d1946d262a19abbb380cdb206ba69601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810b47fffe3ff8df46ed5992592c74b8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ba1103a763103c573e11b3be6f4d53603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00207a50a2eb6ca7f4c832188dc840f1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d58a83897399177458c6a8934ad8962605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0631fcd57461914341a72321dbc5ac78606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaa149f18a5d5afd86468c4d518ddf7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651f51942e2deab644ae4c266b1e088d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a32b6a620719e6689fc98bfa62c1312609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e0c8a86828587422ff427ef6659763610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62c5864c8f622f2e16e0c81d317845c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d387f063989fabbe49b57f192529339c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c908f446261c95754cd4329e496557a8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9be043a370b807219091e1e2b25bcd614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c8725877e2206ecdd7e5741cc0786d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb46ec850a4a206c5d3a6af3fae3cad616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98d9d0cf04b570049c8e937cbc713e2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537d2fb7e0907f5c391819c78a2feda3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2660afecdd17e03d64edf838357c73619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104aa85f016e7e59d77e2a1f408f0ea4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77048b4d0af1c6b08a87d437a3fe4e00621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286a87631d6d3d26b031ea75df5a25ae622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dcf4ea7a5a2e1c38f54ba789c08d1a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794108ec429fe70e3877f0290bff5cdd624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea7f3c907686ad7e5cbe80836185292625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5c38caa0f30e167fc80149e85deabd626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d68cd64005f1539168f80d78ee0e8da627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dd84559f3ff2afea9b1c77cde13314628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12f01ba9174ecb3ef36b9012ce28273629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2be5cc8e79724fb1cd75e8ca39f62a3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecef630ba88e6f49ecbcff4eb10a454631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b506ce42d56b24174d2d3446eed086c0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63d4cc04ca3b3775eac83bc33e7d6e7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4aefb57be8a70a124f817b86478013634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2ec25df334debdf8b04dfd4ec5e4aa635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb6c5a19a4f535fdc682701d1830346636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19980d2bf197fd58c71370971a2cff8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3cbad1dcebf3a098bd6ba214cf4f86638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3266e9c7b0be5b9d72f879134d698798639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f141da79769538b0b40507826cc8a385640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d40a7694c4a3d7ea774df44cafa1790641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1ae133a538989a48a6c04f29c1aaf0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1936b2f7db367bcf311d4334cadbafef643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee7628636c359113df97269c6927db7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa8a9b45e9c9392b59917d4a6b30f29645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f495e50f24446944cac9e5c8a06449e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc49666de396905a90b0550b9c98111647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ed6754c66f21d5b3e719b78f7fb0ba648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ae47893913e6b9a09922adab867c2b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59b987f001527f043ac78ff338bc379650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724161f3b2e97782ece6e4d8cda25ec8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c269a3f65d8574014f21158aaea19fd652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f95ab73bbfe6112db3678d13a721bf653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b663e256a4491fe3b3f01e25c64c5c2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17403b1a150c726e95837deb7c5ca60a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bea32a9ecbf69b437cce900f79dc38656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfaa10c02d34187ec00e4d93cd8d607657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5917c376c5cb5e8fe7363930306122ee658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a85508c743ede6d2a7fe978503a939659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c26acec004de26ba0cb191456e75576660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c352895829d6ee071ca8b5423035c3af661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800eea46f96e2e9f22960253f61adccc662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5590820b079bef2b3e82ecbbc97aabe5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31987b0ded57a3078470594f07bfead5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d632d10dc1ac67acc87b564a7f60bda4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e3276feab4a6fcd1892fae5b749a91666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e2ac1d63e97a0075b35e2d9baed468667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d232745b666ad1877668733c01bfb061668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ced99ac1732301399a186320b7d4176669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352c97f4bec82733c06ab2c9634e27ba670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb575c5c86645a86da42aa92411a9f32671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e94fe700b4db7f588cca19a0629b8aa672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd5b718951055fa08e0983a7858df61673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794c1f41f819c71b41abe7344ed9f511674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14f7eb984c4ab114b12285aa4a1f039675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7467500b8ce0b72e241bb597d13ab88e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ddfb201a07acdf92f8ba8c2098d4fc677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8915de4b8ae8e06e72cc3a933bfbfb678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f6ca6d08f32d668d9242b5bd771ad5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42456faf0d4a4b2cc80dae399dbf6e68680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6296d1c2d9422164c9d7704a18ac0d4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd69fbce9acee466194f6975d41a34a6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67c25163673c45f0adb789aa45d14f8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f8a67f3a4da194a82072d1fb77cee5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26ba401416c66996093e5f928cee117685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4657be9a120b7ca8d3154296adbb8f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968de861f8f3e654528259cfc4283bdc687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca827db71a674f30148b669bf0d28867688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30283d614fb4420c38dc278a6d90beb3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a48f1170e705b06a65edd094bb54492690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea20f05beb22e2a7a7fc114b26061265691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b8eb0a87e71515682db786d705bd49692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290ae5c7d23e00308490f73231e8a3ca693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c665e33cb134a855d917ab67accef8694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab97991f4b07cf743bf6ed9f0936bc9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8398a207fee6191053e2c0c0310a328696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae96a289e7d42dee1f28d6830dd6f1bf697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200ae947b122a339ced65cea79ecdfe4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce94950d4887be903714d5e613451fe3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b13a8ca38cd3387157e2b4527f3505b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0e3995514fc9c63c72bbc049de4cec701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1c2e674eefd0527280e5ba08c6ccfc702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090c277ff9dc11457d07245aac11922d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d573f68b26484e31de114e1945bd9ef2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e14cb4d50f653132d885679f46146b8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d43efe23340bb6a297c102dc196a42706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d548aa0986038020cac1faf2af8ba928707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333d55fa24926445f1e677493b829d78708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20a102b951a742047a6ab832a9e3109709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9745f38f63f475fc6b67e5f77ce772c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb49ed03eeed18059cfd15669addb06d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10182b1bed32d07e15807cc0cea013d3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e255e36bf390af98e36420a258743e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b6fd9b99c5acee607fd01bc9065029714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f34aea9610a43bfa4c59703b571025715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21859e43fb4a83a08f01bdf232ac97e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ced892603bca32ac28134c9751636f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c08302334e55e217f43d7b9a9891e9d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43367f0ded9124ae670d94f219931132719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238fcde8132eda8316715443e7ce02d4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd4805f70fef2f76c24bbde4bb8a233721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfdd3b598b492c392f37a448e386c7a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678e25c5e6a5e2446ae5d0a9e9b74e19723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85254110502db45a7fb4c9bbcc3c7ac1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595f22ea4e445c64187cca8f5644a65d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede604791cdd8b2fd8a74762217675a6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42713151b8dfd312d54e01dc9b309ad727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714753067dbc63ad122f2c54752a32eb728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f80ea9720bfe24d06add1ebb3e8b199729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f552896ce7543828c6b1da6d62631981730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f724f5a023eca254f8ca0372d2a6b4c5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc42edbceb4736ad832d64ca2377f84732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6eaeea06208512c14f15b82a36eb0b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6747ef7740bc5e0f300e3b4ac0a3f00b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4e061073f00a94ccd1fefd5fef62cc735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc74507b583c76463574908406214a12736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05ec2fba819de0353fccf6d82e31e4b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8f7e3b15eeda23e733ec9296430ac9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2397577da504cf620853b94f6c7aa5e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530af5fc3e440229679663deb5d4d8bd740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750db88108e5707aa2878d44ce642df1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30de7714b3c0f340ef5ae8fcc3db6ba2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96488ec65ef6c819fdb7479b714f400d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fe83911a49a63fa113739a8e19c43c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5907ea4cd6bb8d1df05a7769f9540809745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e488ddc700e4c9aa19915bbf76ec820b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdb5f5f777a564069a8d9fbef02483e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bc2a4f1584b3c0369c1e3607ce0ba5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d450ade5ee69120a1a00aeb0711f62fe749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5997e007a4ad3f2fe4e14fe8c1d8de750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14352e4e69731e218bc569833b03d96d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc396ed84fd320f82161e6a1c0fdc68c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c82ba42f2cd234f2ab0ae50997c2cba753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f8b812f573938334b3f4e9ad8c1cc0754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2630e1f3fcca9a0960133a0947d47ed755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4dfa144156a4e458808f58cb64517b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bd051172cc8a03b3e507727af5bede757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fc4ef011bb4d8663f2a7c3ba4a037f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d5d2c06b459d58b62c27c15d5bd310759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b15d6610d13a15f3853665ec3db5654760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82f91b8e19a73e3e38235461f834c60761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052e2dc527518796e2aa9d4ec163e6df762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755705602bf5866833c12aba4e5abb43763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc4631a9ef402ed22c45c147076ccc4764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566558e7c33aad46df648ec334a02651765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3896f6ce7bc0783142b2947e7ea784766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bbdcc540cc11e7fae9421f70dc9516767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5857,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6157,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12332,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13087,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24392,1581 +24146,1581 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26777,1670 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1618 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28707,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J413"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29283,9806 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>3.71</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.67</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.28</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17087</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>4.43</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17100</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.89</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17109</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.75</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17247</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
+      <c r="F336" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G336" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I336" s="0">
+        <v>21.04</v>
+      </c>
+      <c r="J336" s="0" t="s">
         <v>1006</v>
-      </c>
-[...10 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17533</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17590</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>8.619999999999999</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17605</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17606</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17629</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>2.96</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18250</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>19.48</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18251</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>38.72</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18255</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>15.13</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18270</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>45.75</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18305</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>14.02</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12930</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>23.92</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18245</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>38.56</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17291</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>25.06</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17335</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>56.05</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17377</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>20.82</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17378</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>29.17</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17490</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E355" s="0" t="s">
+        <v>1061</v>
+      </c>
+      <c r="F355" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G355" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I355" s="0">
+        <v>33.8</v>
+      </c>
+      <c r="J355" s="0" t="s">
         <v>1062</v>
-      </c>
-[...13 lines deleted...]
-        <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17491</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>25.02</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17526</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17505</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17506</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>39.52</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17565</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>37.59</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>21.04</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>1091</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12500</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>18.46</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12553</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
-[...1 lines deleted...]
-      <c r="F366" s="0"/>
+        <v>1091</v>
+      </c>
+      <c r="F366" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>3.73</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12621</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>23.92</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12705</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12826</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12831</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>4.16</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12832</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>3.92</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
+      <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17007</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
-[...1 lines deleted...]
-      <c r="F372" s="0"/>
+        <v>1109</v>
+      </c>
+      <c r="F372" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G372" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>1.98</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17011</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>4.69</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17988</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>5.36</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18014</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.83</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18017</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
-[...1 lines deleted...]
-      <c r="F376" s="0"/>
+        <v>1122</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.49</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18057</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>19.98</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18061</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.77</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1136</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1137</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18164</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>33.8</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18194</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>11.26</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17250</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>17.65</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17251</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>47.29</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17252</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>2.56</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17507</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>18.24</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...672 lines deleted...]
-        <v>1235</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>