--- v0 (2026-08-23)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -925,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -988,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1294,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1366,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1510,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1798,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1873,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1984,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2110,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2299,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2371,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2578,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2668,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2812,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2866,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3058,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3442,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3532,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3650,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3757,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072dea1f95d8cdc2ca9653d0b3b8e6e71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0096fca585c45f79594821de9a8671fa2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0e21a891275072b64b94c6094d1d833.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28480a2d9b430410d935cdf15a8f663f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a558cb3bdb4f9c78dcc4e67767b6c85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6459b1eb1954c190af4cc19decfe6d346.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd925ea84edf365d53042bac1c674d17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8125c5ec0d0e762d19a73db62c122a828.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972cd564829e03055fcd218dc1333a539.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1750903a6209cf72c57152ac3353ea10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca065928383c637a3d275b9e2031e6611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1dec83a3192f91ab2c67e75dfda28112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe01541842e9842ea9776bc1baceb8d813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e96a385d59ef0f95d8d60a1b082fbf714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b952c175b202d3ca380ce4234a7db1c015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136954c18b4df84fc7f5f169dee8dfda16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472e3b2e788f59ce613ac4488264fbea17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf610c6b6184ea37f5fa40c9c0de512b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39368c354c26b2ed50bf5618dd91c0b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6d34e49a3a985e0f1366893f4a5ae520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd298c2a9fd6d69898e1d9154f4bd32521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad3f9cfe355acb1294c5bc39f46251722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0cf4eaa163a0dade2591ec3174bfb923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2e04c29b7eb68c08ce76ba1dc4515124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fad3bcc4b7e5d60b2fa6a6f113129625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d2c2ee6474ae434a0bb4f044b7cb2926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491c7992609f50120d8eef3d206eace027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9561cb81709d23cd5b25adea4e42f86228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e7cc214e77b244e748a88cabe7e57429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18528072cbebae4290ecc768b9ef420530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d24732805a4d38dd13e337544a35c731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c764356dbd8a2712588f0286cbccc532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3daf2299c205d24d472cbb1f26ab0b733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74143917a87fa08b4500e3bb9cf6ef6034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55702a27f50629c781c3e49cb30b5ab35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cf4f6a9eaef021f306bd2f39618db136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccf8e1b16401ba700c3bd2dff6239de37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98db5b783ad5a248ebb20cc50a68ef538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2498025efca32fb868fd46fc20d91d3639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8b79f33876338695b1bd0765ffa4bf40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073b737e512985a9983b9ab4e0d1b51141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c1d0e1e1ac7da21e282a9faa8048d342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8065e2be111130956df3070b6009a39243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e09612b6b0418f2efd851191311e41044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de49b1ab33b812d4eedde1e62000803145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b9e0de9e1f0abcb19a142224bc875346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600a24ab75c538372a91bf900b5fe1f347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211dbdeec80e7c451526755c58a82ff748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d930ec5726b79ade3d55f878e0a35f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53d1af429b1d779d0f3916c3b9ee36450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c916e64f86a16f30e1a31a60cf6770851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee68f94ca8aa5fdbc10db3dbec2eb84e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a3a6c70d3ad43759ef8bc3afe2e31e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663ab0be3557fec5cea8d08819e7cfc554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55592a369af93ec5139ff01854fb91155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1833180eeba65cd17a97af00e73b2756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92aefc2635434c3e44dc28075444b0357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ec308f8466a0263902cac5bc639d2d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0b4565e06ec8ad0d3590d2f62d2bbe59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2110fb9705920ba84d6245e027274560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb4b3c52d26281f611e4cf2ac9ec41461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151e698ea043a25cf2d3f428c14bcf4e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a658a8566b79004aab71de3c07de7c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bd5591ce381dd142e2fe034631bce964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db074d0a937d93641459d12f73b25bc565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e3cd90f38b349a0e32e818ca3ef81966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe018cebc5a79d317c775e3d5ab005a067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df871b06a8ee1575e85f584b3858bca668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecef7a132b95d3566331229d43fa41d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29a0f726591b10e1fbcb166eaa7e03470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cda0718b42ac1fa1d818971de8251cc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd3e100e7c93897a88d68a481e051e772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceed8235c5741a758aabe37875f3331373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc478724fef9de149cb3769ea8b46dbf74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76de9280ed04853a6dad60b947c1a0b275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733f4348417ddd21f7c6263de0e3d89e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a89a8984156fae42a048771fea3353577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a158cf5b299045388abc854d772774878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4330d3e872c1f3973eca4a19dc6174e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d9e01e7d1906a9a306de889f84f8e580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15c0613eb446fc0225e0856284987ac81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504a61fc69d748ff84945471ca9e419582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3e1c493e53edf186a9f4793ae466f483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf33800d60c43f92e95d0cf5e98168d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4625d2ef04382e6553d177d8d380dc1e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e8c1b94ac96678db5aa7f06148589d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46b2488671654ea7a9585dbeb83d99087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170bc7dbb64a497c0a7943c1df0a6de188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fefb2979da790fb241484ec1f34904789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507e2514d5a6c3d7e269cecaa65bf81590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd14d604c78da15d65f12b3fa5d32b391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a29d949c2f976f0e199249045ea051b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34c22a75ed79f990047f05e72a015fa93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be302fe52309b44872cdc53d923bb0394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ab2d638930f0cc86f02533da02405a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcd6f56d71514030d67aff5adc015e896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da4fa4cead64351bfdb7a160c9c237097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f736406acd486898be1bfedc753a2c1498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860b577a642a649932aacfb88553041a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a59f8bdd9bd27c347d931f2a513e7d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb14f9940283ed80179d9655757cd85101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a979d3dfe60a0d4a9e79739d4aa18b8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85730d053e0293fca7ddf07d935b0921103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17cdc780f992db655854577abea3c85104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2a8141de064ec727d5d80538416fcd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828f4e5550471a9fc870bc0209ec875e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61afe16305f26ff7d5436757cf4c5f28107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af18284459d2ea2ac4b75d89df58653108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25264aa08af767efc311dd01c32cd817109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9fdfb0ba2ba093b4a61c3de922afab110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4bb00a4721f647c7a52af73af5f62c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c3420ebedd60c8da9bc64537bbee11112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0251dffab86dba3468657ddbe7adbb2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedc563ff310fb1d026bb12ffd6f2001114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edebd588ebe730b8270cf46952733630115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb22d1398e75233d95ace59530540f76116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebd190b83f3a75f7c4f6cea431fca40117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abb062674e4d4929b6656e454d31af3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982f576ca0109a2a29054ee847f01d03119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0440402de8c4090c53ccabaec73387120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbb9212d192fb45db883fba9c781927121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2c7e691fcc517f577e18bdaa581447122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370dbe322de5752f5a8e3ed06bf24e00123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c292203116b1056560f5e330aef1643124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b7242154e34835891c0335a6d29531125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839884210a933d8ff29f0245fe726e3c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a56913c9c907b27d37c2cc1a4056592127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532454554f60ef3987cf1f5883de541c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360fd21d0e3f3f904515897951bd14ec129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a7fa85adc1816b5fe4f55e9aab07e1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ee6bf04049baac25eb848fcb20d490131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665702d24f211f96640837cd7f56cd20132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f50456f8b9df6244b6d691367634f02133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f702dea0ff2177384fb012fe04ab593134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20e41c41c37b78d0542c4f85999f19d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926ebd8166fe6c0f6ed028b2b29648ac136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc927794f4b64d6aec8ce2198d37dd47137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1328f006a8ebe7d9ccb83c5c55957f8e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eafbd65dab3f936aaaae8663c03d7f0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd9036a8f6ec5f5f56dbbf2828a3343140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdd4a62c24e3dc221ffbd8e4af14e1f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ab7d114ac8ad64b99252cde6d86657142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615dc4ea2fffdfe6be70f4ef2804f13b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b3e6338bd2d25bc159c704cd75ad53144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb036dbfb4a41f522218fccb38aec7a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e337791077072bfb4207c353bf74abf6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ef1da584c62ade8273568495e99ac1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9746f307432dd86179fedcf0639d3b18148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f18ecf2a7565869f8cb7b8cb0f6f72149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8f195409043468a00666f6dc7c9638150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753382b3647aa140216c9c3da55b5963151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9560baf113ae37a9029afb4a420f03c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1647aead63ce7b3c24d7bd18edf5a34b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681383717aa4f36d2826afefe020fdc0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9990c00579952387b68143bd727d0efe155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37e3184f8748cc0333b13a378ac1b58156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2a74990f38078846639fd141e1eaa2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057bc1f338f0f1145af9a2c73dd194ab158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74ce05fe7d8766a94ac985165eda4d3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded540d104afd638f6d8c22e8ebe6195160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207ad8af1af29e44e041a259befe1c1b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3c43d9afe8ed8b91a53569c09bbab2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03408f09051e9f3c1927714b38333471163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea668f5bbb692ed1714c4a1e492d407164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae856512c3d8854212d648c6d7224f7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5dff41e024e09720cf47c9b6012cb2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0df13c6ccbe5b8a55d3f37654fdf560167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fddb577dfb778fd9ddce1f6c0707c2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fcb854f54f21241b86ad2e211d231d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8246ec2049da4ea5c6b4779c4d0099b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f4d89c006977f5af4ba31c82d32524171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18c439be70e0c64809b8bd8340450de172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f445fcb02ca6628e91efc1bbc9278e33173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413aa7da14ea97285e428f53ad5dd329174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b174522afa5c2f0fc17036c0879418d9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4367baf6ea4b6a2835b4021379d21c91176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57389015577df31a35fda81abc668564177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e22099893849e0b16cce6e7638c15ad178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f8adecbccbfa3dec3d3d00271999e0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e80638bb65903fabced9c8d48e2a07c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d2537d15022539f582643aff600ee6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6201138bc89f08fc06e23f6cc9ff2cf1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3779ac2a90fc7221c036d54c41176c73183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6798956c851fe6cca9b46d2e5eb399a1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a834223014b0b6692b18857ec5336f8f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdbadbba9ff029fe3d9321c80ce3b69186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf585b6919047cc2f21ec803dde520e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0af95d5e6b7221b603c14db25619b8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ff18c890d83287943bc99bd49891af189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d123b7c3f1b778f8d4d2c72e4e40db60190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac56d77efa723f89ebfc8c9470d4b50191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb0ff4eaa6731be18797360e99c3926192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9383a6c3f4673de7392b0df6a0a53ee4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb03648ee53af632e7c92c86cf8d858f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2826611a152f3d6904a19ce92e0132de195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9229344a5161389ed541e7c3391bfb0c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0957509f3854eab9f9e553e0e4433ddd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecceb61d925d522c0b920c7f0810ef8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592b69735f1b372bcc0bfd0a2170ca4a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93b6acbced397c38a69758d44c8d123200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07026a1e048e4e8ffdf03f53da02b5e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d48141446a3fa87150009e76feb46e9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c890e9681845a426d32c40bd313b6962203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47cb591cb3b6b94ddc215cbb4ef79ea204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ea46fe58a949d2b7187eca341c3aca205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f7d047b4625de3e942b6d25d5c48cb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5588915a8855681c3e9cde8bc5eb1d6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3ac74617f1447de57533a64409b342208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efce0d1cd05fd4e042e3e91429db3910209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d76af08f1a2115d13daa4ce4333c1a8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9dbd71e295fd6aeedb716b04c92f5c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d026121ce073c9f79b99a30acb1d2bd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54074b72f3537f80da46d6e45d7bb37213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed270da65f1e7f3657a603c847ea91f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91885b48e8953e2a062e7f2e85d09a97215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f463658e04e5c4028f3b22a92426069b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8149d7dc53b735118f6ab334149d73fa217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f1ae2d791ce4742329f45b5086660b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6160f545ba9af955e00132bd7a546fb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6899b7ecf2dc7c0d51c14a73ddd302d4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a888c17ae5a52c30dfccb513736cdf4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c8d1b33fd6125a99c3ab431b29041c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37cd8d5104d34b17c7c98922c5a6049223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73891c515f862f93e15d9f92c87757ee224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81cdd1430dde36a7a67bac6467d4307225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5036cff7f811a35834e6e6aeaa4b69f0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25edaa9063737a708a5759684c3d1e0a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93cc413360a29ff3c3add4929ad08ae228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b295283aa143790f6a44717a945ca4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0012f5a77dab1b0d036cdef147baeb28230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fe1dde7b409fb631e0bdf26d60c6ab231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554b40adfc5bf52a9591c4cb2962276e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d312c917915350095fc9e1593667cab0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadd7e00c910ed0dd3443dd2a7fecc80234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef26c2fd97b22f683973421fc94a47a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aec768d8533ecd0b4067d7aea0e64e5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1393601f6453f1658dd3b71b1899f6d7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bbcb2c7580b549801eb208f505cbf7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117b06401b9bf9ca0794e7135d22dd80239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00770e40070ac98aa59352d63e7a2b7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b49648481f71541e151b262949d8e3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa8427bb6c7e0f826d92f5d17197834242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ee7270e0f06e6ff83b7f339dec7012243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548bdd205bb559d2b4f695cc05889e0b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da509846d0601f0342a70a44d879cae245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16b5323b854b5330a082805d6268a43246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572ff11b72e6c2afd087c028e6b3ec58247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d2e55cfc3eb83c8616ea5984360c2e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f01258ef04f66271386803590db731f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cbf8b29fb373232e1ed3c263fd09a4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10788965731e7fd08fe2977680d1cc9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5049e53749bb40b41f18ce36f7da4b41252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4133da049dff83c32942433bada7754253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d443762a4e8f37303b59f9c23dd0b0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0889fea9452559e18c5fe27e314dae5a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac797a79cb133cf397cb2f4ed0c8bdb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60f8f7c973334e4e5c7f80d3899724a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76052e1aa81b1f9c12f1e683272f492258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ddf298f8842cc7f74101bb83be6523259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc78154a82d2e0bd040a1c9987e64ef6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc1c48c7d05798453255efd9ecdcdac261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2b7a42bd952e96dc95045b38efaa72262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87524f1102a63d8a514d1d64cb96cd06263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4554c8956e4389f5b573df8ebe575a11264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f928310fd7dcdff56f75edd2d770ff265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3222766eae673b3ab5439d9aacc45ed0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f7c8c0239a035c99da6e63f7a97021267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f97844b36cf53f0642b29d8c1dbe290268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9444e2f5d37d943571073740b72ed357269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40170e96b373adce7b0435bffcffda1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769eefac0f22d70b8a7d056c32aa3bb0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c487dc2975578921a7074861d0289f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8934477e82a5362f0263a7adadc4ddf273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87b7d4ab90e26215b2933a62e3b3030274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106c14d3b2e8846ef1db4e99d61ed3ae275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471e5949eba18dfde0971dd5b7f1d964276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3e23e55d3ea74423856079d1f9c0bb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c280dbc4fca703c2050a98b36189a0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db89eea8c5a8d07426f9956ca5c5369c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ca02df53fe5a02b89c8fe4a8720eeb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2052972ee2e39f9c615ad9cadb57c9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4166ddaa541c5e057d5a4807984c5085282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f2816d1784a0ce5fca323a689719b4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a027d65e214b65b5b4ad15ecd0c1319284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8201612d38ed15769e08839593830c7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60608e67dc92beb9ead202a74b7d26a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76468a9fb82e3937838df3649bb6c621287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe05145357f7c171c1acdf219a22b1d3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267c7369a0dda339ae35e22d80a98614289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701b79b71a7005ea887c5eac74594ff1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da1d7d81e204dd6ff0ca6d8c820a6e9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336f26f4d2515e37b3ce5271135400ef292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab995338dd285fd27851e8f68a952a3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40334f8390128c45b0736afe16ae7bf7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f63696440177c468dd24ae6150f3fa9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4a1eaaae9e617db977979463234e9e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c66df2f5edd6bea06a52afe8a0b74a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1857bb04942f81a8e4778de838bf27298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6213af21fe537d9e3bfde3360b11b3da299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d03a9dd68d4becd170203fe2ec83fd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a3115254e5afa7e3c4269fb9e564dd301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d03140ce3aaf13c10ae87c48973858302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145081df26dc63db6f1937d2ba904df9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227ed41812778a9dd808bcdc8f7cce7b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8160dd2e58273d1a20d3c8cbf914e460305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e225f2bafff1b7b2e2fc8e7d94ad6ef306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aa606e9316b6c03279f0240701802f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081541501b86cdf4edf1f1c98c8a7b5a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a9f0539b9d2bcc9b19cb22be5c1790309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f760da15199bbf7fd914eaceb4226af7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48daee5347f6eb1fc649afa80e22ea19311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fc69b19f51b0b4f95d69c04d8d8dc0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b89a98da0ef28a3a6a877b42a5078a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a522f1693f975782556fcefc516b24314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee57531c180c554d227cd39008e3ccd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2a989202d8e57c2235651f68cba39f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4be6c93ae80ca5d6b172687ccc1c949317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7ddb8b3931b728107a4efe62796c94318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfa2442836481025d4ce88249a19a11319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941d5364fe0f910004fb1c82550e3e81320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d282e742bd82cb608e8a7ca4979d1e0e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1054411607bab6e63ba0eef5580d25d7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8963433a8c5175cdba7421e884aa8362323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a086d74070d106a622e68bf1ac4022f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14491e5b78f1f364b98ce6856d7cf44325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7a95378d693e1f0e375b41d2900dbc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54be5e3f8c4955c72e88823a428f990f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9e7dc66849529052c697bf16e195f0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc48dcbfac893292b5f492a89c2dcf2e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a9a69616b25bd1be44ad5dfd961a7e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34932c249fb0c714e928fa30acf1813a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e006e6eb65f1c3901ee111dc89762f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0720e2b3fe17c035dbd4919f7e7c256c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a64b615968b1d30904ddc8e1cc300f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0165662920efed822f7d66d981459d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a968304c8472713147075ac1260c5e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e87d28f0d5d816b6425015c03a0d41337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db770ef479d13c40bfafbc887838073338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a6ab84479028396b71bad8634157d4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7652e4f9df0293a5fe40ee657da039c1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ed2b5f93a157535eda700c119b737c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8680087e8bbab3d42cdf16d1a9f15e6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7791bed5bd18884da4e4de8da2812b80343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8db5ffcf4a1bf65c44ee53ee0870de344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb6491dd9345aebf6cfa51e4f34b0c9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a728c89f1d2ee71b560992c179d6c535346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7945b987fa2c20cee6e4d14945bb16b9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b542b79b6c442a8fca6aab9033481c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0b2d65304f5683540cfa20061dd7f7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8a4b45cb7cec9e992a48cf34abd095350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac05a231d544a6c5b43ff7a58ae4bc39351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f166e5126e195f69d3aa5459e679c27352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160a984be1cf097740bb6ff4b5897e4a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37220ddfca9ee91f96b167e6adcfa148354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a96964d93712895e0a43364d44f9f6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61154ac511eccc5e5ca5ffe31423b316356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42972f076ace95648072835b3be3a38d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d0de6ef440e9ae6258f1a05d8e35f1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd037916412baca15041882d927b3b2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c6520bb39880df32ed0f313634e1e2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd91a8e7fa047d8e1aa035897e901c80361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6134093f209969afcd245000852674362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e71981815b5b26d8689266cb5cd167363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5288e093055324ab30ea69fa8bbaccd7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7eff829679e0d35abdddd99917e5e1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c8d1211998ef025dd3d432dc9b6597366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8071d638712b017a62c298c5999ac1c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e28e10294457c7eb777f14051630d18368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f5dfc83cbdeb3e03d7f453b07a33af369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f43f47c236af16be56e115364d89d82370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae71f9807e1d3d94ca93e29df4911cc371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f7b6872bca5f71385a6d6b75d5db5f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985222a9e4fac64457651a27c81310bd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac523f32dde10bb7fecdb362e0c02e3a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344d703af2887289b4ab1c2c7cf6ce28375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab2fadd7dde4844cb928998928e2718376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baf9518018cbd569bc28ea1b6db50db377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635b6560ad34d9b891e97e05a840149d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825893073d51f5a06af5e1795258236a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c559f7d343d5430552086b00a49157e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8036e7ba4cc7e7d0708a75efc7f7cd84381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dbd6f5f3aebf9bc844791c9b13dffa382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425ac5144c95c86c8171e9b52bd319d5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10bab14daccdf6c97781b7e11bdfd13384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130e6f4ec7f564be054d98148b93254d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be56a5d4b58e113709729a3c47728202386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199e29dce0fed1cdab453e92641df18b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5facc32a12b5b6081351f517287420b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0d54531fddc8b22776a42ac9f9d671389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348a4bfeff208d2243d35a0ff21c9745390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0811cac9190b3cf3a50d338a6130e59391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde2474517e69b75f13a3a84d2fcfac3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e6bc77e975552914eda9fea11c9067393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb5dfc09a4b3b8fddb8d800bef49b5b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322ba2d6a5a23d827245b8355fb076ab395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8e3ca4f4057745c1c83347a7c2cf21396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2e95405f37047d4ca51826e9667477397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215d7496a8b8671ae642319f5ce3d250398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929b2d9e414716646cb5f22756d62f00399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc224de7bc4118494c81e1b52947bab400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fbfb68e3d3411ccf7b50ef571e97f6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5611c4f3e4d5af566056805b7df26ca8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eb1533a14d8a04a8e6747f7696b77e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2f68926e9f7c1bffdde0f44c4b3c22404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d7d41b6f8eaa8e7ea983471776662b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998517bde68f50c380c6c7c51eb497a1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a0b43076ce3c0f9ee15113dfb7e8bc407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e3ee2b7481643bcd646735110a13a7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff5734099d4d02aeeccd7742ce5e9c5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7e43d91842fa1780ce65dff338a06d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e58f341e0801651a7e173b7cf5307a7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4b271eaf1b0032a65d6f9a8d1b5e53412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38fd275da4251f18796f74eb527d566413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e39cf7a5ed49d49d46f6254876632c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e368e4124460ca15d6e5237da4ca7e68415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1c15ea1d010e5612313c2e631a887f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe5465e91f2ee31f2c9348db7c9c12d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eea19d7bbb45d6ab7997bd915e7a10418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa3a64956b1a7e60383de67efb39622419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ef46c9320574ac921ac5c5cb89dd36420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4dfd3eec6a01819e1286764395f3fc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66812707e0a81b6e4fadd65023b0e544422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b8ea973c5702d7c3eca23df57ed7c3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def85c81911cd09a22d8ea6b291a7e2b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979d549e29b8630ff606c9cad66ac91f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a89fb8cd80a73aaf0664341c4f38889426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521855a5d8e513f2967d4531b20e1af1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4081df4f50d53dc908ed20fa0d18a3e4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a28055b6588b90c7d1439050921d013429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51c97b702ac70a3f4ab9bee305868da430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bbb42e4619f318b1b2650356644d81431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7d53b77a6b506c9a222ed341c5d353432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4740be29802f7f9747e730329ea63b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd63cd62cede94e3bba73f6e00fb3c33434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955a30a401db1575cdd8cbcff1919ddb435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428243c7c658e1b01cbe0dbe1f25e8ef436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83da2efaa2d86e24578d77b01a37d715437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4681a4058845ca3f795fc027604b473f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6583d059c3840894c2215eea57d625af439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782236902625fe293618c63ed9a620ec440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fa0fe4534179653d26f56591fa2051441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b8290f20d65b935fa5cd9ca6bb867e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364c706c57ad94449f72c73a2b52536f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2633db2ad7328eea988f948aa4627f02444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6b6a1a0dd7c8e7f6b185d36f7fd809445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90451d249e46eb30af3a924c195cf35446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b3cfc14c21b4e1267d20adb39ccbe1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcd3942d7fef157ab1e6cdaf4d1b61f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b64bc2f7f31d29ac757e44fae0dd66f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ce546b64a6f1c4084e227ab157baf3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1479531592c0e9dddc7d32d680e59b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bbf9c93e34cf4b2b77439408f4dd22452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42190abc9900e56095998e6956506f4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2f3d5e4373b24ac2399c750cc2b625454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf3b25fefc32193f2272f737f0c839a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9353a12d16d422ddf3c1cae8dfee082456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e828e3412500b7ac3c4d216249bcc3a1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b9f5f311a8f4d1c62fc149a5b85b73458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb9d341b6ecf9131a839c378d82d0d7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3810edae8a057dbd9b96eb3d83bdb47460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d67ae5e3de09749d5b3a0b92bcd190461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fce02c648cb84042d5f0a45c4fb58a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adc3053a7f2149c894119429230bac1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3269f774b0d2e5431042de194bdf0c3f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d7098a6172b0a08ea63cbcd225058a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dd233716ccbead1f96832f3ebf9655466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bdb960958bff3b93e5884ce89fd97e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4d8675868b2dfde6976d92978ff0c4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de082e87f86eff23e3c50df5f5020ab469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cff630cab5cab7fa39c48723550be1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351743b1e961dce1aafa5ef4405e5411471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a22fd0aaa5da673331f86fe7d442fa9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007fda773a7e2de81512dd3d33ca566d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51c949a7dff2f17841f7e16fb2e5c26474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1206afea147fc81eabb4e25b88f209b8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d83149e90f91370042438f97d759086476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced7e6bdca6983d79594d977a73392cf477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd23cffeff6ba64b89166b5c52f10ae5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9158128463b0edcc66713a2a8df6dcc4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f02fbd98bcb00ab75d6a280ef8eafec480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7574a27afe9053c48f21e7cce094151a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d2665244a5d3c63492127f765df3b3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35f71ca95572704fbe5cc34e0efe78e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc1a4f77d661711e856316244eac7a3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611315f38af7b43cf522cd30ca24794d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0368b1eaac19b81d640f9c70d25ec7f4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ef931095ec5d049d51a3d216ab7729487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7728f254898059ad208b3473c05784e1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8956ad8011005d773de7c2a90a5b0d1f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ef6f8f9d5af8820b66759aa68b23f1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea73b9ef78ac4e93b646b6131be73864491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03ed94d4eae50c4ba19638ec75aaa09492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfdeeb2ed4e50251f1c2f2166c4bea7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fa2d79ae54f1a8b1716f1714eb023c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1fcadbdbec3ac6f4c3149b15c60cbd495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc0a7b089481d3bb0b04a98db5c8b69496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc24e449d7e2faba0adf20f2ee08df1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9170a4dc85b9fe45453ce410bf7f40498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df0e3f10ae91a51786f782b9245cdea499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8c8b61c8baf0136ef5bce9d392e8f4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b39aae2ddfc9e6b3dc4423df16be6e8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d27a3ef69448809061d2c029dfa9902502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3376756be4cccfbc70aca341b71e6796503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2192fbc5ad860820e3b20f0b4086a1c0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97114ac3fb2f78da9ac26aeb7a05591505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac86ae42166645ca255459b155defbb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e1e9cc0de8a859b68ecad1af57c20b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4f58cbca85605a59676c3206eff719508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8111df63ba001c9cbf0c53eb0c969176509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eb4d9413d89b90ad1b328e4b2089cf510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ddd469805e2a1d04540eea6d9da3ef511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0323e3b50f756cf9ab61b68c9da5e4db512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aba3bcc459037c272ded79bd2d443c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e68fb57570de28cb026279d1ab3aa5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb890c52d6b5d5cf89bd645c7a9ef03515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d1ba0df73f3d468ebb33b3ba8fb278516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f3c5a7f3a07128d7b4755adef53d56517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a851ddf31331a9364db3a6047b3e76d4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7560065bf8508c72eb60ca42fe59b0f7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604555808e4e3064c795650dde5ff928520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc001577573e8fd97cf2560a73f074cf521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546b1f6f81d69cd30b4108bf7a8ea3ae522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac4744ac2ea4ca2ceb2a52a5a172747523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bb6c5c4e5ae62c8d24b295e4fc1fe7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d15edc13b3a1cf3735c3747d1c51f0d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0e3d823a329a6ca503f5d4a4cc746f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbba38a7262ee945a2ba3abb9e03c1bc527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc4c60304da27a30ff1287150a3e14e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de50f64c72be2f7bf2ae4fe1ee30d6b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af606fd7aae4a6b6a293c8bcb4019b0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c04d1d66f2ebd6c3801db1abf2bc70531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1f061ade50dca8704ebdfd139019a3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788bd5b6a2fbe5deccd1a6e809b6d812533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50e6dd6a3d1e912c60098c1fcbadfdb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ec4c50882a015ee6aabd2f80a0138e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bde8c46448344170f9d9e0879eeb2d0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1694067a37da3b59df560dff9faae2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007e028534745ea1f9315130247596d9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbd673554ce081a0809038ec217dafe539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6c20c984466a6de28095eaa866c3d5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bf53714f5faccf6e583c0eea3e5867541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24efac17aa47a43599f5fbdd691f936f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9678bcbe71a4ad422afc717befab276543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b8864cf8a6fb1692e87e9733010747544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee2f93bb1ac913db0a239772f8c6c9a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09a7300077416635f98d79cb08f9969546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9ca675bd66b0c3d60860a851ed230b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714b9303a96caf269c3004c41f36ed82548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1314b6a89ff2813b3febe56cd6540798549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4292e034731072ed2b82dd643dbb5d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2091e0cb2bac741cc649ae50ca7c4113551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa46fe7142449b110b6a793402770e1c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08fa67088ecb3be61903a9479030842553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d90b73fd28532aadbbbf3184accd0b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356e90f37cec1ae78c46ea25ee89d8b0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d96fcde4ed2988cb878366f4ba27f42556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131e8cf73d419a87301177acde1f270c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37b52b8914d53a38e2bcdefaad1e71f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6736117690433d91f7cf9ddc60e61010559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0250aba62f41dfa931c95956ef7019a3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a8532397ad797d5edf936294df6b15561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108b2ce09b463cfe854392228dce8686562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8353e865002a18895130bed6c1a9ddd563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397355f6de01b12a7fccd4b3038bdacf564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15aba5037b28c1128793d8fe07eefa8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6666b682ddce520cbd96c52891dda7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa7bf13028cb0b96c3ac4c0c238d922567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f247e064a34a3ee9d425ff75329320e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ec297c3e5ad7d75e57fae98ac96e07569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6967005be473a9dc78d940d26f8a1ccf570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304172e1d8f816abf211e5c3bfcc33c6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e222cd14754b5b4d3106c14c43c8e686572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637bda14b76a02f746bba56801193bf8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154141d686ca8342335e8871af8fde49574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16afd161ab560dd626067b3ed1ee8bcb575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b44bc57852c7bcdb640105880987c1a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a45a94ec9ae454456279cf88012a10577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ef7dd969f9a87dba89b544bb2fa0e9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b46edfbefdc21a5794be454b6a750b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c2af89316a6f2144dca56c6d8411f4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dfe2b16002b72625c825581cc6447a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646a74c38c66d04d8c7286d1fa91d63e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44437362553c1338671c96eb698803b3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2475ccee8713012c04a3027fa8dedc10584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fc87285b4d111dc5b23b4e381e469f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524407c928cbb5be75d5ce8456ba06d1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34953d4824c77ea4943f54bf03dc5876587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a075df23083282c027bccf0b0bf2d22588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac20c25ed83c2ce5d122ca4d69c88dec589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4af59ea102c0c7397784f675df48c0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38d0f4c7700ef60e955585500d85d0f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98451acbf6e5b1156494ec8b2f60752592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2c16a9da4c9b45c9f713e1e91e68ca593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48121ff3243a01196aeef23dd39283a7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943aa1d61307f4e1ae3d2416f0df2f93595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72326e8cf2d86709d584873027cbacf596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c107767d3db88361c834dc75465726e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295052a48c4544ef7184b42ba0569035598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16c788e910272d97555947344b78c0f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6cfae7c4d0796b77c8d48a7271cc86600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984cf60ddad8e542b55d6b4bf2823825601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4917f2ed55ce3b0e44189a25b0620868602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bf9e939d5a8f7c827c24c930a0ebab603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c1a3e4f761ca634f32616840c76ea1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3316dc379e24384446f2d15ba935f2e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d1df61c3b623805da8136358fb0f34606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba0888469c028190fe11e19d7cafcc1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80b7d6c503082f958d322f15c522c67608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc8e17f2f97f8e3b7eea49164ec9f57609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f4acfb9f3e319aa591caaefc461826610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e89cecf192c9ce8789674757fa9fe73611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c9630263e6b9172d333c57b244d6bc612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f29eecc54cf1001b578c782712c45b4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416aa45ffed250fe89064177aa5715a4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebad9482c86978ef86cd26478789fce615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23348c4c4e7fd365baf7fbf48963e1f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffd84da9536c9421765f8b52cef6676617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2600d198385e07e37a6a3f95a63476618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b695019ffe4e52a95619a47c3d3379be619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fa4c9cf9462f4bb89f9f88ba258c7f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17badeb1f299b87b0237f99dadede57621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3de2890e44c6d1eef7557affe3d54e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a61551ce8dcfdd4829606daac4139a4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fabf0c0cec1a985b3ebffd726f2438a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09325a49ae9165757e1f60688f978d28625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f93071d12f174a342e67892601447e2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0dcc18c252055617f44d00655e72e8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43705d8f5542c9909a7a91b96eaea311628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73653c8cb5e5c4cb18b4dca7fd564798629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bcf8363cb8799c83340ba0d04bddca630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00125d78dc893516a0ccde3a46260021631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0171b1a77df50930bd79d4b3df688b79632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df12c8db204002a2865bed0792198e49633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17914d06c4974d2d21905448a94dd26634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10911e931527dbcfba98738ca32b50c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a64f8994697aa481df35df75c92318636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc217837013f719b6cea14af1c4fc6b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baee61d19c67eb45fd98c00c9524e18638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6db8b3fa517f9dab6597c1175ea42e9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecf8262151439e1147f6eaca65cf59d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76336de040f910e135e6b883de7ee25a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0911e0fd1389bd1a1d1940d42ff9657642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6cde138ddcf0714ff9c8b2fbeb923e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64b7c7abc61799e70beced8656cb694644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b6c7588c1bc314b7ab2662b0dfb36f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a787f6028d4f33f7adcdb481ac5ff30646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0e916d949c4276eea9af946c9173ee647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2d2a848a6ffe8fb6a395db56e6b0d3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839b6da53849e60e11166c35081b100e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c44a4f4984730cb3e2deb03c41eab8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daf16ae035c1ff8cf9e6878c2134198651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938518dbee27a1c5a8a96e8663353a30652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511f26b9aa5039f3651cd2f961ecac27653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b04cdf06e2db0ff2e7fe85fb80ef21654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9465b6723adeeb62a2b923febda129fa655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f372bdfc7ee89305c5ad6912af83f7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d3ecf26f6c9eecf9e89f72510eb656657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b513598e7657f29928650c5a87ad3739658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32fe1e3ab98df7bed555a8e8c8c3786659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3876e6eb4b48abcfd890d03758045c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca11492c4b9b307915c258b4aa6424c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13cbf0d5835fbc6799d434296736937662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac669d93bbfb70b4a6ee539cde7b8f73663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d34b250286050ab41e73cfa3b4cffbd664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b102c725b02414fcf1e39955ba15075665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86656e8b97ec3b16624b186202bb4a42666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc707dd54f49560834070d0153ac1921667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37109fd1af0fa63ed22417d8cdc8b000668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63f1aa73f62416b9a0322867fb0299b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9636b1074e5cf8295447f3d10c13573d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f23a7e7dceeda13605274b95ff67c0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9ecf2763ae8df3626df611771bccfa672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85889fd22df39b5667c214d18e806c80673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f74e8c02190451a1f7c9494f69a4e8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd7e2719b1d1f07a43177553279dc7a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60624304e9fe33dd6c8c2e2828f652a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2362327bfd450fdd5cbc5822ef7bf0b7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a55988940190af6f392fdae8b8f781678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39f48229d17e6a692575b96893626e2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09200a5fca87fd5be0862d9dff977cd6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975419c38e229e1aef009c4dadfb8577681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1bc16dda747c34b5968ba20596d027682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f785ed5045bd93f35390664474415c1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f54bc8c6ead98bd68e76a4503be83b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ede4773d4c7eb4b17d9717ac6662125685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca21fd7c85f74fa60e19296c99aeb5ad686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd092edafb4d83600b4c62c27ce4e98d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc977edb9f6df66b800923856a8c0c8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830bf7f52dc4fb11b139de064bf1e45d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9118d1b681474e6d8231a3d2fe4eef75690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476de0478a9810c3b48a1b909c5adbfe691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e60b0079ab84f1ae03458323953dc2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b534bbe98121a391af0c47bcfdd9d331693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c22a10e8f476e258c2b648f9d54ea53694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4307cd4ca2efa6c86310d419f61948fe695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781b3dc485675bf945e160f39545ab18696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9ceb2200c5abd1a96c286f77feefd9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e782f192f51cfded4d859a5285f8701e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c984521d182567bdcff14c8a39235197699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f763c811aa14be9fa7aaaedd1a1571700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e674f44e7c3ee16a321d748c8297d902701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b51caeb4f6fb4da0c613fd5c80695e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdb70b24ed29c1d33233c4d134fc0e4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872dafc2abfedde4247ca1b9a4148e8c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd5f901b7c027257fcf5e90ea31416b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6658eba147f820aff142c45e3a925fe1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe349b210d605f2855c0e0f63c0b3dd707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe7a4451803e806bac4090efa838952708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847ad442c6e6335f31f77efbefe9a3e2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a5dc1a9c4a0aaddebcb0a0256b26d6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368710ac113b3394cf726ea1f18cd02e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663d187d74404b6821cd697b57615566712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f57b1134eef1dbc55318fbcace50ca6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efa0c366f884719a0e7adc6f1161a15714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1511700482a797ac7cada2bd7ba083b8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339b6e6f391724d203caa9e1a07b0daa716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cfec60258b4868b49f20f8320a5414717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809d9841e951c5129e858fef71c0c94a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672d867ff39b1c5eccd789d45c2083d9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40ac2eef88cc8d23e850d15a97fd0ab720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7583aca2086d42939fcb86ab20665e54721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797d7e83c4c8228ce4b4f361818c4d72722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06384ed2947f11f9c0a559abcb0e68d8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e311f9c0d40a02ff8ecd9a305aa7d63e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0f8cc990b23305d009515247dfdc39725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e0abe6e9fc8c2c877500e93e7742a2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fea772fc77e4c180b1806b4025cf83727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a673dd700649350c658952b379828c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9cecb87d739dd64395800302899216729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f36c4f415021415a43c9155e01d1eb4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18c7ac489c104e501f5223cfc5bcde2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9caf1b44542eeb910caa229cf4d70fc732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29817e6d167b73a36ec604177ee9513a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248ab18f497b3e857b2cbea89848b8b6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a0a280eccdeb50ed35ded73c406c77735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c321e71e97b3d1dedb4efdb7be749ccf736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c8255b0535786c032d79a5b4e1b225737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe63e87bb21e03111ab9322c1291f75a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c272ca3aeb6e109fd20415807dbf4f00739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef0649a31e3fbbc394f19369b9850b0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1074d96f50dfdf20674744a9bd5def7c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637fcd932e0f58226dfe96cd0e26a36b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9671d8b56004665c42158f6e0fb3ee5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bdf3d9d57f55a278784a33c297f3ea744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912e4a6758b53270e3d9012e831ffa0a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27640cc0ac98b7ca709128766d4c3d8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae0915853c0bf066a811882f2f67e49747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccb93554d6df97d5e2ad11e711c480e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859fbac038a6c3f74df8f462ebe58fb1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9af26dfd99068751f18be8d1a1bb4be750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f41fc7f4503bfa024f717d8856e73a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e527db0b74f3e044c22fff5026870e1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457e6580688fd34c048e261b92d4ae80753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfa156b1583b55c4e2192c1bd356071754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f086d693bab1019354c437d4ebe924a9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aa02c202fdda35f43771bf54296997756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f976344e1941e795185baf430b633af4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b2f9322651a160470c5f5cb72137ce758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730b699ce9341bac69ad687c8885db46759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1963a9ad034abeb9ec72af59beac7a9760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d8ecc3ff4031c8a58ee625cc31caec761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696160eb60859556bc17b7a1d69ea245762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0572f31ffcc8bb12085ecf2b89c6531763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d6a8095745ef539e937be8befbb14d764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26022a07477bfba8831837e9b133bc3c765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba7683706fe48ca4378e72b842a6f79766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd334ddf58afe44f2463e59feea28fa767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddd898bc82c2ad8a14ed5d2f8d296fa768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e13d40aad46f2f41f8e117f1a319c40769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86c09cebce6ad4c91647835bed83b64770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304cb138a1b7a80ac751ccae19204560771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecc26537d13b5b28e3708698930a6ca772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3f8f072afed5f57c08658d615ff7f2773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22609ba2d30a229653737eada873c8dc774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bfe8ca7c9d9692a93a32bd2f942c84775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae3b640547e4c620fba8438d59ad15a776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1144a14945ca31107dedab91d267d16f777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c3396c85ea14653e38dca71e45e9cd778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3822647426a1b9054bba2bed1b5ee656779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5db796eae9116869affd4bd491aab2a780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f247085c7ff226fb013c4b2c99d7bc781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d726acd62cb2f662ed30d19389b0d42782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1a72f8125abe16f8796342023e2d13783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e658833b9cba6b84032b9c215826e0e784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c32fb2dec9c6392fc39afb1136ed420785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1470e27cb312634ce7632defa45da62b786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbbe4eacbd77f5f87d48178b91b9cba787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1c2c6b0ac95bbe8ba5378f105a0c48788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a24b90b1e566b76199c01123810b15a789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a620a5f48a97870f93798fe71aa08d790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4e0531b317c9e4d3158f756be05c30791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9547a7669f16b39e4b70e2b7d7937618792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7540534196679e7ad93ce9dbfce4beb793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a14cb43f1d199a087dbac2843393f69794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204948797a3e7900283f1e4c386af303795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6979b85a4874b155d804233ba96be6b1796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a11583256e67ad22a9a5eea4e3bf61797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b83e4eecf2ab871521130ab80d1b54798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b96523ce647ded5563151f50f947c1799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31277a46d9bce968f9df3bda66b231a8800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcb55428ed7b38ac193a1cc62df5499801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4908ff35c6c0bb4d1e5066a0ca33f8c802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc8cbe047bae14d99490c020aba5ab4803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7dc686780aa8bd0aaafa470d8d458f804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0b183c8ea1d79ad7b4a58e64ba3bcc805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62db34b764a0312cfa399c0a8a7dcc8806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1224998190ce2949b8ff65e103c92f71807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992806a8ce1fc16774ee6804786211ea808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4583bb93cd1e9965b214ad4e7248d9c0809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdef8fc3369e90fec6698d8b3b6c751810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be39583b71a48f5c894bf6be60ab1f0811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07013008875f004c9cff7c5c0140c0a812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e28881bbef0bea273eb1165385632e813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06029430cb119662020fc85f199da3d814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218a249779e54efc487cd86a8b40f4fb815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7475caebac657a6fb8e57fd382381315816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d758495c3cebc806d067de26d2a919b817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e263d7e2e5467b38b0da00d10a8d7f1b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207afe8ccd6dcb6aeb61dfd8d02396d92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1084c7a4fe74791f03f3b681e497c33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd01f3039d4827896eaba80ed1469364.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae566861d2b89f8cce99393f0c028b835.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dc1ebe7b5208553642c0a9a60d63866.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48836d6e23af4f868d0ee5d7405f5fde7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51866d9ed5513e1698561d6aca917c7f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ce2fdc253d5599329999ce2cb21de49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6348247ce1c6a86e6cbd08990e77cced10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1a19490fae93d51cce14859fe9cb9711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3477891e88f4d2ac6825e1561bca6e1912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cc493818159714b9baa9b24b5d691013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2740e0818913a0b4fa0c12538a93f30214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef68e690677d75b4e10c0d21b0f2c41d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac110c193295a8cfde748c1c64ea44516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1907d5e8dce89811e4f99ec9c6483c1317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3450b8db3e4b94945a54218bb7126a6518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7660c1f25f3383c65687da32a0ddd12119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa702439d47f20d20b8afafa0b753c320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac6aa90bc8b3b09dfc4bc0a0919a89f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60aeb142990f85293df5de8272e190d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76ef0c3c33b310bfbe152303f39279f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7e5147d306211a27e73a70a235a12724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178d118e06faabd92ce8175e027196e225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87da5a64f555c58c9590468f27d636fe26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd776c4c89bfc0b6dfd3106d67d32acb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099cd15b495b350730b4b382d479db8228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b609ebd7acbc5bd31f76d4406f09ef29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e39f819839b29ebc9b2b5a0ec95f8a830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cd92e6c42ad2f566062251fc91364731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5301f842751359b91ed08efa946cdc4732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18106a645b2793205491b8f3acce260933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97afb2f3dd0e9ca58daf71d9d3e220de34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bbbb709f6508c06ab82aabc5d4255835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f161bcdadfe058f00d482b2cf8a83ee736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca18585f7fd7787d9183ece3d285f0b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd323fcfb8b2a2b7374686fd0a9514a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645d2e1729321acf3bbc9e34ef50395539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24f5df0ff422cbe3691a8655b86974940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7fb05580f540a2afdefe4246ac421641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fccaa6b1670d4ab71b88502b69410b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f341eb028520d959d4b483e1acb24d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99790205297fea53a5548ad43469f22144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b8aa3668caf0ad1ae3653d44cc195045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48977aa54f0f13cb41e060d4812eeabc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8fe3c0676638f0896b055fb2353a6c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddef5976cb6d230b5373ad79504ba2b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346caabd13c1f2553a37b5a0122a27bd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779b242071ddb1780ddd79be114a86d850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6d4a5478b710a8dcc346abe7d830f251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b90a97edd3f9c75b4e5ea94110f93752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de105c95933689484658ba6a49456e4d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c250ff55ce3e10fdba0e620087a088d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8ef647b26ccd4f86dcba0f2f42790655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4083266d827354f149b5a2e3c29958c856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fa277460dc600018f38084ff9fa65b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294c5f4854b706c32d03c0ebf4f59f4658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f0fb07281dca25313a8573a2988f8259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f89a48eb939d34760718d321238551e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043c6f5927958e1a591649b26381196261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023e2dd85da7084cebd20856e65e6ad262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf678a24cd212035fe10fadace3a39c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3d52f1b6debc59a31396bedd413d3264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9178e4469292d25424f760af8220373565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f272a8ac9db3cda3a3e857359c45d64066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d197e676fb8b2c14b646bd18efaf0467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27dfb71a3d5e81ba6c62bb10beb847168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc08b24f6c40fa8d891b627b9006e3b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a263de0ff0c366404647ce9d859ada70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4303cd3da5cab5eac34c4e449b098c4d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcc29895e05ce3db1a5ccd851573d2172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860d456486d3cae304c1ec8e708bc6b673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dc82d235b2775bb84639c1acf33d4c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d98a21ac92a78f4e262340072733dd775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804f92d149974275dcce65c6d2797cdf76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511642cd4c436efa887b11897d3c668877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1947a6eb2be751b66cd4aa5d41c120378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e4544f9ba9d993dd045bbcf8e35e0579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936dedc46897010cf865d38de01c37d480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64038f52f5274510cd60256e5f08a2f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be59afaabdc8fc4c563e4ee086fa95ec82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2171e4152da5645e9d13ae449a22c5c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ec698812f328a5dc9a3888fd21c20e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9913c466e959c2ab3e8b7098285e7c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd816ccf9d77955bf7cdd1554fcc1a686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2475a72d8013a8fc24074ae5bafea94e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2510592a15377ef0d88267a42f30dd4788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad76edb3bd16d9cfed08687757b96a7189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad25eb0cf01874d86d40192c9f29970790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b742bf0640a4efa8a9b977a42d9817d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2861a90f482737a461e712f717b862f592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59264f70bb0059de02a0415d81b3a13993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f6fe10f9924c517f636054728d331894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a1e1e797c3e0854aaba5986a7941c495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18905c0b1ea2a56cea88cb1a71c1ccbf96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97bbf16a1730d5fcd068cd09f0edd2897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5212232c8ffcf7491bc27743ceba3d6698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28053e161735c61661d810f904ec14c799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a1a726c62328829dccec88eecf8e64100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4da05fb5c87ddb36db9ba73c959284d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5497c5d7dfa1533bd31688b354cacd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887a6fc71beb22c86a29d14bfc616591103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2a95f8e8e02814d40f076145937779104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c85accba21f58dbe9055bd5c65cad1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c3a3c32a7d8ae5ba66dc9fe014c2e1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fd3fa1995bc8d49d8ade8d6c73adf1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca91f6aaa12f67820e78b2c6244d4b9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb8f96791877bc8852e994cdaa582b3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211976cfe9ee5d9be7eaf0ad6e79ad21110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f02636ea901fed4bc2f99953e76cd4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e0460fe7e2d27a705243d797d92c37112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eddb0987b5467e3d55903317479202113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fe49fc8a6c9767e648a7dfdeb9209d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51770fd74f7bb3328d95d4ccd7377d6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa0df4f3e51344ef7f2e71de8f60128116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7ed9f5a0277d7e577fa7156834feb2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68c083026e186bdfbd17e9e756b8bd9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17faa9cbb044bcef844d315b629d3895119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0b12a379f0f018e4e21588e0008240120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8b7dce25f9023ab6449e5e7bff93d4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcff402a02ed5541d81b0f0e11996a0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1037150a6436020991114c8332692cc9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91011b2140eeb0d30d1ac62dcfa0adfa124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1055bebd24ba9bb174eac658a59241a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416c6a6a2f5921a3c74b6937e368d103126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54bc6492c6eadf97e2aa52fe9298140127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec92db49a1ab6921a9016ca5b7d264e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c568c72e5a3ddca8b3abe8b9c851c689129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006279550baf625bf9f5553c2464004a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1725154b866fe3abc3631dca669aa934131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181439502169379d5cc4574b986f0fab132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571fb253100b15237546e6b12743bcdb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0633357305e133b9903fd4d37a2ea2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4173f01412a39a7e48ee6795aa587d88135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876c512796c16bf36f6852df716758c7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eff77ab20a5018058b7f6c7ff21c78137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bfdba54e917de497ebcc64fc8094ad138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ecae24a9206738dfb251dd7ac5930d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c569193a5e9764d3d1bb5e17babf26140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfb6b86cc219e83934271087124ca6a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ca3693199fbad79f4774c8b6402228142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6024947f1b412d61edc62a1a06245643143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6da0fdca372bb5a985f16f54a70569144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476f75013abe57c792964367657de49f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b03aacf206143c4f3153dbda53e96a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1219d4982652fd370a3b456c86d82458147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4289f3c4f4a86fb68e65790bf56e0c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbc7e09d5fbd8f8ad54be62c06a54c4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d65dc27b7b66787215818358ca491c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a698dde0dbeebf350dac740cf1c437bf151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61794e7c9f1e6f526f08104f20f4c4d5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098fc1272091e725fa6aed495e131b44153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1a26b950b1f2773520007bde8656c7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b854d9eeb93c7dea50341277873b70155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b11cf9d04d35518cf3ba39a534ee7c0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a830ef3858fb3d8e5917f3bd84ffbe157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bca8d7ed4ff3ac05c424aceac427313158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc940b6f5cd3fa971d77319206e53cc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215b404995ac5ccbb6fe65f4c3693473160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18091e1aba4bc795254cbaaead7bc73161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c80fce1906d03dcf610a1e2c7c7e638162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18262aca099078d35403abcb52b0d7dd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4daf6990aba73b376fd499e0eaf3ec164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b8b437754431e883f009f637f2dde0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e253740d41318f5bc3cbb31c45d4d941166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1957748ce3fefbc252cf0cce17d53b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d2981f2dfb23fb365c4229935c4a51168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c04476a29968ff281ca907630938df169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de99b97a531a777a334ff316cc7276f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae50051eefb0aa64b3687b0bda5f393171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8495c5844e63c374135842cd673a980172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99230f937b0d95fc4174c4a63990210e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97342d4147adaea5437c113fbaea6e2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0914c3318d51c1a2df63b3dfe9332e5b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b280e1c3894fde3ca11f7289fe9fe90176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3961bc258de8331b6cf5266bc2bad9d1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec9c1c45b7a00f9ab510b7fb45b00f6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b35fe7d12c9fd88936dfe757ba0a246179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6345269496932de6aa4653242d2afe8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ac28f1d3d8f8624418fa899408b61d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97792ff1c1cbb254f64c46f465fa3f61182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561b3432b5d9ad83edde4dddc03ea655183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f575e882bfe176a74d93ac250ff36e6d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a93d8542cf351a2244521c41fc7ba0f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843a491b5209133a8a3e57b70d211dc6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904e69ac5821845e256eaa8377a3d77e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f73a5de6c2056f37c99d877cc62628188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024e3b90adcad7bd7acdae977ed910fe189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318585ca19bde27887f2f1cb6cfc002f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20411ffd3c6fb9fd9672e4fc2e512b71191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd8e7219937914c8b81d2c0de9ea8ad192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bd13d2a041dd62c482425063703b54193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241440b28da6a18feba373a0025a29ff194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7277571b3eca4b0e75e3391284c4a20d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20603ae269db5dce0e8ca0b920a46516196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06db29fc19088b183c0e128bcf76e8b1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00326a9e5c729880551978316d5a25d2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9fcfb7bbe2fe29834a095d4d6f11d5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4e99196ad28da27a74025cb87e1093200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b5af0708986db0af3e0463a23fcc87201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea40c7b6d6758923fe8ad01ec4ee0bf202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c1420e8de7abf207e768e9aad6704c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8b0bf3741ed03e580c0bba4738e8ac204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f47f0362a006ae2696a913731820ee205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c6d5309e553e837874abc6b5f0f4d2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafdaf889a61705f2e3a2adbc4c72a0c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987226610d67516b896fabf85dd60b5b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740194aaa8d9c2bcbe545e8e66a739d5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346f67d1867a63bc299443d1a20bffd0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c486d4340a9589402a6a0a4dbcc510211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768989991d9571997b7f71e5a94da0fe212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccf10780cf92f616f4f6cf267035ac6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066e143327d53af57ee8d5a42d9b1a4f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e8fd6585f416431ecac508ba261d19215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766927c643cd38eb95e4c754dfbaa830216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1205490403195bc682035f13867475217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2530467de83f6bcc37523451cf05c0ab218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587f747b185187ce095159be81e75462219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403a3c5a340e601881798d0870174ba3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ce1180d538f063dfa6ca0883c35bdc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f359a765bcbbb5e2169f565bdb6e0a34222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1e860c930707136bde01eff3dbff37223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c2af82e6f91bd95a5b5ade04f3b00d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1548c106f5165cc8eb5a2f7722287b22225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a5a45a755c812c556195ac895d9d6b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f1662702f10fdc6c66362d09c5d29c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40e3bff171754f568991d86e78e0d80228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512fbca81893ccfaa4044a0db5ca7b6e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771ef2de77fe0af6fe97a7e80dd6a162230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa083ae6be88f73506debd28edd1ebd231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3d23bd56f1f1f704a4a711b0bc2f4e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdbe631d9c518c674f90fd670c14382233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c4436f09051b49e073215cda01d83f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454e8e1816a35964e21c5b41959af661235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f04e99f828940e3b05efa923d30bc96236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815240160542ac3b6a405712884fd2f1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f4b5b091b4ae4ba67428bde550aaf5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2e7793c53fbbf62614e7aa2f2aae37239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857b5583502eb13bf27411287c61d413240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d859c9edbadca655c42c2724d6bc5979241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e09abcf1de9a24ef16f2125da08d6a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a345c2cb58415248ca81b69f1d2f8d5b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b9c170d864ea0e05deadbe133ea9f2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be634228eb7e0fbf210f6b22d76c7338245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087c542b5104ba8e86931b4a9b934dd3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5d49763e7da0affd7b713f8ace2cb4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fab9abbb0281a2ae8037b404ffb029e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2ebbacd348243de87076703f700943249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9925e99097d7748743a52d77906d919f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723fd71787b6031c1e0f81e79c3b03c5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eb1dcac2d58c673ad266c9f7af4617252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0710f78624931186003e2c0a83f4a8e9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9182095789763ad769b4a9bfce4209254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067b7c624040058b181fb6ca43e4bbb9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976b305448b667a6e8bb5d427ac044d8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54be0e37298b64c7ce150f9727066262257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fc7c2a206e1fccf03693690b89aa47258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3a61e6ec2a0f2a9d9d3e68d94568c1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fe616801cd9d5c49b3d7e1aa17e187260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3cdba25b87162bba1d652bcf4bf7e8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c97465ce824ef2d2b96511de826e0d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b67fc3c7352d0be0847c5f46cd9e3f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8af34a76c0c319429dd967461bba464264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcd81e5b912dcb752977654df9f0502265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c97ea9ca025f3b77f6245d044d3ae33266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20d82a1f6ef270c5c3262e4a746cd1c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6002595523ea62ec19ab636174a7ce268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d71d759e6175436a0b1912d3654386269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4a3994eadaa897c2eddc397dd7bfc1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234982e7f5657652e4aa1df3fd0705f9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d535f011b76e6a925f809e8de097cc9d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced60384ac8275812de8f17cc324a729273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a6ac1e79d9693ff047feddeedb015c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692aa79353ff9a52acaedceb5ec4a7ce275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bddb1973f9c404c6b07cf0f4e46078276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e39dcc52967c36e0e927a0e7298505277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17841d1d2b5b6118c2b137ca67aedd7a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5701ccdec1024f5e09d5276925105ea8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b45ebd23557330c781231e81fc536f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c829a28e905c27575f89f155d3261a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bc62cbe6c1eead318f1b3fc01ebf73282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5cafcc12ade4cdbf474b97039d9ca2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd756e210408125aadd500479e0b8f8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fe54a3128bd975aae2eb57d2b98021285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d5fed1a3eef695e7b7b01e81b8ddd1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e214a377afbf3d78762760d9510a2a3a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d03d3de8e367290283bbe6ebac0a6ef288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3440c93a195455b59b264788c2172763289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda8eee656874cba2371db46e237aeeb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca8b1e31ec73b84a618a86602270a5f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba5e28d8702a00b7c4d3efdb2db8fa6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716a529bc33d48f7460e1fa690c88180293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612608e023e52d8211e3a6db6c0ca241294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ee178ceb4698e8d6adcd6583553882295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5fc99723fbcc99a07dda35baf857c1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bca7b5af32b67a3acc0da2d3ba990f3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1afffba16ddc4cbb31b4d716b7447c5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58808806df39f971638c3a59ba136077299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3642f233ebe6b4feefa262fedb5ca1e9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48fa143a672ba5fe9e13c93381f87d4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb962d5284b87cbe8c0804ff797d7093302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13bb9a7816d93cd37bb087ad3b398f0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182fa4a8874820b37a90d0ee6e9a72f6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2301404322a3e5f11629f41e333dcab305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536c049d873a2b16464e7b672cf1f377306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d014180e291c817feb0fb1102110b596307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77de1bd2a2d42bed4eda788fe0c23018308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba78ba633512881798c68e56f23f1a19309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cd45fa578735633d5776eafc969058310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9021ebbcfc6e94fa97733a220c50dfc4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943408af230d8e1ea920758f703aa457312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a46af55e3445cd8c6852d1c098829ba313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6052ab5f491906dec80890c7cbf07227314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957503cbeb7e72a411e11a6073821162315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaa9f34e5bed6746d3203051c85cbc2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6173450128c01c0708387c7458250e2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf1a4f26c8cda7b11fc0e13f18fc203318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f932b2d7a7584431ede47b4ab344bd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa2441786c1f0e25620f9c044789abd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a0ddf9b7f61cb66f16dd9a8f17f308321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477f6b71a3ffe1bdf6cc817a7a03c1dc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a144a066e31f6e2bbb0dcf82706e7a1c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79162ce9eff612ba4c0d62fe3b164f49324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52840b9136ba48cd7ab659015306b17b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fe74b116a529ad4909da671abf3213326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c1786c65d5bbccd6b453fb9e6ed2c6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9d6940fca4d19f4b9a6d9aae749abb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2832922de43e2dc9fe47e5b92efc06aa329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaa8fe6c27dff179f85dc51ee977994330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58edddad6d151e46838f92518b483337331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c0d1c90d270ffad45ea47e5a6083b7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f355d85f4260c7019b6a731790c53b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a88a390a1ad1d1e7f27df12abbbf5c1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1118fc571ee4d6a49e30c179aea4bf2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a85eaa34e2f5d9dad53ad26dea4b11336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5e4a448d46c90a7507ad8e25e324e8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8b6968060ad64c98f90f4646c5c1aa338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd44b6b17ced3a96fd12f4c82d662ec339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cbec06088c33c870ca93f22e25a89c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1f3407fe3a47f6db75f7f9542c727d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca8a3e61d087b3e145628d6038cbb58342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155a865443560506c89a4d336728691d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8be466243dffaf4d1e58ea96b4f7e8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1396aee7b098cf71aa58518a6b6eea13345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1d50be388e67691e719129a980fd9d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7905894f411e1b3fd7d228744093defe347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b22990670453e73193404499d6f60b2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41c15e5e6312fe1db438e8a6b24cc6b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fe542544e7da395cc9a19e276dbfa5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023865378106e5e0b329eb0bc160e4cc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef50c167845f43e7e1216fd453746f7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca98b9000d745111d92bc041180ec4b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeb244a1a6cb066aad67e97216e1878354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776a7135e1d61e7997fb30fa569dcad2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e56c23e53910d72b9943ea5a6c0fe6f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c9c027a1c092ce1d0cd3c3e3fd7a18357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4327c4ecd8b0856d76913969a113c1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5dafcf7c0706a4464ffcf54488cf74359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c441c4e6840fd815021f2a84b526a3b2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76efe8e3c8634efe059eb5f54c924a4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622b1b8d89726cd6883dce7c1eb84d7b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48253a43ca414577cc7d6fb4f618e4d9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c00fa2f67efefc630cd04aff3cafba7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b25ea6a68b85f63e03acc6534dd866365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f3474f639c779f4bc114cd1297c03b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8fbce3e2307d1acb884e85f80a4723367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499060887793cc5b132773364da5ab95368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46255611ac8151c505368505fde95f86369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84bd3143bf174e6eae53e72ed96412a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b568f33e5ef2013a3afb9a0ce13649371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e117b2ae8900e859afadeb7d74b5c4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa69047f1ed865689123571eb681c08373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9d96142ae862610d413a1317004860374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586ff668b0d429663e3c383866e6cb25375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cee2b61f19f7747f754015557ad42c6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf18b0cc08cee19b84887240e74cf22377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebe266f5c9315b4c07e99adfe84173e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d93a6b2b686bc43bcbf2da936aaf04379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d468f7852ab912e70239a9bec659e00b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0beed4d1ed039be5b3a73db3eac01a7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fab6c6ee1db533c1341b39a6126f7e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7079bade3d2002826c8826a5c200954383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d206e13058f1703fbade2487aa70c57384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf8301a8da642c14ac24e1e9069382b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e1d754d2613c5436c95ffc6d27dba0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfea3b93e2bbfd64c72502f4d3080e5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c73d1a06750f170802bb6b5795fc92f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c307bbe99a547d44453a81dedde72b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daace16e092cce067625ab88a7613b70390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b4244aa7b3d62a82db63cb15da2aba391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e84d684aef1a968c554e612d780834392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deb4267a136313a484a845afedef85c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa26b4746425f1c2af6d70e901b2b476394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7e27e3876b3b525207c9bf36a6c58a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc482eeef888be12b2f970f6e699a4a6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3886c95765a4d08c3835a0578ac9666a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3408ebb956c32ea73198428207f0931398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aded22a9bc0b17c39aa4abaa5e65f5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0578aa5d92e4dd24830e345a606863a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491fe160dfb5f2e7c6d5ee5bbf05ab55401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92939264f222851e4226f99c49debea402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0e73a9268453075da3fe2d5de2479c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5ddeda1cf18861d2b1855d9cb70422404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc5e73b0560642c1b80f3de21d9e70a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f03a15125a58f3a0859e90ae7cf530406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c84830184077a2db14d748c52e983fd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4026eedf40a158d1bd55506091ad2b7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d8975354239964caef4b6d96d1a5c1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b89c419d3860fe78128996ec974cb7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cd20b8cefac7ad64e30339265e5c93411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765851f5073f510c6b8324a793a0b79c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6d8d8f66d3acc2b7279bc0210a2d36413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa670adea882619f959435cb38a9dce414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90271fd5b7b548d23f9ced7756d7b43b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0d5d530f27e769cc33821d021f748a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e04263b89954e610236afd3fbaed32417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c64f7f64f3b333cbd20be8cef8fa221418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0120e72458063d03ecb86a154470a41f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0df0dcbdaa63c536356464e431f7b2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7723dfd07a9028be056514c214ebb6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d68ade0ffbd4e29adf19434a6f39b4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8200e760589beb54f94f7023f3d60070423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df07f39e2439493de1c72bd858faa08424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cabdada5cb30808b6ab14519d007af8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a4995bd9e090fadbf24a84df8c5030426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9483dae77b90c386bdd403da9a05a1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2518ce624b07010d5831f6a8818e00f9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f912a3b4a2be04f587878ae9b7f766d9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e0a940c13ffafefef24dd34a02110c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e4b48a27d4559982cd9c8dfd80eb48431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc29979e7fa02f8ee5ef18339d669711432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8616f1e9a9dad5ba0521583ac4b6ed433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16dc3a586b3d73f08bdff0a5da43dbc434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac194de51799ac611ac4199b8562535435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9f2da4f3228cdcebf6d5a16de00c56436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9015c49c2ae3965090c408e72bef15437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d392346869e78d28efe275929dd532438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6da47e939ed7802801fe7cfa7ef729d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62442440a50d38d5160c6f2f293f10bd440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba04099ea135cccbb35a644110e4a44441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40e9549de8d1566f7adc89c6cb3cbd4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a4850ce47192562c97d26d6ec268a6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3683c772987abbe166d663be661c580444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3735764d742dbc728352b376102311dd445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff124c7ab7397c7f2e4c996688b2c23446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cfa710e95adcdc5cbd0c645a2c6357447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eb3f6c1066c2e2c6a8803d47f3a3ff448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7566002cc1110a0d6f7bf33e92f1d57c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9037c6d2dd50d7473fc5b4ba3bf3db2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b57d6dbc0387ac43d84873c22e80ae451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1c6b4cb92d8be7ca82ef0443fd4ccf452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff733e6d39d9b318d5d1ea4266fd6efe453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a242b3c65f9696ab7598cb63be29577454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4037561e72f3ff91a7eafe13844235d5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505d0df712a5764bfc8e56f9230fddd3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cc4e8ab919068424662383a5a1699e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b53399d8aa10510985d333cd9d69b2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b90646cbe01a55308a3f00ba06ac7e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3983e496592719167e710912c3f8e988460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0935d541bcd26ff5fdd5b721d8e49977461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf3deacc7b943191d5290f54b4bc586462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4344bc0c400f9e7bddb40ff9ed99fed463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8321bf6f89159121feb056d442e19d5d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0f2a9adad1e41f557c205c9d8efcaf465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071d656e0e19e5ca9f97468ae62b479a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fd9f2567880a018e3fa196f64481b0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24dd5600967352d9890b8dc8e069f91468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11804c9e9868f2329f066207086e4f34469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa9afc4d27456fd58f11737c8499b06470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb96a86511ec26ca6a754d68549493a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de51cfbf3f29b082990272682591e936472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e27b4a6bb4daca140de092210f5496d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd05572d160dd455288df10cbf1aa103474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60de8ebf054a83678683ff3e79c876a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a959369d064bbfd820216b60362da821476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3342256b635c3c248f2076be9d22da7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4f7bff9524d0880103978c53675e54478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86b8ac947eb2a49ef8aa41dcca0b263479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b05680c98aafcef7eac125354f15c26480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c5fa3dde67b6e7350b8041011af031481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e3245a6200a3915b9592ceaac668c6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a709f67d8130ee114f56fac4fd9ef0e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704d942928f37324a4dc9ba44c3b056b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c74d2fce2b9531d9de862ee28a21a5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbe4f2aab27a612fc267bc36ca96a44486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34016b03c1183e26b5ddce8e731badc0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971f83d7c4346a50c82191a37915c928488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41556d53393cd3eb0be9e574dcf8efec489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede1f8d5f980339ad9ffa53504b247ef490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82573a956339035cc36ee8ec132df257491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bf5a549e2f21483cb4389fcdd7a3a6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a994c3f4cd9fc423bd90b90562a6a96f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8067a1a7089e3e49e36951079fe02a3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fab50f44580765b80d27fbee659bd5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8c82fd8ace786bab3f9c9df7a73fa5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604f011c3185f34f8d7e6d0b5accfb62497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a3e8c1c4a3e1ac78601efab0ad36a2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930a163ddb69ab22ce1f4fcd7b9b3816499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f88f11e1adbb8770bdc22f7749946c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f18f43f7676ca40321912eed43c76e2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db75456d9ce4b48d37ecbf443a154495502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dc6ba20a434dec0a11edfa823a7f4d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e43871ca8cff54cac229465e624e6df504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad9d8eb920650fc646ec30d8473524c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd45babe45804ec347c56b450f297b2f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34db67d62296764d349003a8f69e797507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e7b65f5e9f839841100bcfb3dbeacc508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37061b9e7972dd5c5fdeadd2e1e0bb07509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1f30a05f048117a53d322f204faa34510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deec061302e61dc7909c54d6991cc65511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d3070bc1a253c484b3729ad22f38ed512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b674f5e5699fe10749d89bbb17a2cb8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdaa07e61484cbfcf87c68aa31b0baf514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba67bc2e37c8f0e73a10c087f43662d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea04bdf1627b9404364e7c4dc72644c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8adb26a20ab80f23de32a72e53698df517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78302743aa2f5b9225465d63b32495d2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc370557fa6d820f82e76545772991ac519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ad495205ed6edf39d893d84c9aa46f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770c2e9c58039fe2211e6dc75a5fe4ef521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa729b093ad031999bb63c1c29f4bdb522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b417be237e035d9fea58bfc1fc4e17b8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dba12660209fb3ab1a2aa287f47fe54524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe8c3b7c184c27233d3655a71390c09525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d0a5d7fa46e046c2eb7d54b3fe0a1e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93f133cdaf55fec179e8b5216a2069f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c359914846a681b1f55c17745a2d5ed528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76fa5954c6053f9456a7208746427bc529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191e3eb7064c70fe22563d6ffb98ab71530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b269d132af2db6b4c045523a78d74f41531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461a2f1db83a05e186b6240bc3b035d1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b61365498b9e56e82a113912fa990d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613ff10c22e6d74b908722de280b1422534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314121e28fee58c9cb0aadef57e4dee0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709a05f6ec2b3c2d85110f0aed7021c4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b67e2a3403c11f4bd5a1f2690aab5d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc82f4e14075a13037c14e0c81834d0d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4796bf21b00e13fe7c329f15af85a368539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208ca15a8426ed0fd215401b6b9ed6a3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5df27f99aabbbe9baa8acc997e9988541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5ee901cdb97fa4d7c6109be92584d6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9998fa4cde2dff324af7ae3d3bd23a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbf4c0bb898ffc16d422acf014884eb544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff30e63c01408f1a9ea85b64d07d5009545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78053b0f8423c01797f5316494bce422546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16111985ab76ce3655e9093684066dea547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621751cef7db0b3c23a14e3d0a4e0750548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66d51d6e038563e3d332a1d6f87add5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a1d41edebf9adbaa24d7fb780deead550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab4057b77ce2779ab289c27546c50bf551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b6754a0d6c5dc7b013587ce4158c41552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb4ffd060268b5afb4e30eca6f9007e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc799bc5c9f0ca9467fe7be43f546b85554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd438115349a69e383fcdf991f3ba17555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dc93ffa47bbaf04f1c6c69bb527be3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9014291667a56cf90643a650cf68d415557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca36da8545f578497db0cc1eb7ca48bb558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5356a0a7e2b45cb11ce6cce97878733559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafa1e8ea2241bac34a1cfec30b3b4c3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788cd820a3bfe3a742db4156ebdc3d36561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea2c2d63f1a82cdea93f7862c078f31562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2775cdda48b33a53ee8297ebc1efce07563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7aca42466220c9256633bf6317a0d5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02754918b654a607936d521c0160116d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c877d9bbf49e6c1fedcc7866b6ed9dbd566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47437063e94bf3b56af8a7494397fc98567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fff99f7e97fd4410461df98f533ee0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6908a42b871a5fb7e6ec4ddd5d8e46569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef4f0c47b3baef2b7fc11294bc46c60570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a9c0ed65f94af2baff7170c9e1c8a4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266971248230c75df7a6381e1b330d25572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d289c3ae1bf3c827d6e5a51e2bd062573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd834b019e59406a602f81a3008fbd5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eb91be81bcb06cf49587d4997da229575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bbf710f2c1c3698425e112301da28f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924713cf88839a805c17bc0b11638635577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7870229f3223d004c8b24599051028f3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e75d67ba03cfe80207e095be8ef1707579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5de95665ec650e44cefb15317b71cd580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4763583cf2d67318e938104bd306ee2b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768bdb12956cba31711464b75450bf54582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4372cf3741abe1fc878679e91da4002583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dfec68c312540d702253e296c1796b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25311ad4be1e35489a091c1c988d947b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78af49065bd54e2356019ffdff2be75e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d35d1c80a9c4b3a6b183c97329c9d10587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e60f0665ece16c26c7863f44048912588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1d8c4acd8786038f9d489231fe6f4e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4702334cc94521422f65509225014b5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386d74aaf2387bd4bca2f33fb74118d3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c9be21dd3e189d19ac3946d88e721b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26be6b8ea1fb3cf29df4d57c2ecbd24593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05b31208c1281e7751ad511f06460c9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b659d8b29d924bd07ad0054f08c51a89595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a589735237d97d8605efbe6a95b46c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab0b6620137c3e0c697a9135bfe921f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62acd1a560d8fbf15862ec8fcc9c00b1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1db488524d9102b9d6208537fad70cc599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6309231c3877b867b53ede773ccc410600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ce5c69f434985cb6ff3ea0e3b0cfb6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5924fc9e4ab1da7ad07e2418ec7f3d17602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e4e1f359861bc94405fe5b28e4eb3d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb66333a2e4b5be0f16e1508e4ce447604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80126beba05ba5f2b5f8536678c409df605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e28ba1da7974cd89c80b7c5f188943606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8508ea29388a621e7528a828f33b48ef607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b544cb3be26660c963693c85e2f17dcb608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b620a325de3fcb73e16538bba7ba41f3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de23412dfd022e32c1ca369a74f7da9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455acdaba3743150cfcfc8f574704103611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2314e0bd94b851c7bb20ab4065947338612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4bbdf328911bf889f868474bd8ba7b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a020069e5b048d8313be8d33c5571b82614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558d5c603aae1619397194c248dd038a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895977a07f335701f8ed291d2c4e469e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118d1ada349f73c88a17fac97889eb06617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e387e79f666681e9e162b0d64133499618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9804a53dcbb1aaa497121979165120619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d578c570d8c27cb0a434dfdfd45183620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffc8b8832a38654fa740d74a4ad7105621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45547581415ced879e14eb840f0d61eb622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919cd536e1b24b36aed41c970db9b09e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85c85b8dd8ce99167407f45b4e9a612624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41459a8dc07962520a14c7a9d1f40239625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1b8417106cb59f975fb6e00ab02fee626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415090790acb8e9f04d65952d4ac7eeb627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a138e3401599f863f9aa3e7c97a15fbb628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100b727867c6f60c0084de7e8e44fbf6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4673d58b9a3f7acd2a10353b83751409630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7868ba155f2b7cd9141b909286e413631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c6b2b8d81c70f5341ecb917060c155632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb44afbd4cef774139e49058bf12f36633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7642e9d204151e8b9f525bdbe5032710634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d80e22d462c536e1cc35f147260361635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d0215fb8d5950c28fd6d3082514f4e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6320cfd2798ab087091ce6082c4f7f70637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaca839ce74b9faf5eba80ec436c2ec638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037ef35dec5f3a50af2acbee69290a77639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8563af6c94beef37a712bffebc76a42640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1d5ceab40c06de45ca3698ec1bd679641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd795b0e6c010a663ff7bf94203d06a6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff45328b5abcc2a2c6cd173969d0f3e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead84fb00f950485891f8af764cad763644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4838d7d985670fb3e88c00b5aecc8b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727f35ae84ef629621d462e9274977b2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b03619835e3f4ac3f9bb5fe988c81a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f3ef4870c92f791cf6888d88ea8e12648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645d725ba6e55713fb72d36ec483a521649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32b74a553d43de4f11823f70039d1e9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0514a9f01185703eac5b9ed2c5f3018651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62b3e7c060c7ca5cfd795ea3e5193be652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28226b43e9983be0890cfe52e88c8a5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690d38125085080a236f4e562fd50f7d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e888c3162ee873804af4c9c497d592655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888b7ebaa9249abf0b75e14dce2db585656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5750400f4582f6d0d1e816ee76971a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea5f70e922f41b60e6d0ba8162b0b34658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6027fc9935f2d49ad93164b091bd52e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ee0df48d6f51a9ffeecb258c9be434660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2cca8379235dac3be77bafd37debf6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfcac9bea03e26686f4c77b29cb44db662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cc36fcb9bece1d65e695df21c998c7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252f6486350dc87ff26d5cd5abb53413664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726c9f09d6230342cabb99f818acf9e0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40ab1471a1d03f171e6082700e138e1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e9bd5d6c4915295b2d322d09637697667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3aa6daee070d870649b686c2256fb4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e8ae2297caeade92bdace3b0cd8a36669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b36a652de50e4a8a085c43b9d74c2cc670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01639446c31d69ab703ca6e0bd96a00671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cbf0e85a9bd7dd22246b1b6a77145a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5df4bc365e56aa87bf09a5ea110c14673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03341b046a70d1c7b3b13d75c998daa674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0b83c5add27a09fe02826bc0049a3a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35746cc6ffdd50a5775489af196768b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3093d5edad4fef1d00ab3784bb15ff82677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdd4ae73cb421a2dfa084a56de2e85c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57e85402bf4dc48f24c64050e2d266e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1313e56c1519e40d4c52867adae0687d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad4fa12dead13f257a3b0ce51071281681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a947d09826ed097ee4ab35412839fa682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e0aa9036e56a2cc7d34762e0c76e82683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2ef15c7da5565aa461765724cebf0a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f14454ff65a8a22f370bb0aaa829398685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307c4a51fd75c63120eb31b542aecc55686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd2bdf1b7f0bf8a7f1d828c6feb4720687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94efed97ba442957015cbd8224a216be688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547b8c76d241c2fe22260bd40dedcf8b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38782b80632c1ddad96b9f29dfe408f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1278311a00be869ffce2b762b953a8f9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4857582ae40e4181161f7dcb2e0899692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c24e795c62c0e932380ae056c9b293693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cbdd945ecc55b43296a614c4a1a5c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716a59904c9654d4b12879488003a824695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba6222510c25f2817532019e5028c14696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233781fb0e5aea4d90bd2c7cd5d922d3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aa1591373f0d240a031f1c11e126fd698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378d1748a440f15097cab620553d466f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654a0ca4c416e45259045d9e2cf8bbc7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873cffa398e42072bad630bad447817b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3e3d5e3b306ee44c50c1290f70f7fb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68766450c09b2e088a12cd26c07d480703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e576cf74ef70566fe409f7f4f27c5f2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbcc99ef5c74e8142c74b019435dc6c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bd93000121a85ec797590778051127706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6254aae169d65ef692f600effdf8372707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2da3a01a01af7211a31bbfd4e9fef0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bed9fb6d08efd2186ff77a094f6c16709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aa3e9bb6aa78bcc906dad24bfccb84710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df392825582ab75bdb46eb65292dadf5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416d03e042d5c0aa4d6569ffbd481948712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2177f5ad9021a3998466d1ac118c52de713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091609555fef699f86d146fa815ae8d2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb3933af60264abad83e7a27a339175715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b313efdcb171931ec3ab6dd6056529e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff68f1b3ad114a0dacf5c12204fcc138717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989f68c0f3d9fe1863cc1e17ad7ed3e4718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eceb6afa62a4e7f92314617bf2c632c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a9191e51ef7f7ec02637d8c616dcbf720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796b3efb1992b29c2d609b6cf5c4f7dc721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071f5cb2efe15453944705d3c73b3fe4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7caaca226ff92e660a5dabe8039ebc723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b96f9ec79e7f9b47844aae36dad985724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a315046017e941a9c4a54dc75519f60725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da976ba7cf8aaa3796e85a99c87a33d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9405a7f490e64865b691eb91add5a0e2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca45a844289187fe8699fd3b7ae95d7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad200b8a536f27b56628226c9df0363729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff96fd675bd308600eeabfc98341aae730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045a98599259d098a2489bb91faed5d5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c959b6710b3fc7cad4bc6a27c29851f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ee04a163d5e1b821971da6f4981b19733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc3acb143a3c16887d8dbc08e70d3af734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08fc35b197ae96a9a35ae0ff89d1917735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1ae47c9e16c63e36149df5cced7f4c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a40d7774d5e92db6180b44e0e0dba3d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d9b5e555d3c2c199490cccdda8ea79738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d09f6e2a21382b72cab8173b6a224bb739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e48dc38d620121ab7bcd86eb12e281740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5835f978d3dc07b3778796ad4c503478741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecade5f26e541c9baa689be2044c4f37742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6b58402721712ede03a8cb22431b84743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7002ce00b672e099a7af8501ec8582744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d6e59875532ac2c41e5b5c96a89728745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8c4b9da8c7d4356922fe8bc1eec923746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3876446e71c4c0890bc3a95ee06756747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ddc23eef813dd1fcf8fa3d5a72462b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa343d4032a76a77cb4af29f8a4567b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef2720833e2222ec072748ef5ea4cf6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5ee823da4c68902a467e6ff8674b08751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b874ff91bdee3714e316f972485bd8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5b973e9d052becb030936c0250b3ab753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77774e1c043b561fb7762cb61581982754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c89884bcb3a525737e8468756cd3b85755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f87830dcac671b64e54ca55cb8371ce756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12a4a81e79f10838e7d65a84d412eaa757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e13253d2651bd730d9ac4244ea867d8758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5db24701c65dd95a36e08deb8a4ccd759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d6c8b0abb73aa7fe70b71f8eeeeb36760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2e75965508a0e642c378266b7d6967761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c91de883ce694b7b5205b508609b70762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd219669cc7bfe647e76e88832d06579763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96d7f140951900214738a8fd26a8f8d764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3296ab9caa04fade1f2af560857ca64a765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b11700ff84149e9023b9da4da08906766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cb6eef6e807d3f392a354dcf584233767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5839,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6079,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12314,531 +12086,531 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>151</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13009,51 +12781,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24374,1461 +24146,1461 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26759,1550 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28569,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J411"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29295,9606 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24131</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>4.71</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24169</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.83</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24171</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24172</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>4.74</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24173</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.1</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24174</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.68</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24175</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>2.31</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24176</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.8</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24177</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.9</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24180</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>6.36</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24181</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.77</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24193</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>1.99</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24196</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>3.7</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24197</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.23</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24198</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.66</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24204</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>5.3</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24205</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>10.15</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24206</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.65</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24210</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>4.19</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24212</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>7.99</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24213</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>12.43</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24216</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>10.74</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24306</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.42</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24308</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.47</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24309</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>8.59</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24310</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>5.49</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24311</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>3.56</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24328</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.54</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24329</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.74</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24340</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.63</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24341</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>2.12</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24342</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.11</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24343</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>1.81</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24348</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.86</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24347</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>5.13</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24353</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24355</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.14</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24356</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.25</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24357</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.73</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24358</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.13</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24359</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.42</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24352</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.35</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24405</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.91</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24406</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24407</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>3.15</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24408</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>6.41</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24451</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.94</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24452</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>5.78</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24453</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>6.54</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24454</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>4.88</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24462</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>18.55</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24521</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>20.41</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24532</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>9.970000000000001</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24548</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>5</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24549</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>3.32</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24550</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.74</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24552</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>4.25</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24553</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>6.13</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24559</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.91</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24562</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.61</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24563</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>10.42</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13246</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>3.47</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13248</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>9.050000000000001</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13258</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>458</v>
+        <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.7</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
+      <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13297</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>19.74</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13314</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13325</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>3.66</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13571</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>1.51</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13582</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>475</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>4.79</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13598</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>2.41</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13602</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>18.77</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13622</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.33</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13643</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.25</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13644</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13661</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>10</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13670</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.32</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13672</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10.22</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13675</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>6.25</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13682</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.86</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13686</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.09</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13689</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.61</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13692</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.58</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13708</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.75</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13715</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>4.43</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13718</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.33</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13721</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>11.42</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13739</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.26</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13740</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>17.83</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13755</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.6</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13756</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.22</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13767</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.14</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13768</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>2.94</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13779</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.45</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13786</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.17</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13793</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.04</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13796</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>10.33</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13810</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.46</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13813</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>2.49</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13816</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>8.34</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13818</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.07</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13820</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.01</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13825</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>6.33</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13827</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>8.390000000000001</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13833</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>2.54</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13838</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>17.24</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13845</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>5.03</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13848</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>133</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>9.460000000000001</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13853</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.32</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13866</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>4.45</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13878</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.7</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13877</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>602</v>
+        <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.19</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13885</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>8.18</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13895</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.7</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13896</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>3.26</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13902</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.56</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13906</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.61</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13908</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>13.18</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13909</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.02</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13910</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>9.050000000000001</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13903</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13923</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.99</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13927</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>11.12</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13930</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.28</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13933</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.55</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13934</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>9.789999999999999</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13936</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>3.32</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13937</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.16</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13941</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>12.41</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13942</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.93</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13950</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.84</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13954</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.88</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13962</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>17.44</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13972</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8.41</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13978</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>6.24</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13980</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>11.76</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13985</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>2.81</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13989</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>4.47</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13990</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.44</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13992</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.17</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13993</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>9.34</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13996</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13997</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.140000000000001</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13998</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>10.48</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13999</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.59</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22003</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22005</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.65</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22006</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.56</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22007</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.11</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22012</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.4</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22020</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>8.32</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22021</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>29.61</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22031</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>12.82</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22033</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.25</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22034</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>2.99</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22035</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>3.22</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22038</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22041</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>13.17</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22043</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>4.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22044</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>3.64</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22045</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.57</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22046</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22048</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>2.12</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22049</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.76</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22050</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.78</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22051</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.9</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>465</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22055</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.6</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22061</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>3.51</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22062</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>2.45</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22065</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22068</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22071</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.89</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22072</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>8.890000000000001</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22073</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>13.12</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22070</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>5.56</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22075</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>14.32</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22074</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>15.45</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22079</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>5.69</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22082</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>829</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>6.75</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>830</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>831</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>828</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>830</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>832</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>828</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>830</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22083</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>833</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.82</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>835</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>835</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>837</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22084</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>839</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>11.86</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22086</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>3.45</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>842</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>845</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>842</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>843</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22087</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>846</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>847</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>848</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
+        <v>846</v>
+      </c>
+      <c r="F283" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G283" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I283" s="0">
+        <v>7.3</v>
+      </c>
+      <c r="J283" s="0" t="s">
         <v>847</v>
-      </c>
-[...10 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...13 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22088</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>2.59</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22090</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22091</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.28</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22094</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>9.25</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22098</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.94</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22099</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.37</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22100</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>465</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>8.279999999999999</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22095</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.960000000000001</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22097</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.71</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22101</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>4.67</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22110</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>6.7</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22119</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.45</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22121</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>5.21</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22124</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>7.22</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22122</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>3.68</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22123</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
-      <c r="F300" s="0"/>
+      <c r="F300" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.61</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22129</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>14.83</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22130</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>15.08</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22131</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>11.82</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22132</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>8.35</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22133</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>7.3</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22134</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>9.039999999999999</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22136</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.35</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22137</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>11.36</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22138</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22144</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>3.94</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22145</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.06</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22152</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>25.67</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22153</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>9.51</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22155</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.75</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22156</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22158</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>5.81</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22165</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.23</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22166</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G318" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I318" s="0">
+        <v>38.72</v>
+      </c>
+      <c r="J318" s="0" t="s">
         <v>952</v>
-      </c>
-[...7 lines deleted...]
-        <v>953</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22167</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>954</v>
-      </c>
-[...1 lines deleted...]
-        <v>955</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>19.26</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22168</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>12896</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>3.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12906</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>1.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12945</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
-      <c r="E323" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F323" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.31</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12970</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>4.95</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17049</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
+      <c r="F325" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G325" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I325" s="0">
+        <v>25.06</v>
+      </c>
+      <c r="J325" s="0" t="s">
         <v>973</v>
-      </c>
-[...10 lines deleted...]
-        <v>974</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18018</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>25713</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F327" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>6.17</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18167</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.84</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18161</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
+      <c r="F329" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G329" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I329" s="0">
+        <v>24.64</v>
+      </c>
+      <c r="J329" s="0" t="s">
         <v>985</v>
-      </c>
-[...10 lines deleted...]
-        <v>986</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18221</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18226</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
-      </c>
-[...1 lines deleted...]
-        <v>991</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>3.87</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17100</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17109</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.75</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17247</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>37.59</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>1000</v>
-      </c>
-[...10 lines deleted...]
-        <v>1001</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17533</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17590</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.619999999999999</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17605</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>636</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>40.47</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17606</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17629</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>2.96</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18250</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>19.48</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18251</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>38.72</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18255</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>15.13</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18270</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>45.75</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18305</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>14.02</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12930</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>23.92</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18245</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>38.56</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17291</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>25.06</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17335</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>56.05</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17377</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>20.82</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17378</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>29.17</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17381</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>22.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17382</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>24.64</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17491</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>25.02</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17526</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>26.6</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17505</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>33.16</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17506</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17565</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>37.59</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17627</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>26.68</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17628</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>21.04</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>12384</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.28</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1087</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1088</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12553</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
-[...1 lines deleted...]
-      <c r="F364" s="0"/>
+        <v>1084</v>
+      </c>
+      <c r="F364" s="0" t="s">
+        <v>44</v>
+      </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>3.73</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12621</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>23.92</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12705</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>5.22</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12826</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.66</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12831</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12832</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.92</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
+      <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17007</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
-[...1 lines deleted...]
-      <c r="F370" s="0"/>
+        <v>1103</v>
+      </c>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>1.98</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17011</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.69</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17988</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>5.36</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18014</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>19.83</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18017</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.49</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18057</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.98</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18061</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.77</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18102</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>29.59</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1130</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1131</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18164</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1133</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1134</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>33.8</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1135</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18194</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>11.26</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17250</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>17.65</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17251</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>47.29</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17252</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>2.56</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17507</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>18.24</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17635</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>17.32</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>12914</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>7.28</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...622 lines deleted...]
-        <v>1229</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>