--- v0 (2026-08-22)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -925,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -988,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1294,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1366,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1510,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1798,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1873,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1984,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2110,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2299,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2371,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2578,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2668,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2812,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2866,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3058,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3442,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3532,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3650,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3757,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7998cf5401564fea67cef5265f3d86811.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd506d70067f75fb42b5b811d1d4d1fb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02ea92cfa5e6bfc87703e4ab61fc7d23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66410486ce03a80550c29eddaef68ce4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b83b0451394feb58d7e9a3476fcbad5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559f3601b458b10645da7ed277dddee36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d61be55eba5f65812663bfb3e265cf87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4953eedec6655833a8973d77408c4b48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9284637eed8965292ff83b6dcdd758779.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92b492fe0cdd13c0e15931f7e54d93810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab5934ee54d993df7e00109d64a994111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675b112fada9d9943edc74cc94703ad212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd959abd5969645debbb5b9b79f17d613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9143bbdc052750646d359068f0c8c7af14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc469ae215b3dc28b7868a09edb879c815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9d7e56e4154268b42966d807aded4416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f64a4352728628429295c082b4c367c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2435241e4f95eb6e8d6d1bad54d80918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052400b9b367c7fefa2f1f257030759019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0ac1691841fed40bc1f59d661b372620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf546d47f315828b60cc1395c893f37821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7255b511025731e33d444dbfd33764522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec698598510abc24cc06d9d95ffb23d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3034766794755efee88b39b36d43e724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d125889827a88264dd938f5529927725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b721d25830505376dac954880bff3cf926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67213d9d3f167e50e40b912247a4203f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae124fc3290484f203a96444389f27b728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32cdb5c75c3d72d013b0dc209005f8a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389d395059746f7fa4a2e35825da9fb730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57eaf0f1993176255ad634d6abe1b3431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2099775e2c0ac64b26af9e9ded964832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f0cc5c77b969862082574573e5ef0c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14f5785c43ae7fc65d9b40cd5c35a7834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1871fa1e768f6fea1279fb8f03d1f7c135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8a37b6027a1258490c82116803027436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a804a6bb094d30abb69cc65c3f789a537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514c448ddc4dca664664cd8d29681d6238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257eb4b69a2347f5a29fff8e137c233b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7f4a89b7961aeae3befdda28a34f3540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75e15c27aba06cc43a0418e281ea02b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d940f79147750f6958d9581f01095ac142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d4fa10ea4daae9cd05eca0c0d065ba43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f82f14a05380423f72d9c91390153644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fc5ef19970ab88e21aeab8038aa0c345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df77ed191ee9fbbdf5dd4d0327dd5c8546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392648e8a0478029cc9ed00349378eba47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2807094f508b5f2a2160076692e06f9448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9773b567ec41af26656103f48e20d1f949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3a443b25a14fefcdf582ec95ee879e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4093a2b159cc8e46f930385dfa1ae74451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41104cd027e043b0d754e55c5a53459252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3619f53f3a02cfc90ef589556addc55853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f6da892c8e280bcda2aafc88da0d4354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308f63ba09490478265db08f3328500755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b57ce02bfd0c55abdb2ea3953517e656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fb5479c0b019397b5e17be9bab50b957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc45ed96ca7efd511f61afbbea8372d358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56b12335514874d170b0ec7dd23533d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22a67eedad0803fde9ea5c59b5694db60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0440ae07308837bc760d7826ce8b295f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9673378cc7428c0d7ba25e9fcc21e12b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7a70d8eb947bcd2676b48b54df1b7a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e30856dcf7cb09dcdec722576c19d1864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14dab4de3e935384b5c2b4ab04301bf65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7842d18099b601bc73011d2f7c5a3266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d881587f57562cdf1406ef489575f2767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbcade1e1b0b2aa03459d8b0f41134668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb88bfc23627f513b44663aeb7bbabc169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99da4ff36e513afad6cc29fd89bcee4270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c1f6ea15340b7ee4d5a03fc49e4e5071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0df9fc63df42e29c1f875f70f2c74f072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dfc8130f6baee36b44cbd227a1195e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8b5239360923813c18d38d08b276a174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc1f80494f539fbb0c20f1b993a176175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bb42aab84b67180d30fd4d27cfcd4876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e8b8c2c94fbce643ee7be2669fc81077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e418b86a78ed3a29c0a796c5ef22eb6e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f594707b34ad0953d430546ab99a99ec79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7488ab87584de11da5109a64ed199a3e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77e2aba0fde2e23ed2e0f179cc65d4581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d328b7fec94d6b3a74101bfc15cc551482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951e3d1aaa9f22779e2b1360b802b0d383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ba809f8f8b252d11b9a3799aa56e5f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903f12061ba66b5c9298f64bd2788a3685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbd1ef6d998684ef01364e01c9dfb3f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5de41377b2aa33909571c14db2caf687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc25329a2a0a4434507b994c8991351288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e882c7a9bbf93a3c38fd6d9db3cffd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0ad0ec7d927ed5ab88fd428d89589690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f9dfdb9982344c48a07e8638ca936b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e809d3a4295807aff2e21fa4ff786e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1964c9b990bd0cb88e1d9bf9e40890d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a965afbb46f9707ffd8b4b397934a294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d2cca66f438f82f2704cb5fa3a05cd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a655459d74df795c6673e5c1c255d596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eda48413cb75f2ad5ef223c29833d2597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d69d758362f1e48bf4257cd030b73a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b051425b61a5888c5412f52da36423d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4a247a8e11fd577d4a93c8b28cf098100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0736e7a98f25b361532e9bb5d13204e1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0e242d03e7fd93fedaab51ab0be802102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1ceba876cb7a3095fc59f03d2bd661103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58281e1591c99897756857e3de290b88104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c377d06a2de3cb1f3f622c3d1355d09f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2c3e9639318a6072eb90b261ff2114106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1db296dc4b33f95f3890f22836c6032107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9e866c6c6a26b513ecbd39916eff48108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf68065f3c1e5f77d31ea66f466b24b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e3550377515765018fbafdc4f6d52e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1387dc50d0b1f38ee9d17492c6f3bd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097d6694fc7213b517f24bf83cef351f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bee0d11c6428de757785e579557e0f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefef85a10fbfd6101efcea12043175d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f1a74fa8f04e70ceaa6996895ee451115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5768405a591002499df4209fe9ac0c8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813dd91199524f3fdc1506b6ec28a567117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6f4ead2017d070288790b57d969462118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffbb5819a17d2f200a2a983d6050721119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e063461dc6da1170816eee5311a574d8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c6c0120009f46e86b26140566e5982121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3444db6abb8785da9e883286dcab2475122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62133f1f61704473d1f2d3ce34a9fbed123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3364b4071b1061a4377cae1b4675395f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99b38b041b9d2fa639625b4202617e5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a957d104d8b594a0b4979409add1c93126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fce592c251d0203fde378699b50fae127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dae0c8edeeff5001d398262d2f43e50128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a790e851293844b1057b2386b1ed0f1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73284cb163eadafb692a57ea30d8532a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b48a7f4b68c721bd9423b546670b19131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9ffbfe027b162072cd809d22ece04d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780219e338f94ac7ad9a9db57f06379a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff761eae5eb0a53b82696351de9ce1c1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d8007e8c3170db1323d044234534a7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2179d647b7719bb050497d51d043f334136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab20914d3c578510b5f772f1671fc88137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97153ee64fbb740de7fa2b08d02b516b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12a77066aa6d7bc02a352041527133d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d238181d773b3973ef1aae4db755ccc0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195fdcd8901e34b9a9444f93005b53a0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504b43bb9d630081a67c205451a21ad2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3c7d1f365ef4faeaa3698b5fb60901143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaa71d7edcf65b7740e509b24e649db144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a15479345acfee46c6ad4e0e76dbf4d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deefe7e8fff7015b0771589203c0c577146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60288ae2169e8b2a54f28288c5b96b7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aa3c33c5b2add07ae3c4574223dd42148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85699f4eae4dba95d8dd6942559ec632149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4adefd0e57ce3ae67444fee3ceacfa3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622236bc82a041adcae1dec14a1dd09f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78e231968ddea01fd2c1879ffd6ae84152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1ee7b01659575b04081578c7778449153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328de2677079900c05b899e4ab63e673154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a4ea184e6fcad243903fbdea805f88155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68fd9aa7802ad8178ecf76d7ef96248156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0619ebde70795579d5cc2f11ee19d527157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080702026d25e57a15a40974e390916a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e68cb6d454c81f9197e6578f926bb78159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7b47873d126b0f98297844ee42a3f9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6563ee4280715ca327855fd6df76a321161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bd19d8356e4ba8a30df191a33d675f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa528d8373278bc64dbf413383df5195163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87cefbfb32d744150d15fa96e363c2c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c609e162b1020b5f243643d4c3eae209165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b712af5ad88253e6ff3cc36473e2af9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e4e50489b4fb325a2715d0856a4abf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f9dffdb1c4b49f958614b259947b96168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8d4950c0a81e16e15f40316589260e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773a0bf3bb8ecf152eccd1fc7d5858ee170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51836a065c416fe44754f7133c12dba0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2825b2d78f48b4009d6d3829184c738172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f738f20b0352fd21a30a1a6f59e4a7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559204c3c407b61243410cc5f11be990174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cba23b5ad36ec56b3f5928e5bd7739b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09fcc076b3586bca4bf17e440d0d912176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee7e16121ce7a5bf2b74aa5c4c49e34177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8528f042bdc917843801dcd5e3051cb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d28e78b0f9608711306e7919b0942d5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9700fc49caa23404f53f23a90552db97180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0973a2a3354d7b45cb3692f6333101181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9303f0f7fa7cb635fe140c1badc64bde182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98f47bfd308436814ff7f5bda9c17b6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2ff9ef211d8618516c33e475b85b61184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e20f35f115dd2240c4cb5da6087a22185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32f991451d7b8c6d76171cb50f961d2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cfe7cc932a298601a1aedbbba4851b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc822822a5df27394824d8c9b82f8c5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f78ab429e5a91b000e28873c2b73216189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a67ca9051079192065f675b337f9202190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06e2512888c4bed5ee5862afc107dee191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a724d1d94937896d8e2d0673a4bb91192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543c7822daa47349c26a5ddb0cc3cd52193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12022d345527de2deb521b14cd020923194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baabfb839ff1099dfbe7135c70f48437195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7038efd2ec944e1c35cb0c721143d833196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4f8cecdd552dbe89bed0888110ddb9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106e55fea4b78d2d4cd991f5305d46ac198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26238280234fb8f931d696025732c909199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5847f9b0f998329f94f9e5d0c84a1a62200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8b9e1f1c6f4334763c44ec8027ac5a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a32ddce3d3d3e7eca679467e6c98c00202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8482ebec66e1b8f5bad0b9d2547489d9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f86d3512ee0453f6656e75e43074d23204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d05973a48ee83d100a78c28f9dbfe3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8a163deb5e82f9a8fad091dbd07c4a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693cbc03de4476f90de68eb43602b1ae207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7dc596bd157176a5a04e5d7c3b3b08208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c119e48d11ce9e6fddef6dd39bc454c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011b140da23969d56dbee068a60c44a4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aea8259396c0c8fe559a5a70c334561211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e94d62948753fcfcb6bf8345fc6a3e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b27617590778b7466cbbee4c625c2d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110c9907340721dfe49f260e3319b1c2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d479b304a5fcc61f258581d568c36d28215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332ea3db45232d962c5751c25c32b81f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd7c62ce1b44191fd2d37c261f8302d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db860dcd327e8333343f55c4a52bae06218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecfc5856305161800df17e879b3139c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684b144c85a4f63b5b2073f44e0d8fd5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2593cd1e3403c802a2ac322b5f347584221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fb6fe332d579926c18e7d25a79c1cb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a513beb0a2c50228905c939db839b675223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ca4a7d69fbc80c0d18b10b16d1d7cb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8171a4bf60e06dc868fccdf23ae02167225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd81ce7980e1d2d0b94fde19f22e3a8a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf901c93adbf36fef90498b01b73d9db227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a3c5c68c0575ba227a0901fcc9d907228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadb61a79c4e43ba091cec7ed51fb81c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183d4ef39599bff077d142c642b034b2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87874afe73a60f406f3e6716206fd141231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c69c284d835269cf0cc9d9d5b8ee81232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2864e7498256b216e4fe71eee0d469233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c410530df9c647151b04c28a98c473e2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983f0c2afc567b630985a8f0d6b87f9b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182aa6199913cc85aea4a77a1fa5503e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f6caf105eb46ba3773fe279619eabd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce910cd9dc1cfbe955fb026a50942128238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ca8b306f4f3274415337a897b9bb26239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534ffc5b4d25390e48449dc2b00411ef240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8353059d54df73b37ebf1feff9227d81241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4e647e9e26e8e7312fbda8793fa2e7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46a37afc9261ea1bc5dd2d5557b2a6c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ca4be4c33cc07f23730cb756de0f84244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b437268eabdf9b98b969487aac4dcb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eda15636f1719f9c4def4831648bae246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e30af06d46df91cbb94e4a66e24c5d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accd0bdb1bf12da9182b4a253608dee7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d25dce558c5cd6e2aabc839000166b1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ee51c479c697737702e618c4891609250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6915cfa470a76b22d593370b852cf8c3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fe6941e02483aeec1a4406a258b391252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e8b8b9208e3d216c50d2852e79379c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fea4216834d85aeabd7db4baa579463254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded12bfef67a0e786d6fe018bb82e1dc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00177ff15f3d21b4bd542f1443adc14256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4678abdf90fc6dc46316aeec7415221a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0b419fbae07f0fc6912bebb232e70b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1265e80cfaee6b400932fa583b9fca259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a3c70d49d4bb452c1e38b8b8a3be80260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da8a832427dfdacb99a8ee20423ac64261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cd37beb6e82a980d4654855e3306c8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d196a4c25ee8d32b84617fdaf4be723263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8c7602077da22f3411198a1bb54c0f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd6a54beadfc8e45fe19bc0ac43a565265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086f063c2d771a121908bada9548b98a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444d43f2a71adca28aded9b4580f6b58267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0608dfe6b5e4483d890477ee96b4198268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b026e3e5a119427443ef4eb1f0c89d1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee20e9bc311c771c2a62ceb12c427567270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184d63d842bf4b776bdf9914f729b34d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b458561ccfca96acd17382b02846af34272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ac32c3595b456ef71a963c6ecdbda4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65933a9ebf29b5717f9bebdd85dee146274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec80f2c9c993a5be9b2cfdadcee11e8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0813589d22f09040de569ef79d74f7f9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa13e9bc589dc42e14483aa9ff3891c0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b162176a0afc24440b5c64f2801d81f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1965786729b7a7de92c2c6b62368cb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab7235adfd9811455aa640625d21faa280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b5c9df36595c85342780c925ced8ec281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b7d2ada97d8d1eed35e9194b0b0d39282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f008acfbaf437bb9095b6765598de17283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dd64bb83e6aa121ed103fb0eaeb38c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b3aba3429952063a79175bd6503842285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81882c4d58746af2186d061c8bce4f1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe88cdf6ad2751e1735dcc612b427a8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3ce78f6196b47f060ed85fd56b3784288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1acaeb2ab1ff240ac94bdc834f6ce30289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fb8c40aebe475a2c1ca55fa19bedb7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866af36c55b61cde8beab029a898a966291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99560b453ee96095b258df83873a0f75292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986e3c4c5eeef691e82e52829c34b10d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0549d8827ee608e48fb300389e5fa997294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd0ea98a7dbabbb4870e137f2dcfdf5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c32fae8721332fd0057055946f0c34296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b410afe896914e695c6349bace71d5b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d17b87b74f127540034601803b8b89c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9779160acbab944e11320c76d66602ef299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278d2c197e4927db91074470568d0608300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d395fec8bb121d10927f4638a8901d03301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4091d7e9edee23df577ad5b327b28a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad00261df8eac014311aaddb2490320303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53503a8d46e104cea924eab12cf719c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd43bf4af636eced63a64e11669cac8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c16fc627341d980e25514e42c60d98306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1d9dbdd376019b41ea522b1512c960307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae7bb921427da8cb929f6a45be383be308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00f695dc589377975bc2ff85ad28be5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173dde5075354595241c4d773c53cb0c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea74cdadb35c8a1144c8c2932bc44efa311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0db8a6c3042c6057246ed8e87b4c391312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c34f5ac94e6964add60bcee44230dff313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ef60e33ee72b4c7b8236da1783f617314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f791dc2b33902d092baacd3aed4acb6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5c0e855e0b1d1d513070355aec1267316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6281616948e9213abaaf84dde484aa8f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0f44583c540133ef7bc306015aade2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bcca1daf64a70c3252e6fb7deafc38319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be033d6bb7030fee75b829012471a12320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943a553bd4c90a6c9ea2bd41297d1cde321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55be8b038e61285f5ff582208356334322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e397b6417c424200b6f32c9e5943d9a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae4e9beef152b5b9681320b372c16ea324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cf62b8f925c35e8a4f642e3348b223325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d22498de3cd9a041bae07614ceee1c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd84fa9379ee034cadaf720ed15abd72327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b39dbfd8e0888beaf662bff0f597a16328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492ae67fddd03b5b8ddb1683c83fb2a1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7f0fa204b8be6613b9ae2fd1883afd330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e891e84cee30e0736e6b158725e26a92331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9a3a56d42e72b3d5c2f07d028f7d78332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e509f877c776bc80b67dc07e20935fce333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c3550ead85a5f0fa9eb1fb48b543df334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebcdf41f292e7d5ca172521afc88f4d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9642673c3ecebb23b1f95d15819e9719336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e94a18fb13a3ba4e6a8748a3c994dc4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4781f2f3a983638b09f47c0d87cd5f20338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0d0b8cd0817e34c3466029e49b2d09339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e54df71d9c09c973d15ba42d3556c2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b4bae5be55ca4c7114eca648162125341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e7034722f7e4165fae5226e9dc1b45342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb66d4b96bcc11d6bafe33c3b82c931c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7913616ba98238d0a6e63bc385ee4de344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3726b5baff120c10304f4a5bc548a41345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b73ad773b88ff2e164b1f0a2104ae88346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb8fb68c9707fa5983a6d0f1b228c14347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2102d982c8797faeac0c0a84a8efda18348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc36922a3f6f79e19e1e73bd8769282349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40f3dd1c1133fce5b99828b0a64636b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7586f602f68d32f235f5d8364e386d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a207f2c3f2598ba2aeaa5b4bac593228352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16a28b7f51e743ea0dc14c68be57f6c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0952055f92f7d77bbe384ff4165f77a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eab8d32ebe8305fc5d1f990e1970ce355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624c2f062a376e5d6de317d00f4fc650356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808490625345487d674b0eab5b55668c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceb01c839bf37f5f5ad4cbd22caf987358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff8cb41dc4e17d31215aaabc80f2bb6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3660fcd09a782c756be21645cd571d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6965ff439e710ba2e9bc884427fac6a5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d61f206a2d44b43aae5765ad7b63f5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e937bc5a49b33c926c11b27413e5772c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8e35a5e32759a066f3bfa32924ab82364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1ccf387d509ab2bef01001b629fda0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e6b933d72a959c1258e1bcba7e25a1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e573d272ecc68e57748a622e4542c099367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44efdda5e07663c35d2d5b28592ed21e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70932fc8847a0318c0ff2a01abd5fb08369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cac6cd4d4b658b43829a507641d7f40370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21e11ee6452532190b7d9967ac078b0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bddb8332f9ed247f658072257e5a4a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4766e0cfc3cb9a5fb52e462c674767f2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddc0768a65fc680ea9b84ed447bc886374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdb1439b6a412f019b181e49fcf29ad375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e0d19d54fab8a8225a958965a5289f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fb326ab12b0219c534104cdf95f93c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61fbd09cc6ef86b61360caab0c4e1f2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847abc4c665cb7d2b0de50d56b0fa354379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ec3c9e4e2402d7e5eb1b8e0312988a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f7e4b05c9fdc092c1e481984a14fd5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9690f3af5c4cc339af1bfd5782834afa382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f27e57b54ff7b69fc609ef4a963dcf9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eaf86fee9952b835f0d33ea632739f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46887b41838a65d1f30805ed1436f054385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85697072c7bf34f6d9372dec8e10999d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6109973aef3da25a3cb7ae8cb20624387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47641f1601377e4ed8780247643bc64c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779abe63b64d96a719fb7ed3b318023c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe62e3150fe9c63c721adabc9eecb57390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f157f8e93366e39c001c081fe5b0b772391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92a980936f4ff5ca84c8312d4b6b59a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d911c956df986a0bc8ed93164ea9b5a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17be64a506a66d94aec846baebb2c64394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ac65ad7c8012fa2e6138952e900b2e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86706aafab1f58e4474861a0bb50f6d5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4d47922f0b729a02c1ec6e73cbc669397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d04f90e7e484d08249fab4a390672c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e91fe223a11b25021f3d667eb96529399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4b4e78ecfdbe67ee177d50f18bb983400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d744743aeee587cae273ecff197a7dd4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f258d497c2345c6c8ff6fb2dfc7b81402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56aee058a69916aefc24d2f9b98ece8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18c918c0a8610c14460528fa4c5000e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8fe6fd65100518820873036d0ae892405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf2ebf71157dd480821c39371122857406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad6f1ce364eab81388a2f6ccee85d24407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f05a49e5f08b1c63c41785004e2a088408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998362a69064f287bf7981ec25911fc3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4996d205d774efbfeb6893f1cf508e0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2629f8a0dd81b03a6cd09a0cc5951253411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c961ee822f912471ef7b790f3f425695412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e52a42031a5cfeaaa0baa69d1750199413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cfe55b09ff73b28a9b2228fb35fcc3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ec8589c61e38ba6657b5e1ba4acc63415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c0f41c997994349994c03742211404416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e686b76e8b88d6f7abbc670b54dd1f2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e779c33761823b8a10ee94ead6981c5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34365ff170165af78c4c2999761ec384419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a62b1791a2abe79a402702a446776b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9118c19a3e80adec885704442c162f1b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ba1caa98a05c7b8ab791d34cd98792422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9fab1879c41452e7184565b6b63b02423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381392e1c7a94a524d0d065bd3b59797424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f4803f1062d07dfa53d2d06be5956c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f71d0c917335c7a19855d6ef90a8500426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869bdb440bd44e193944b4ff65848284427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9715fd72d26f5376d48f93dbcea82c33428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623b7b4fa62d6b588669e250326d584b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d880008ece70a87de753b7d4f9a06d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8506eacf1631b4b656d91d86bf7593c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f70de0d6f365f2a5d29f7a031512ff432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae407aa4fa0b0ac8e7e705183b8000c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787e37eddbbb1f1e886c3e2dbe9b48a7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa330a3d9b5e756175984ef6dfc0a40435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec53082b87ba12ccbcaa0de2647943f8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9077b8a5c47b9e9c9c918a6797ef88b9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a161cf63a933eaf8ef75a6c8a0a706b3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c99d5b3c3dc4b98d22fef17c2ce8f9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2364b5e43d98caee54571b59d62d9bb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6c823050d70b220d5b4bd64ab3cc97441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1631127ea95ba6d0382f8fcafb84d49442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a91e188337571f766917eaff0336ccc443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1703a9458a0ced13678116b95d2d9e6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5966cf0007efe6057b2e7ca4c5ec0778445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7ad7b06737355ebf733beaeeb6ed29446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e1745b718bb4e18be7ab942f89ab8d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d16516fda3e6192792099e24809048448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b167dbc2592d43c9307ee2b61d2e106449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bf26cccc3fb391076492f25e840ede450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7e76abd3968a12397e4d80dd0df036451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead6665e1fff42db420846cea48ec487452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d14231cff150aefeeed45f73bfff3d5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a4f3b65ef74d859a8ca1892e28d613454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db58a1976793fdfb2255a459621f90ac455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466b20c3034569a14ff8d73396933e8d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e56e43e92cafa84c0066592e367ac7c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1ce73d34eafffd839d2771b3607867458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c1319d43858538c241c03a1a30b72f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cf71d71e0fb1fc2ede4627103e0fa6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49db1b15cd737f826b336601077d68bf461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c556dc9bc95105940a2fbb00205610462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1242812c5ff5ab3efb8cc413e3001310463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85a9acbfcf59e32bd8a763e4b3de670464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286e7f8964ec9b1e0c356d65b5ed6d3a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e10737b51f140e1b1cf2625f97c053a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c63c3b7a1f66cf2ab998ea7e016680467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e88bfc763095da2ba72a7b9e4a3fcc4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776bd30d8069d71fd1fbe4d730633b5e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6875c4e5f4745ca1085ea2baa9a8a807470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f26ea0472966d7d7917cb7d57f5f25471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c165b6eb5bee4e5dd5dd1c1863030eeb472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191330ce15a001c6101a1add9b223ac5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaa44318a63179b541f7010711b2152474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa4de0fa77c65460a5c8e63b0aa63f6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8512821bbeec092341a51ad25fdf1fc8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a84ede858afc6c87e759acbf7f0e89477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020bf18d15408423e5c3c4fdd0a3620a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3db70449c6476ce160eecc34492b30b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b595d082b7b6bc9d2a38c27e2db97da480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee502a1785e627a3289932a05ca9479a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1e5127664f1bac207faa0bfd43f71e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c087d9c8d1486348f2f05d07f61551f1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd99339b0d83e3f0182ed138c81139d5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ddfe63c21095f718ff18bc7c768407485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b37d5e60f714e01161a6b0a7a7549cb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e31c60ec6cbf1a184260814eaa1f7c5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc830d64d7b4d0a5f73774bb6a0f63c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2e44b9cba4914d9301576102336535489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823c368093fa58909e61a021f4cee336490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c576396d0ec7671d4cb96670862815491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a931400173e6d51b98e0a1c392f6e33492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f80ef73766f1d2144794a39cad452d6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185acdd7e004e1651807b3b86fa8c3e4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd27edc123093c5baea2d57b039de955495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991a212ff0c85f98252345d5df8ba07b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ade289dfa77ca6d19c7047881db46b3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb15587e9e4829751e620b823acb103498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb98566e4d86360530ff1789032017c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d45c5712767af8091e88d46df3100a0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a406fb76b875263c1311bb20731e313b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb21b3fec9417335205364d1f46611af502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032bbbe79d7fad713a736ef6f54af415503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c425ae7945c822d2421b6428f8ae792504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa4c3b698b4a76b7309960ef95e3385505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184e5148fbd22dc3dededb194488e4e3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a5d95fcb3e85a49b086163e92eb082507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21e9a17846a5a64ea74d20b81ddc8aa508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6e5f5f0f4fb1099b941a42f30aa2d3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85347452bc5cbc0a4af2c8795a6f80ae510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cc7fdc9d1345968170f3a8519c92ff511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21f01e824325f28af86c089c01a0770512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114fe22291e92281d221b35de0534745513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd59502476eb0bac226323cce2073045514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae85155c050ec87a6e8aedb3b2b39fd9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0636364b9f3cb52768603a5381ae0d71516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e021f917ef106dd9b48f5aafef9b4b44517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aed753e2c87ad0d98cef09ba008ceb518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b6133552aeb6a690b66dcaadef47d7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f63840c00fb8be64d0c5cdcc325016520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600054c9c147557a1d0d938cbdc7dff1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e49a26de33da8aee39aa0144e7e9246522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14a6674effb181fa0961fe5fb4460f6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303f84287a3d9f9030412815b5929038524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be361c0edc105d01bc0b3604cb77191d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06824e27d4daa4aa40e7943d51b634a4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf27948f9a10a802244b2a2fc6ef3aba527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30668b029c1059cddd12ee0a15d7e79528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391f1525cd7406811b1b3f669905af1f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70d5b18333fe5f77b004b58ffb39357530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c8ad9716fb7c9f1ce061c4dd1c4599531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4229fc56b67d99638944528730610b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1009ce9baa1ecc46b6042d7721c6525533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f3c585b85413a43e838ad03b4ef068534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef79b9c688a8c165d8b323120971183c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbadb6d8f0ac0dd5c56f62a19f4d2ca9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fd94c9c9ea3031c0e8428fce87b642537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a1213effac22546319ed25aa15809c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59524032136bbdb9af567144bf302ddb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c26dc642ce544e7dd05c226e71eeef540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429617a6a35f2e14bfc220e83a91bf57541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ef11a8bc1b1b679267fc66ae69ca7f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a29834de2112dcf050d458be12283b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3595f1282186cb27e9674af1cd39209e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68743ec9f82b3ca2cf2ea3adca3dfc8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95741c420e15194f7f80f525425678c3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500e9a2c2fbba3dc3f9c5050c44c1970547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f22cf86979327e3aeaa66516613b81548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171107b8176b3827d158543cc29b4691549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cc04a344d5a78114347b1b087a91fb550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2cd13f3bb904e4c58b234219ab03af551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d048815371601b778b4492842f383ae552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3778bdced89b308dd96cc4057884e4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b1a8f13ef5ffba2840f4b043cbcdba554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aabd2355b6f85861daf2dd697ee4e3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ef19ea00657391f499fda2bace613b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a5d5808013fe46a312f451b42fc81f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c87ea2805545bda55a3e6539641c187558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f205a1262209c2cc41e15abb62e8e9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ddcca1fca017a60787befd29f22287560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585b3c0eac9130d0f82767da87286154561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4f4613726f99d1c4d4d8958cc754dd562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649f73954335cb9066185d026527b4ee563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2c587d498c27bd0cea0cc3128b6bc2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8970df27a561b28e01b2c08d96cd088b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbb3d36922dcd6a7f1a26f8bd7f2e2a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf7038ba0b7b85e163b55a892bea293567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706ce62a3e6de341f42432f3f548e9ef568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db56ef43ac4d21b4ba59af39c6185899569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbabcae415ad71a054efe93ddb4e70c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b036f535b1fb76c61e2141921c9de0c9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4e9505de1a8da05d1aeb951d34a895572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ca3ef01a46abb4a03653aecc836151573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e311dba9ba661a8d11f781e8ad086eb6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa37ade2b773c70fcf7d87a442240858575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbab48b0f57eb290af58d0a56537cf3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b396da7866e2c21e49f3e3885f748ded577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939dcae2b06317ba8987feb33a782f4b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb84dd9aea01e5c212eb2f6b0670007579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54fc01a32395a9936018c1b873f1b33580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce35f4114116dac8269b97398cf740dd581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfbada6fb1745ebc39dad5ad85c53db582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ff9eab0dd026ebbea0ad2831fd3914583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91769a42628b077af854d52b598e596584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ac6d77a595e9bd965291d60b1ae897585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9864e5996f0d2709282c0da760b51cbe586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce892af8f68c94e4c09f3239bdb0cd1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35086e5e40c87b71dbc05f90a40e926a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdab223da03f02e2b30676f7c98b945589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090112ee74ede71d9964c8145f3e8e61590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80acbaf243a2d12c9166e4cb847d957591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fff6767f18dca3a4f4acf085dbbb54592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c675d525e6d6f1535fac86edbc525bd2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a19088080ed93e250193a862c9010d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6087ad26f80af11dac51aec4e2e489ec595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7270cb0e1f4fa2f984364c5526f582fe596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46c90dfaaec1ac2e72fa6e91ae71cc2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70d87ffdb7678b2c863f7cc784ec2e1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7a42d5f142e083aa18fa2da56c91d3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafd0a78e150db2e4b44826f4adfde3d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748a8906c2a3959996a785b9c0fd2a93601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb55681786b9fe412151b56c37954d8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe99516c6913b40e34bd79a0c6fb041603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa97475ce3d8632b56cd722ae14e0f1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ffe644fc38f21f1cce1e50121ce971605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9590099dd105828bcc2c0c3983b157606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a551b790d045dbe0622777e5aae8fc1a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d40c380f3f5dac41cb3cf3510cc597608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4dd6f448d2a8b0b2b1173d5b23f3a1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f47432329e681823bab8105a3bce07610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085bb5ed4907bbe9a75c6c3398ea3607611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d07c7cb78b65a9918785b3e6f551de1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6f95cb1d24d5ac39d6ca8e00feff4b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c801b181bc4f6cf62fe72f9763522d9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0b5875f4bce77b3d2431f56d328809615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad89f0700de004155165af5b178671d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961e08325ea7ee92415195ca13ff1a52617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b2ceb11288b43b9ec7e182414b36a5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2000f5b8bbf62348e72d52a525720fd619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06add3b8a771d7a1488e6150d6f54079620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cad61dc4647e195f434756d0a71662621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd166b9ee066a1c2fcb075737e4c2c5a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d122c8006e4a98df9edc4c28d05594a3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98817c6b3ca2e5d1c765105f3f7faae5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70caff6e111e17f879c3507206b7541a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1eb4157687c601d936c2470b014744626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4eadd3be5cf54d6c9f21a90cc5e70e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acff42a3391776a2abac606e4695e39628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07f387e53673bbe9e8320a0720e1d36629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a590385b158bec5cb6c03406e6704d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66d4c53a8fd2717d63458ab28f34e34631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdfe6dd8106e9d0a2f64852e0135046632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd098e249213b62e37972860967f75f1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eeac0fa5f51c7f61bc2b46f7ac5ffb634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ad25451b61e038037c49ef78007e7f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991b03aa635746cae62cde2dd18d6696636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed209405bce80b01f5ea5bf6047b3da637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcf60562ed90a24874d3bf5c4b16575638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc5f22387a0adc14623a5bd13e51f63639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c91f2d3081abc645795b0daa0c4dbf640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e02e910b15ca4f87b49cd336b60143641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a645d413191da90443707e4f5703973f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6244587749ebc233bbe07eab7300f754643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754886a98e0ed985206aa4d066bca4cb644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494ed67c39c7701604db70453d35c561645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222d82786199610a5de3bc9a669566b7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95201ff90ce93c15e22b0360d1cbf056647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27385aff4109df9cd278b4cf56dc526a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a6c9248bd5a08a2d5f3034a042390d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a61b4a65717e2352b55815a5b0a86e6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139cd3a84e6f7baecae00b1013f52365651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d174a35324b455caebbf97013dc7029d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b42a318077e4a9c6a99c51b5281902653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01a434e533148ea2bfc52342570da2c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7d0604dec625f42ae38e91dd4a8e9d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b30c8a2da954fa64d903466d0986fb9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175ee853076f97c56b53d1f8c3b939c1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf3da757f68bac7d82b2a160fb15283658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9727c9a37d2fc0f7bb884a11d6abd7a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d8b44a3778e78f88f2a73882258b2c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa590a6c1556d7d6973a58a4bd77f1d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e82fb9acdce99f71b120e474fcfba1f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00ca9a7b56546d4470c14b4ef57965e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff6562c140bad215f4cc864ccbd265f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed45b83cd8d84185fcd03ba92d2bf0df665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2c03127e2ba06288cce165667c079d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade08d52dafd8f368afbd66035309198667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dd81bccad4d2ba266d60c08745e7b2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aa170a4de42ea22ecc633bd349b451669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd0ac9031d2c418c4285bb1a307217d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0463a0b7305973a86893b6788fa812671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c85229e12b10a43cefbdf866409b62672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a18cfdd0cdfa2d7a1fc024a064d1c9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58157c636c6321de399287daca6bdf65674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1241c6b9fe2054b211cd0e28534e7da2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a38b4d12195533ad4f6482802f0f63676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f761c7312d31e183db09e437ed764503677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6671b949f6fcdde54d0bdfcb772e0b9d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d07896d317c3c09bad292ab84c21d05679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee765f4639b5ecc62626f42f07a17c7a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a918c5ec3c22eae00712865ebaaecab0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aafbba989ca75043b240bf7e7ce63e1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a301a422aef7446bf70ddb6f5f2a691683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fa6466eb990fd1dbf7ddbe48fb8eb8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c5c088b7ad986af74974738c53fd4e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc2276b3236a6132a7e6a79edeeca23686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8538c932ff2a59b2ac3c24afb4e866687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff98bdddcc120b79aecf54822cc6d3d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e93d5f9f69f749a6fb0c03a8e9bb2b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc23ff3119164c2a89704dc2342a6cf2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b6009d39f110c488703dd60a24aa79691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b594b3035157dbc09b7285beb3d18078692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49bece5189adabb6cc1601302c7aa70693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85abcc8863d21c3d5ca622b9362f1a0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec375ee3222d199cf716a14ecaa434a7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4ee22d74977ef2d80df4bf61ade2d4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4874d57abffa5e2b65a370710c756b2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e5d944c4e75fee3850727327a041e1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4aa408342edecc382e89b792851fba699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34da64cf5d6e689dc0c9f3f06ea1a9c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03a3818ff866f151c1f3196a162a1e8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b4a3276eca70072a6225db1d829e74702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b11f64a9a598cddea4eb71e7dc59621703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1771846ce04ce4cb4b29204cb1d58e5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d889f2ff59030661772fea1dbba8cf1a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a92bae49d3a3b0077e481bdb5bf8b2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14d4de05f5b5471507b6bf0c132ab04707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa10ed0b952fc36e50fcf9baa0e214bb708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a57419cc8b3511fd38641c2c0ae275709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b1af71f5867942b208f69c812e18e2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db157d6d1b833f9699efb6816789e307711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b2678584ac76cbf5c2ca3c8234047f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54851dab37bff1145030cfcccedaa175713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78c85f0c858fa741154312e45ffa38e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f59946b076b892e19fd558836f5fab715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06a89c1aeb32f887c7453c4a10eb169716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa5cce7ebb01fd4e973149444b6697f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92686fc031c3499f66d52007fb09570a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bc4ae1b651dc6c6e72eb37c90f8da9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0f09436b424386db8409ef97721b40720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6978eae53a9d5a58f4316e8d58dcb7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552fd2bdb4b87914dcfbc99dcfcd7c3f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfda725bef235818d9e41f40ccc6840e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa02fa07c6e67e53b4e4d7b1b348129724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a84f459468906d2b79492d65a50eb1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3caf2985e83624fe7f0c7632102202726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86c36743fe799408f03ee2fb77af48f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd1c45faeda057745a8604f11a12570728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ad686f7450dcaa87a21fa5b42becd8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3900f9c4676c8a0dbf9c0786a098fb80730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8bb8a22a0de6c7f7a076c93f110064731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b41184669de461467feabfc3bd908f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7f6b53462cd5add2e623cbc1c043ac733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736cc7b541d7fd77a2abae16f8a45056734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a13e3ca748e10f1dfb064cdb1e9090735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151922efeb8a379453f55ace4598849e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa45ddd723446662196af71f0fd1496737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc496c2d067008214042cc4f37f87ed738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a4d9864dfc27acf8b9ad0305783f4a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38036b1df291dc2942a115494c5a59cb740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8197470d27106a8cbafcb3e573444989741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82ae34a12b73d9d3d9836a703317833742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d77e3f711b83d7ab402ee75aef48119743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee9b0f310891e1e083b1c688150d9cf744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fb66d150c80c96863b52ef906a3c0d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13285a1513f8a29f62d78239577a9d1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78467eef3246429bfa13b62a38f5f51d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e102b6b0e9043478596f6094238e70d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f74d1cc0c3efa78d35d6c3ade9e7946749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0066c7ca42f4a225d637285a51e3c510750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4fe8012cad397e00627bd9371d127b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e57b3cc95bd397a5afb081f9cb4b37a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335cdd01c09160711303ca69f935d473753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcff666090c3e28248fc34b199206a8e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d636f7c33c4fa124b1650bf8bb543393755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f24e700c1db9587a55ab9596b747f9756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6765ca1d0e260bbb9a87c45fe67e4c49757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703595cde898da04464e4d85183f924e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244f5492ef55ebd19b1917b02de6a983759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cf50bf6ed3d9e02117c880f71c9f25760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8451dac8b9a32ae711120e5ae5ce354f761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab1c6625794d0afa22463e5a8ec4ba3762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa4776c6c3b00576c9c2ecce4e96a46763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664b1b4d04407341e4cb83fc661fa86b764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029b8a7bea4614b898d1a5420209a5c4765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d8976941a723075095f3070507af69766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa32429acaac4827936fd32117817b4767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c64aee9457a691921e59cc92baedfd1768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed42cac8bb4481d6b65d18c43b330925769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ed9c414002ba1429eac358742273b1770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baf4cca5b55fa4d94c62c140ff6bae5771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa2b064dd4f2990cc3cc2dad4c2d42a772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858aa2dd2a17534b48fae1e7d19c2c5b773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade6e83bc9caee76e1638c3223c691e4774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fc6dea1e33bef887c3eb03068ebc8a775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e4960eb7d63dec3070a4e45fafe6db776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599eb2dcce4006d453ef56e6e778c1db777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b0d996f04a9613c7389ff1e5d8a221778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a2a2793a9fa11bd859fffec50c04f3779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbae08951d04ac65dbb8b35455c128a6780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8c2d4124afe6c974a17a0e4d100b84781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d263aa185b9b3fd3b8526fe55ff953d782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a528db057eac55286660e6e43fbb67c783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeee047c80229d284be17c625d2c9ac3784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307806ae3ab0eddd24a645247186477e785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6405bf4772c67a63962682b1086b6c786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1038e6061724142d6a9bf827d59943787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8301c65e0145299a9576c7758ae0c60788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98463c30032a29cd59a2e35f1e9873c8789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4e54a93ce4834672b473552daa5aff790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d650bfb35515e777d8fa39caab112368791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379ce6c9b62cf42b49f064f25ce2c50c792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af63f590bf22843aea3e7efda0493832793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c647777ae8817adbde65a495b139fc794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10880f09e88924106ebd4cb679a80093795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13e0972c127c1781955bfbe783055d3796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a725e82066345ad6d8f305555086de797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a216e8c7b035a652404d714a990e6079798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7508ab7909bf0544437232be123d2e7799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e006395cc9529300c15e2c0bd481c191800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60efa4a3653487b0b60f40ce081988b9801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a7907dfb702c8214e63b5c760c789a802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6b017818588454ed92d697996a8504803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a6d9dc09cc333c52362d03ce3a73cc804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee321afb238dd55634f54ef7d94e33d5805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d2f85c1d5dee0ce4f7ec90fef4bad1806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d49ab3a2d9427bf05cd73af7d6b7f9807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd851044f48e3f95a7d91e996925c33e808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07a040f857e8045ab2f0bba077e867c809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fcc28de40d44b9261b69012116ae96810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87e00fc0e7a51e5c45267775cac25e2811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9730e355e12f5e898f37b72accd34b812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23f55628c742383db42f8bce98c2cf5813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069a44be8c2913d2abeda691fcb77910814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6450d48658078e52bec384e18d1c0b815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16958cf4a5ad4b8f5e3aa8e40510cb4b816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb7a5ceb145132b2bb5cd2882ef6db6817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8ed5c8b9a6cfd8d2bb71f26830afef1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ee9dff74cc34d73e018ed90706b00e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1ef318b4b3c0e323fe77c01a77775d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac8dd8a0e5a33648626e1d89e12ee4f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7b207e92396785144049e1b70296405.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169119d6c2bde7c8dea77eee62a2ae176.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3381ea8dcd6fddcc336ce54705456b6b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcbd9010a93ad4129633db7bca9e1138.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3662a2bccbf1ee64e59f0d4468bb539.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5184de80f1f67203a4db97b3a94aae10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683207c1b66818d25e146494dbc3248211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba7e64dfc4faf95a69627d45ed75b4312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfc70f640103b8bb77586f806c7281b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74afb4db99e6832ce36c97ad2d7666cd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9d69ee04d4a255178be7947ba490f515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3495e122cb33be90b8475a3cb5b8877616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c732060c5d8736f0eca289c5a071b02217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e093295d97912d3ad41f1969b3d96518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990c54a44c630b2c31c2dd7e9ba04e9419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d66897f8d87a7e6483fe26f473110d620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863383c2fe70a9178ddac2c3969337d221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc0c92a624d63f55abffb1a156b694922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35d9ffc7eac9db3811e1ace4b5fa29f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6535f2d3166b5a5dc8bb1b62429d98d924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c29c9b5bf177de00350a5bf06887f8b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b073d4d31d45a448571f5f19dbcf821f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c2c782ea31e48a51f9d5ba8f21024d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11370064841cd94de8f4b84b5d28187528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ffc38504b8149701ec83c88a73be9b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a80671288dfb9ee75f82b8f9bb8b8ce30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf367847aab5504820ae51d88c59920d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac33aad71950ed7a7e75275932ff285432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647b5f1000484288220ad9a8d084774f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d86a51c1d2b40589b6d78959829d7e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8900170b94e7cee5c8c2e0f8fd1be135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72435614a269bed13a8c14058da6f3236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4685eff35c59e69d11c0a73a0210e3e437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc51b618fae4d302bce42a2167fd00f738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1ebbee275d760e56891ddff737b07639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c9afdab5ea83690bfc0b244a4b420640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c456ee2998ba5694490581a2e71c2441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ae411acd036eb45c7a0292cee7f9b542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b754aea55cd8ea4f52a38b9d13f921e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8906c315bf8a51c8b5bab5be9de9df44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bc100042454105e5f687519cec1ad045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ababdeb8569fca260b2ba26b275063e146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d98ec141d087f5eac2ed1f4e4fff07447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44fc1fc8f2709fca24e5b7bc7d5d71c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42487c19874c78f2ce1bcf68264fa6f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9368623ef40dc84a340536215d3bc6fc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38cef250e61fdbec71dfd0b2e0b985a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb2c33e607a059d0d25c4d25b14145a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b045cd3e7ac3712fe4cd0904dbc05c953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce14acd3e9bacb3246bc1947ae870fa654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60e173c4b7c83698f63f021c68fdb4355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18842b028871cf31898276a0df245e7b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c53990d7bfb6b9320638be775e7d8257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea15921b28bda01f06b40080816111e558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16219f7255bddf780b93fadb5feb01b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcc41a0b35a52f39174ddb0ea4e367060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b157e1598d946ae15fa7e5d10d723c1461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fa53e64f4d8375704bf9ba90e6c4f162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1127cbc7b1ad84a6beef8fd716e59ee763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9991d7a227b8dc549ecd25d38cbf4cb664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b458a90576b1d8938718f2a45a57f0665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf6268dc4d62b5144c88b0e99845fc266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4c8d45f710419c50906e65741cc39467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685c672a7e2153933a846aa6227968ae68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29cae2b0bca4ac1ea945affcd4b59d369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2586932c182a26a6d8de2d613c8ad7c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672c8e15389bced17052c3ce2a6b646871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96cd57eff538fdf917efbe65be84b2f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6848733f8ada197cc3e6570ebb46cbeb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5538c21baddd80b350e9ad9a3ad8ec2a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988dc6a8a74a1eb74a6249e996b470f575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f584f143f70d7f57b1479c316900e5a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776e49eb52c2c6233d35379dcea7ec9a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c973cf6f99454249f60f3ad7e4dcc7ef78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26acf18cb1751caea9b7c7818171016879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb85743681a5b676e8f481b480582ae80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9002449c5a57e89e46c5e3e1ef71ec7d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6372dd356deb3735749ff37f2cdd8f982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499d5786f0495e334e4b1d10a8bdef1f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0819616eed8d401c5794229cc6a249d084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30b98bb43520af6338828a3037f285885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28d0095d5a946be146f4f3676e0803786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86d24db38b057ff309c707a00a9185c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3997d2eea0000901fb558f32a95eb48d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d13feec225e89af184d3807218c15e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b63a055437c01bbb11b9544720b43190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8adc23429c9520a7387caf41cffb8591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58dff17c54afb78c6c3617dff593e5192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0035e4f9507e98b75a675882dc0110093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16858b13f4651e11969c4d4f2fc780ab94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a519954393fbe92c39d2c943e95eab495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786f1acb75a1fe1658d5698bd4f6de0496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a8995869d44a37234439f3adb4397b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e681d9273c767b210872951edb9ca5b298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48df5eb4c3d6ce5384f82899001d992d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb66e26dccfa0c3d6c19c8aea7a128b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad938705097985c3372f4690cd314274101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d423498e167d745fea0e8c8d341e226b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0300de1a4cada5effa9d95aa0c829f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30872570c1526f260783fb5b9a100c9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6510b8b7cd76daf6921767e79bc29d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2707847fc18cb4905516d711d2986cf2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af80a5e2ee7006db569fd2e6160e8d17107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9427415709a72871a359797f6fdcb39e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d611be84d5ad606abb373ec43829dd2e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c045bf5d0c3d8309a482b034c9a1356110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055f4388dacb30082682744642d2217e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84570b2d73574551f4f79d6a172a98b4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259ac2de3c7c3843c5684b84ea8e25d6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e5f3d67df06c8a518e1f3108578302114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a494f078268041a466730241b380018115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8472e238dfca9c9ab32d87f6001e0f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d9d61586b16ccd870e310c90d23994117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f1dd921010e991fa27376d4b0b5657118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ea7877c45cea636e499af9f6baef90119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab6a69db14058a0706b362f5688333d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057eacca5dfb99a78b4313561dc70c9f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9087cfbd1dd5154ee7c77751783a33e9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dff0bc6cf6cecbcc5b6a491fca99acf123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf32e29177fc5c63883f108ba0189a0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6bb15b4a10d7e0ca28ea15576c6adf125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400026fd612f0f77bcac9c5d864b04df126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d33d667c31af4edcdbb34a5973bb4fc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb77536f0b23f3a40973f2be6fb7472128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9a33ab9aaa96b17b0827d218352016129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f00613b4f8e201f4c2c90db75997ee0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7effca839085299f5d003a92a5a23cd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51c6efec68b4aff1be99f1d25f8e864132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63844d6cc84e0147037eecb731ecdf5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dbec364eef2cec7b311dff760f3fc5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9660643023ae81419c21c38bcbd6552135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80c75fc1e9cf8217d450c1f936fedd9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4df81a57df7bb212c2e5c91bc39bfe137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09c84812f846b98be8ad9f5e711ea69138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24e4b02ad8a793c119efc4c483fd89f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fbec54a7eb30abeb9153236bc6ddc2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5917db9572c7daa5c791aca0b53fc065141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a7b6f74cc748b9ce202d65c618eb83142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e920b6ceae820bf08690e4c2b9d5263143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9bce5e36c1b5be37c42919e204e50c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0e135e32edae32b02ba76a68b6793c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d3dbb2d0b253b1a6da0a4d9383b722146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ac82170c5a75240d01650e4418ad95147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a9c490b28b349021ab1b929377ceee148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb8ce37fbe470264e5c42e919042129149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6852d62636b02211add8df2b84bc65de150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37068ca7509751e04eb4bc513fb93a12151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f41757eeba4a33680940f4999bd553152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b12ae4514a4fbe15d5b06d025010a0f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cae2e54197f3e37da1b0b6638a1561e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684a01e36e8df4e61715f8d78d686200155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb3bf780c233229ed991bd288e0aa67156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c62655f860a847b9ecb07d9d3af19d8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d043d9e28e85017f060dda99d88f3b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6962864b3a221641e8c998e052bfe0e7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d6e8306dc504c0d38833d2bf2de5cd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088a2c3b905013f2c956727dbba62be0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c223f5809a97c5c127af3eed3d4f7f61162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61648f943fa6e41bdbde63fcdac03e11163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cf1b61e8fe111367a005de17990c60164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c468a367b1e315d25077ff512afd2e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c794a7358a9ce69dd773e36f4774260166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed134f29c56e0760409fa94d4eaf989167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84920ef1a3aad3da2bb5bad072b09063168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e583614e6a0306005f9ac9b1b638db80169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9545d7fb155781b1209c93e984b05bf7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0c2bb8aaf19071292cfed5aac2ab38171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465846c4b990219745068d66a92eb304172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7580583b084f22b0d05c042c98c02f9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69a6eda2c1bd3d14e2f3475d813890d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb105f9d1b82bb81ced97ebe02defb25175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246f2d9c2ef72a9ced08aa429a4d73be176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b262bde785b06728812d162366688f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4b72f5586d990625df6d3be14f4dda178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dca8b24dd010b59101222c9f5c19ae3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b015674a3fdca4312d24eff466b8b2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e754bd05380d47801abf2df963b33d4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b85a0bfb04842c09e5b49525ea5e53182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d22bab72193ad3850dba08e6d5daf3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409d4c94c20356452f1491bd8fe96574184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b8c74c72bf64c59ba5a7d21d3cc624185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f32aaa20c169683056a3839d3504a5f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdc1ee3d2bc92900ac4acfb651a2071187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c46b6d58c4de1f94e956d8101f2e1fa188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3c38cd907a57a0d7b8dfaa7a8b819b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae842ff171eca4a82facac365f3e0e90190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ca37653c3fb707fe6bcd64d3a71890191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c73fa8d742d5888904b975a85861c86192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c485414615cc537321d2d371662f8bff193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4ed7c2703020aaf6ceef35b76f4947194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612c75707b7d140a76b08f2acde0af58195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813c019ca8a8b3bd270580d20cce9e2a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b839f93d3bfc88cb6e45f11a95fdb22197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f620996d68ccef4c00a4cb9adc3991bd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aa9311f72b5d9de006fe7ed40da41c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0ca0a6e4f7a062d7ede3ce75218b8f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb80af8065d2823bbb252abc7063207201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed9f73751f595f5a3e3133fa351a205202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa5991d834c7a4e0715be10c12b9dde203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3582000c726220b21113d6f056b9d5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283f75b46cb1cf05e5ba9fcef8527834205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ea1ac4a55f3a83309794764cf5b0af206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9847135d2ad6904a0c4f2106c8030fdb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2456d0d82fc85528332870a3d1bbaed208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02d40b380a83932fde7ec1cdc255c6c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6fac70976321c96329247239419428210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c873fc987350055d44c881dce257441211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb64c701adf02d2285f043e63c73740212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a97287df57222704883a3e2e549e98a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9688d6d677e498f878c4d5f8c74524214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a445ca180bdb312989dadc6ee5576582215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fd4d185ad8894e912005e25af95c3a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ecb93726726d339cf54a68ac33241f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3413d2969cae1c183a7b97192e0a9463218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3299ea4c402b9bc47b1c9f9b9e10d43219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4937d2860b59e4195a780b32463d2106220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5313c101ece9ca67e2fe8fcb9addbd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20768b0b9a97b2c6c8e9433715a54fc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e080b52c66a87ff22d9600ebb2e332223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eb00c1513f5d39ebef7e969539b9db224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3832903e19025c756a7a279b937fcafc225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc99ce3a7664eb51f71818b7edef77a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53f88d66911750c23ec55df16f49fb2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7851492a7f52cc491abc4591c542ab5d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe2ea5fcdf878fbcd347228b8f168f9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f629c4a2e4c9addc28967287b608b08230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672d66529f8b09046a2ec27c347186b4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefeb275c2928b7effc5704913d8507f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa1f9ff91aa648a8f398f66063e63a3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a6d6fc4e356138c3417c423ce44f98234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8945d586e7ae1a04b759d2d0b9668e39235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4be97b1ac96df531c9a4aec17cfef6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41dbafe8da1858f592c8f7352bc5332237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c41f81403f0b3ea26b1b4f44814c1f9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b5b57698b8a8f17e2a77babd27dbfd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab3bb03743e1ad4965e47c0d2475b30240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6b17bb9e0cdf992cc4fabda2f8c1d2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d978ba589c9e451ba79cae83cfbb77242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dbc6fa41a1e6067d42ec443428df6f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3668054ccb7ab0b82c1b713464b896e6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159df1c298f3f9c75c0c94970405f647245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2131df67a81171f8e90b5d06b3bcca246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf9facb1db192aec89b4b47697bdae5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4061c57500e546d05a7391c4d3a4e67248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ef820f0b3f24050a0829c8a2118c01249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af492d6f333a54bd14c4343fd5c8a57250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476586740e4210f7ff65dbc8ae716fe6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd21dbc60cd9b16ab393b3410e2e32ce252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063fef59ec1b73559e4dd3316bd16dbd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fe2bf888ca0968fd4bc89b8c4f7f80254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc471c842f214c157af81dcb3e0bd37255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff717558e4505f6782249fcbb58d9439256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf1438d40fce2df5aa9b82bbfb9f644257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a922de58e53889a104b1d9b36bfda25258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae9e1da80de8512f6d13cd8b6768be3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe76bd0cfbe248d08a952d541bea92c3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2b0972256d445965a73b17951e7508261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8b6b388db68f7160d3a8ea1b3bbf06262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e582fb644de4d49744eed4ea87655a5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a85a0d9c831019f4658cb954767e378264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea07405ce7b87ebe1a67e1d71de33bf6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ab294e1ac6913d94654b4916fdceb0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145b9908e697e131136617221cb513f6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6def2ea46e7aa2960cd60784b66126268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5ab0a43468b0c248bb014d704a7d44269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d64ccaa0a017cf0bbc639c11070b73270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb165b7da353e13679db2efeb032b5e3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5159aae39df49ac715679b6a9cbc7307272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81ee8b0991ae13072243840c9bd767c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95ce6588efc91dc89edcef61290ee7e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4f8f8329c5f217e6c431a10c3a7106275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96351dc7944b84d097a6935ac45024b6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211914715a586dfb81c033bc7b8abd76277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee868aa29f498e1ef5755ad494bf173278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd706ccc99f74807674e9ee184ce85f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c087c85d1c6d4ab0bba6baf50d471eeb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd838f4235f0081e17260b3798258840281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf4bd2edff8b4bc31cb62f50462dd46282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f39acccaa29834e8e09cae32626cb3b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69555357be7ea0e4b5fdcfc739b77635284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fdc0a85ae8fb6bb065badec3ddf515285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394e5cff80e9a9d4e38576b672866405286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625abaee3761105b5608d8f99a8eb5f1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484d0bed206a134a664da728f7dbcbcd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4166482a1fb70d65a7fb8b2c54ddd96289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a0335ef74a62cd38b9e30340b317df290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fef340e711b106aea75587d6f7bb09b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7753fdd0641d961917bf7006891660292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7566159bd2abd081ea3583dfb24f4f5f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd2c25f92121b624e3dd421ee825939294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cb32389ada03c06f40b9372e2f190b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d8df2744157d3a43d65a3b164e7c69296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e219d31d94302486332666eae02f5d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd035cef9b89bea64877c51a9912a43298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c7d1b1ba7c227248dec34027cf7e7c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27ede7d991933bfac571592d59474b9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd07219ea2b38a97f7c87d3cd9f6511301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2bc7a8873557722756c623ec8e1af9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771c65db98d81709f2e6379969ba7258303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd2c452ae80afe01f2cce90ff0b8a7b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021d5ffa436db22bc77f4ce6be03de92305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913696f33c7e7acfa0ff99fe3a024cf6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed0209a0e1966bdbc46955a1161f9e9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ff12a34d586bf0800990f664737e84308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760b386bcadb1a198160c1a040d368c1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f09d1df5df2dc41e625b3f20552935c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286d3a5ee41b9fa0861a7b84accd28c8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eb4b46ef4842d89602f37a58b7b7e9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c94a12f2b986f1e07ee33ba05be9c53313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30052d6adf15aa1fe22b3159e0e1ea1e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d53e6750c816d76582e71fec7f07da1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b976a05e923c843e42734b9d9c5419a3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37faa1e7656dd99dd8bb971af7f2cab317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a37cbdda5555a9365dd3d6d16cccd3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028525f78e9e1975074149fb2dedd04c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180ccf8c6fb35fa73ddd27632102b042320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7200e046655f62f70853bf90434d21321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900ae1a11db4645d4cdc83ce82a60eae322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6f80f829d7a5d02aa72c912cc3dba6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7b86235264ac894366c167197071f8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3378f094139a73e7177dc08401903245325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dc01da1d9eaf8de02c574281f14962326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b9421bc3020756c5c06e5875f1e085327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541c2bffc1293fb87ce69e763ad87696328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a886c70b450ab1663068e715f4007e2f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836460fd988161f5dfd26c07abf279b6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fcca51a9e2a3eb0f8675ac43b3498b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41552bf938b41219fe16792b1c7308fd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9c7c1cef18c3746b46241799c542b3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d11c2d8d80801d9a9f2a3ba926a9d1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a4ef2229763666b2c3eb9063524b1f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672a6421afe08549e5c21aaae698d471336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7349ded35fee76134cb3c9adfb320529337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a992004fd698a6716ea508a9f7f25c1d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d4f8d1fc240a7cdff855b1c93003c8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf25e0984aee79a77c2a9bf19fb385fb340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c85a99d531e069aef09094755b92ce341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8351d8d7ebe270e3f5d027d2e03c12ae342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d12b333ce20d5840c173581640e29e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd67884aec1cb77091843d6c72d80f00344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e323069c7cac516ad63f68e3f454a9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4db505123fdd3d8c6c5e570fb80276346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad168a6668c123600f007530a2436432347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb8dc528024e62077fed34785f54b13348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8532baef5b70d146729404d142b914ef349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0679d843482f03ac1d85e32a618f60350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bce82a1b2dd366d5d1541fab8c3be05351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d991e0d65d82054ccd397d1454ca441c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad0e26d63f36fde5a08d7644a42b9f1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ce6e073ec8ffa37189adc2008832bc354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0062db2a0f4ae40db5d3cd1ab83052ba355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d102c063f774ff67c2c4dfcc10a9a2df356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8d57fbb13cfb672067e14534ee47e4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73596ef962d8b8e9e53cf1ed191f6f24358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68778239c83f2349ffca25e70bec67ac359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5602b6bd1e0738f76d34241358080d16360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406a069767d1392fbde780ec7e2f528a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568f026df7180c95c256d0620ce68065362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f514d7983facd1c6b015349d27fd75363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb75d903e01f6b960385b2c677e77f48364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b677d78deb5819e8e7b191e96a56132365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f751a23de3e4e725356995485d6bde6e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6279ddf40431e21573839fd610362489367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7a99cae49f40d96f039af4280e5a69368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af4aeae88b2906a8f6c15eaaf26d7c8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dcf32793d2d3d34ac0395e539d5835370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dae48d34783121b54aef2c247879e1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e516db66d3d21f30485c69d6319cf249372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95f934e063921f97df10cb74748a92c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fef2df2c6e2151cf47b9a6204862ea374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cbbbf585f07962f3b754e13b2b3f27375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15085e9e4b0bbea15cdeab36dc5b5dc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069c298438cab11c1959be9b318772b2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9c7fd6f25498c45fe126ea44b45845378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b6564297cd950685c56e8783e4e133379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13426f624f4de6163b21c420dd16720b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d508e1af54e6f536f20a51eb9835141381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61627e214ae47c6ed7f073ba06fd47da382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7210d7ae7b8c95183497da989b7b4004383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7958723647090c98f91b20d27a360137384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af75d930e19386e80d888efbb041eab385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dd583a2cb76ca5b40dbd436d71e7ac386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9080495d37bdf8bdaa112072c2405591387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033bf009dff8d8ad22299ed3bde451f2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e0d90a2a94dc5d06d440e0d5fe5a7b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9f5476af0e47c4fbb1fb8c32674bad390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878ebddb0dce885f0fc2facec5e36288391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23492c5abd44e5cc269292e51182be9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677584cff70828d5b821195549654248393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3316eeabba5b50d309b108282cb48b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82d34498eba74bdbdffa01e95da8adf395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406f2ae37a57c68f66b21b322900c416396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcc9190db52f599909557bb8944b526397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb9d67bb88821b2b9b805e373a4c3fa398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2740ae15d2d80992b1415be05044719399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b14c167f6631fdf112625376c5f9141400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a763e9095c2540660247eb555d3536401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4807046a96c9847ab046591dcd10ae3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2d23e505fc48ececa1679741798efd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d196c15baac403dfd482d2c5551696b5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcd3e36c5eab873904f226e06585152405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a707208ae067f0005d95cc44d09ec35406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba848f2b0738913f0b48dd4ffe43f92a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93ddd8d4a3a39a8782ad8f2363e9f12408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2a4c3fc4067bfc6c02c624ab53d3c0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7601b73935db852c5e6c15024d9ba49b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10297132797b7a91a88b4dde0f4e2f64411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9b6ab025f5535ce8f16a667f48599e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72145bcddf60175a14da7942c0a88fe413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879a7e3e2b7b697b03aed79b78a1f0e1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7b32f02e72ac98d1efa5db3ec0551e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f548828bea37dcc0e3dd3cfa8758ba43416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adff67a208e547bc986df8f8eed61879417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d582b007ccaf1f3ae84a1c967bf196d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee59a0f1f276fa7caee507d6eb55034419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541ed8831b36dede6117e6e6f5eff448420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4055e62e5d395ae3f2fc71470fddbb0c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc69e5ddbb30bbeaf17c6bb156706969422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b057110bbff354587ddca7f353de16423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204fed36d33d7f5565c291e3c5a2ed03424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ec7ec059ffb55fa570832690ed8b09425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779cd8c40359e41f49d0742000977bfe426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493613a2bb749e3b1125219655eece8d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d002a9eef987632fc3bcf830606bd500428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d09da5eec4cfdc64fd0869ec40c5fbe429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba50e41eb64ead71c0237b371d7388fb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8397704a859be06dc836910d41a6d05431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ea44f12391eaa28ad00f5fa4965cd5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39f122d4921c0d12d2cacf0f09f5ab3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e62c4d9104592cc79ec27ed96f68370434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef8b909c4343b58b04cf79699ba8e0f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f61d71f26fbeade3bdbf5b1ba4c4abf436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977469cc14df9c6834f573480b46d245437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e09f484a91381cfb12af45c932a9b73438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8086afb1ed8d5bfb7804cdc3f95752439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6389f273ccc124eb9ad1e36b60cab5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd5e348252b05196ef8b9c7160148d0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdc22fc303f2c25ce21834c997f116c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545c348edfc67441665d6447b9ed696a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6873786da1e026f0340376b39f616c61444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2754fbda8cbfa3a692c4fe7aa8cb4fa445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687f7be69e6f3c30e197b2e50f48a4c0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708f5f119beba967a3f9211f585dd262447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a82097c85dc84a2a002d220a5601945448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475917a04420fa3499cdeb8a3cbeb57b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961100c96b5ec3b13caf4c1aa16b3354450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f78e81c31e95c034691c13d9e62ead5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f018d6c84d596f50c6cd91c018689b5a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a215c3abdad2afde2c92b46f23f824453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1add730c3aaecd1323a0acfd243d2a4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8a41dfd139e6838cd22c051863d62d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd35e725c7f5e579a091a4107f8327e2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a9ca959136a8f4030ca791da741675457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713ccdb87b4ca2c42919a63a6f35b536458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148d7b09fe7958b74e8946cd3ac5f08e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e5c81336ff99cbf870f5b9159de878460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b57fad0a3e0dfa2efe68a886d29909461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e274a5b5d9ceefcbb559d8551739782462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f42882848db3887aeb2260c67f7571463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ce36596b9fe5ab5228701b44ea7b8a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc97e4b25a3a9728a23ec737b84a6c00465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81010676fc2a65c25aeb6fb77e0542a0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1f4f2b7a1090139fd10c0685312727467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8e2caa783822f8082bb44b671a646c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509e344863a15afbbd94345fed857746469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6527fb96a3b90fa3f551367e0d364f06470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe1f85d6f3a50ab8cf2fee3dbc23ba2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a4119540993787e00c8f1d47b7bb0c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d6873e9f616e8d5e58f9925db40c04473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2f6834005d73614c922d311aa322a1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d639e60bb89126d8fc38285d15bb9863475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5066bc6fd214ed4fb358e165023dfcf4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6553b12324e064b581f5ea736125cc6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fec128d77aba620817f1daf49a8c68478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca792c4d1b0bde6fbddf1a1ad78c2d5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bf5460291d0142391b54b6bd7bd6c2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4849207d0f382ba216255443a8be7a03481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54ab18c9a67d539f4b4ae8836340f76482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db08a3a8c2d4e398deb2fe3049ebbaca483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492c20e37df50afafd868758088d4f6b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e999841e6d581ebfb8b935c91e7b8f1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75311bca828eb56298a97f8b910e8b01486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d77471bc6e494b1a11dd3952efb595f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd42aa472e3db09d4254840fa62fa7e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67d00432d181d890f0a182b7bbfd3e9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1745ced917be9fd1443855feed30f926490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79314acab3cda51a2e77fa84fdb5cccc491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeefca314385ab22584369603764c26492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfe3d0e29547ad5f7ff5f918f948bdf493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4afa094236e3bd2ad9f6f33a484f5b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c4dc90f51aa4e15f3176f4130260cb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af748245afcb7fa9043fb23cc4cdb2f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2219bd9674743b8893988fdc8620a0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4d4e56f539722b280b308effc5584e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b776d38f3e059df15367fa56b5d43f74499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a0b03b2cab2e014269d6589c3d4161500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7037f189d86e93f6fe40de362da0ac45501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67f2681b9b805a4c5c476ce394a3c1b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cd61930ebf6d93b51cabf06ee2f176503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bbfc9048fc0239638a63e5b3c1a6b4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622152de964807c9f0f71ee33a99a636505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe07db45553b04e64601456439ad376e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1d1636c6ae70435d69c55f43d094ff507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5125899041d9d1b13096cddb8a3c3d82508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d40991d2b3806202b0185a4b95cc9d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f916d9bf409f4caa09ebc526e5e63e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e933f9c87b1aa08dd0c24c882eeb963a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c83174f25d7a66696c90418a5f1a298512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb919dd82039d118a922d2180e3a7cf2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f44b78a90c411a15b028717e29b629d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f65f39b67574eb9c3f09f7b75e758da515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9da7036a1587da13a34b85186a108b2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ff02b2ce18fc8e9ad1ae88b0dae1d1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b76d929466672d1cb9f2728a9c9579518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed2943a5c5048d1e73c59f31903eae0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58609dd1c7e516634699c680448510bd520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9652160dce51270e8844150b23ae08f5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375e99a2b6de49708fc512f105d0db14522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df92e20ffb0f1a84fc6fc91eca863784523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6329382883075aeac5e79810a71c2e3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0473209185a1bb583401c258205b0ca525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9c23df3e2658ec86a7ae0d3f82da0b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba4b741c3acc9e384f701baea249096527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244ec2c7d595a6a2989b5a9bf1dcf0ac528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec13c4e326ade4efc453a2d2609a4ddb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5421b456569e4f5deab50e3196fb2b59530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df720b82a6c61f3f2a42619b09469d68531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f397a2c3c6e417c096404d067e04a3d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26948ea99b3a04b01550ab4dc6277c6f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e8a2e75ca04d6f431bd0b3d75cad24534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdc04e3c3ba2e3ad562994a52c55cbe535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87b56deedd8b9a2622ea09c40402cf0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16ce471cd64cc5ade19c729b86f6e7f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e936066263b4c37a88d05b6a340dc276538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f7e40ce89a67089ddec9ca0a7d214c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dd1e414385ceadc66b267cd3d3e5da540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed01f17775d2638c991ecc48130fced2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bc4ad76e46e0c74da8b4805e559c17542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2452f1962767fd5c7c3f8d60b47a6d69543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066fdddd92ab6a096258c4f51f3bb34e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce58a235f6493136bafa5277244b7fab545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4224d532bc4f28f9d41ff0c6aa1b9efb546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e020ef1846f2004e1a159295dd79f11547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11640d8236773a0916dd3ee512737aa548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd938f64245e4888e0467584302e426549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1afa2aba1a28250216bea0f5d771e5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6fceed988474d6a5e2e3ad3ada398b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44e9ec02d2c328250836d2ae0340955552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1242cae84fe031b58140781609fb79e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73045cb11658e81c1533905a548a5e9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b52ba41f4d84701961c32e050e35293555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c3c1ed3a3b4bea2971021864904db0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32496095c4f99c304120c43b6ed2b0a6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1acd43a6e227d673c27e44b9a1b30d0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2602e889f2c99dbf0615edacf9cae7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c74cfe56bb3da4de9ca5dc98f1291d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a657c1ff23b5e97ebf17ee7fb6c98037561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d9a6078baebd268986d77fa19e2e1d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2190a46ac8a6dd8e7925ca6c06a690a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7b819fec9c13d5a05b260bb810a74d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1678bfcc4389454d92daf7a024e4df565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782f5313c74dae3b14d60fbbf7566bbc566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6267f61d5bdf2cb203dd96141e755a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dab6aa8f48ccfea0b3543b909c925f3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbb3cc467d2cb2521e4b09780ab5392569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2917599ba6d70ae7b0e406dbbd04708570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b3ad8c322374fe9f47d4f6bb4d4cf4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bddee960d3ca96a1629464d901d49a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71981f302954a52a32e7a1085108d1c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2207e70f4dd7bc630a8ba29e33b4344574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7d0677c76f7b9f816c7a57d5b3d39a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f14e80109cf00a3279949390d83a837576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ea70d7f3264d7bec13ae268ae4170a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdb0f797651e471416f9153de39bc13578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9166009f0f21c865d013988268319a42579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c96232253aa68a6355376f96288ff35580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5660434d1e7fdbc4fdebb4d96c13b4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aebac531d1b77f8e9188bda759fa2c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a3610af90bf4854cb4c6a28d48db94583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec11f07ed237c2cb443eb3dc79dcbb0d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4871abbc8e135656fece15147351f4a5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47deb3e7e54b5345483cec98c179e1a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cac67e0104d5e89656fc0dd79b35d88587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a32e8cfa3d8f8e84f0d99622919ae09588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9408d2750b9b6e1b95783f9f5f6ad5ed589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb19b325a1ef2489a5bb9eb267d5319590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d4787dbde231bb8bb860ca4bcf9a58591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6572253638a2aa8ee30da06fa073c670592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794c7eb68548b6b462ce8b6892898042593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169936ebe73edf2d7fca5d58292a70e3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ba67b0f725997c2973ee61d6feb345595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b77fe6f08c94f1336bfe13baacd5c07596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaff69a5905829a1ef39ec733982ece597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51435ee998a161e4be51fab70dc1ad35598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ed477f18584a5d963bf6eed4a7ec27599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e972f70b2b5e3b56f78547e3e9aeef1b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99b3bf940a23b73be3f0af5f30dadd8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af91e29199b7680bec4168630cb852f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78628f6ae3571224dd9d14f1f7248435603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef46a95e500b4edc66e6ba03afb0a085604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6984c475df08ecdd684f3f015cf8a9a2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5f99d757c5e8f5b17132d4dd3ce679606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9a6686a919f8baf2cd248b7c270e31607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9712c20a4c82831aa2b27576e8b5fc4a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c9d9c32646638db7ea93951fffa7ef609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e7daaedcae7a86dd5f27897fd75ad2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7cf599f60d646b6d5ecf9c8b9c5459611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90047086b5408e22f9e7f0028f05361c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a12ef7fa5f53d03f6b58b7463772ee613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a562486f6b1e56b96990403dc461a5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657f63b3b1375162f765cfb00701e624615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4dd8ce8f2f340cae03c132aea0f59f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9475b08f61b440662ae4904289996462617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d425097c227a082c90b0d639260138618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0c7563f7f3a86410a49dd87b7ddbef619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2d851cb0be3ff01ab433bb29523cb0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b6a0dc5665e03a51c942f8f0d204ae621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53007b524585589e8c2b35334ab29bcf622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6548604a06575fd28a5e859c242ac22f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9c7426a9422ed2b79696210dab350d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcec02f618b8aa85de5d0822f3b40079625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0840790f0d2a0c82352bb1c8f46acf3b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16f5f38441cb597a1b2f2731887a630627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96ef7040e6d2baccbf50b6f5bd1db4b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432985efd4445ef246f81535e8b06e94629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8be1acc7e6e1bfb2fab5801ecbf617630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74efd8a97dc46e42b38d8e40a7538b78631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1f0dcb8a3a382c30b14e040bce7c97632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e92fb423335fb787bafdd1ed9a49ca633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01886ea9c22439b03802d84319177bb4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011a525a20cb1a939f76066b0c1748a1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc3f49ef46ad35049488f7e969d8855636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7450dfc3317e9846c65ecb4c6fe36ba637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd4de26c010ed69c558dcd61ccf8e86638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe6316be7e20eea0eb40774f4a00ccf639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82625ff666fbc9fb0f9748e922e106de640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4477776176d4f6479509e87cbc2792c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da115a99e67e03cc71379b8931d4dfdb642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cd4ac087fcd22f98adb90066783a7f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbfb2007eab499ad018a7b6f7f925f2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c08eabb3c0f4906e24322eebee64d3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740bde6dd951662266ee19e69bec0966646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b30363b90fce10f72456f3910a381f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f8390beea00020c9453425df9032d5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b12b802b1f4cee695edf0176c8c065649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceb6da0fec4b81c42c120dd5b7b6e0a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febc5dfdf44052b12e520a13992914b3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadec5f015f3170cd1e064cc25a6f15c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5ddbfbe9d43243a00406c54ca7d5b4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623a588cdebe3bef0b40fcf2469840a1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56003d95b8395badfc814fa0de136be8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d65d8217a7f32aacadc2a9cea2853e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d43ba34b4c1cd6ca94eecd9edc3f8a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555f9f99d97e09e398fcd057a0c8f82f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d01f625353051ab9d99a8eec516184659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54b498b3fb14b0f802f6ae3ec918537660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a200a37c3070c78b21f559eaceaa93e8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4cc0898a8a68edec9ec71a821913b4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a747a91c99b6bcfb42cb1a7a769e895663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fd44e65facc104c5b2c1c09f752b14664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87df52007b6d49db4821882a8c5bc272665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7460e35b95dfa57da079ab20f9db03d7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aebcd7cfc810a115a5b77473b5a072667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15f716aa3ce8d8da9de890e8de73251668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c724bc7fb92b8e051174df93691259669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4b036d14f038132c897fc15d8acb10670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a0aeab8ea40fa5fce2c6bfc7f18161671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae1fc618ced177dcbaca679df3447c9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7eaedcf8dd303a42009ba7ecac2180673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5531c5f82ce87b1504c0b5ed92ead4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a49b34d0f746bc79a535ab8c51b887c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e744d12bfb5ef94cfbe5166bafbbbb3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7e75ee35ca92108347e7c0e018d38e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f24c9a6816c6e13fdb25c5400c958c0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad059a716d21b5907b51efe421a218aa679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4718e3604deb8c4e1f57c0a5ba3afa680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe84be9f969f3efb4fc46385dcb22a20681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feaeff2762bd9f6280365b8a21aeeda682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1033390ea178964eb7ca5137ebea6f7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a36db1d6ba42a396e70d462f28ec8f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4b23584f00af975f3c398e3d94af64685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923cbf88548a1062cb37799559aec299686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdd305f380d04b50bf9343821d78a8e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969c304de64196d682214f3befd4de15688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b040cedc7c11081d7fa76d5191fc3a43689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfc7cae223607a5645bc1794df45566690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb5b723038e27d24ffcc45a6dd60505691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205b544d77c632bd3d166a34ec2982ff692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14470844f26528ec211b8397f1d68152693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d200a83fad860bf4005d761e1f8379a0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02a1f75acc579294b856bf7e3c75ce1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746251ae17052fb0897b6e5b993d5429696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a28904cd0a36d9779ab2f74e4939e3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7faeacd73f9db5a5be73d1a2ac57e5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193e868c7fe85d73be1e6d9a74ea640a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49d1be28d01529af941f2d9467480dd700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a44611ba5589b781c175e6d7ebaaea701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a796f3380d339a13592223c7ba10e9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb56db5435c0174b647f1305cd4815c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac26c9df46b789ac5da0a3dc9d938241704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e618188b399a30ea48e93917e028139705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ce3942b2cb89a930934fadae907776706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14de64098cb11414b0296a25bba3fc4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b233a5d83ab868a4dace6b64d3179f49708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7abeaf8f2aa8a61ccf377d0fb352852709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993f8855a104c20460777dff94bdd0c2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523ef9bc88a4df665bd3cdd66478e845711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12b5dc519c6dab21752da1b1d1fa299712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf2a5e9354cadd0a8e06567d5af6164713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe8ca7cf2012a3782c74dee5023dadc714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef80439d3421a5ed9b074fed2c2ba2e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc632e3eddda951c14118d163fa78afd716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615fe47d1fe46c8279e3ba9b0579d778717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafed41d5677907ffc0cd2dc3b527f47718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1131718539498b55796bccf405fb024719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55f2fa1b6c97c91a0c61da5549bd766720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38588a1da43abcb725347f78609679ba721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455abec33a26e6340c915728b5dddea9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea71a897361902e87fef9cb9a7dc5e7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88437a9bc479ca0abb10a3e92f19bb7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51fcb21316683f9102025c30c747fad725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0494cb2c41be0dc2e65699b8c47f3de8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14db46268d83f3034e86fce61c9cc21727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14f9fc082227a18c4b8605f0a0be775728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c850f020fae95ddf824b50bbf85da97729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940ff00d55d4d19a0dbd8a6bef343289730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f571cea5776014c166af2ade66f86be1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353ae0dbd610fb5695cd7b1edaa056d7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19db29025e96bd245b8ce8d0dc51a6b6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b5cc746bd700b6cde86ce767387ff5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f627158c34fabfeefb9f588ad7244c6b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dfb96adcb587491a6790f51c0ee7bb736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba467c3fa17ce413408b002c51f4dd52737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aec1b26f5d64c2b341b9aad5e9ee29738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec32dac090a7347a82e457eca68b80a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4793cfdcaf0d23d50c22f445afa1907740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07818cf47aa4c780b7635a752f1a7f93741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bdfcb7b8bc7e531c9dea70879b1444742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f18df32530ef3d120068b96de362f2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b40f63795a2d17c09bd9a29b03a20a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa75d1aeed31b68e7029908ef7e5bb7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f313f14844b054c4298c187f05d6e0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6129f4a66fd8ab32f4d0cf06323eb0cf747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d12220dc389df1603665a828f7d0a5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30096c4c8bcb9601a1da65abab29b1a0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dba5921176a18c3f5b0717d195b93a3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b01f186dceacb819815fc6aedfa8e4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed38a874edd12312e1bfbdf4b498725752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5116f2327db33bfc35a21da9ccf6b7be753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeaacbdcb3cc5d0a9179f9ad84de87c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7773ee83e72845868af469d9d1fd8e7755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f92674150c6baafd7ae6e368d11efe7756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9016168994438d5b50770942611e5fb3757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fdcbc488c2976d2eb0be8606ba087b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e62f0f518b24bb71259e5d13e21dbd2759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25097d2d0b67748781288fbf06ab31e6760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33944c2849fb09c83b103a00106b283761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a18f611114146cd72028f7bb8bf7797762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ac02a57abfada4665d3d1dae04fd20763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d89155f54be20b109d747cbd2f5d57a764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda66fdb946f856e92593472e622aa49765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eb0ea06d0f329190d75b62d8e70d5e766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f469c956bb3f5bd0c1cd2b2de179465767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5839,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6079,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12314,531 +12086,531 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>151</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13009,51 +12781,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24374,1461 +24146,1461 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26759,1550 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28569,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J411"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29295,9606 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24131</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>4.71</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24169</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.83</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24171</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24172</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>4.74</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24173</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.1</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24174</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.68</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24175</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>2.31</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24176</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.8</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24177</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.9</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24180</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>6.36</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24181</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.77</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24193</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>1.99</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24196</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>3.7</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24197</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.23</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24198</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.66</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24204</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>5.3</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24205</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>10.15</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24206</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.65</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24210</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>4.19</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24212</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>7.99</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24213</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>12.43</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24216</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>10.74</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24306</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.42</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24308</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.47</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24309</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>8.59</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24310</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>5.49</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24311</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>3.56</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24328</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.54</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24329</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.74</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24340</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.63</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24341</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>2.12</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24342</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.11</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24343</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>1.81</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24348</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.86</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24347</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>5.13</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24353</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24355</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.14</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24356</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.25</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24357</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.73</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24358</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.13</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24359</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.42</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24352</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.35</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24405</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.91</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24406</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24407</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>3.15</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24408</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>6.41</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24451</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.94</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24452</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>5.78</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24453</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>6.54</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24454</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>4.88</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24462</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>18.55</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24521</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>20.41</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24532</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>9.970000000000001</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24548</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>5</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24549</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>3.32</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24550</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.74</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24552</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>4.25</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24553</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>6.13</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24559</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.91</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24562</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.61</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24563</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>10.42</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13246</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>3.47</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13248</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>9.050000000000001</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13258</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>458</v>
+        <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.7</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
+      <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13297</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>19.74</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13314</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13325</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>3.66</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13571</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>1.51</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13582</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>475</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>4.79</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13598</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>2.41</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13602</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>18.77</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13622</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.33</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13643</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.25</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13644</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13661</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>10</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13670</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.32</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13672</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10.22</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13675</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>6.25</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13682</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.86</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13686</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.09</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13689</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.61</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13692</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.58</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13708</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.75</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13715</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>4.43</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13718</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.33</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13721</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>11.42</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13739</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.26</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13740</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>17.83</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13755</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.6</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13756</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.22</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13767</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.14</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13768</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>2.94</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13779</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.45</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13786</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.17</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13793</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.04</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13796</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>10.33</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13810</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.46</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13813</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>2.49</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13816</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>8.34</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13818</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.07</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13820</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.01</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13825</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>6.33</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13827</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>8.390000000000001</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13833</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>2.54</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13838</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>17.24</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13845</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>5.03</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13848</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>133</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>9.460000000000001</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13853</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.32</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13866</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>4.45</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13878</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.7</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13877</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>602</v>
+        <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.19</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13885</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>8.18</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13895</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.7</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13896</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>3.26</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13902</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.56</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13906</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.61</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13908</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>13.18</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13909</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.02</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13910</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>9.050000000000001</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13903</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13923</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.99</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13927</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>11.12</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13930</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.28</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13933</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.55</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13934</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>9.789999999999999</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13936</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>3.32</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13937</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.16</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13941</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>12.41</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13942</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.93</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13950</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.84</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13954</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.88</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13962</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>17.44</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13972</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8.41</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13978</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>6.24</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13980</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>11.76</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13985</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>2.81</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13989</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>4.47</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13990</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.44</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13992</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.17</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13993</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>9.34</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13996</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13997</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.140000000000001</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13998</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>10.48</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13999</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.59</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22003</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22005</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.65</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22006</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.56</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22007</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.11</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22012</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.4</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22020</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>8.32</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22021</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>29.61</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22031</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>12.82</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22033</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.25</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22034</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>2.99</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22035</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>3.22</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22038</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22041</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>13.17</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22043</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>4.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22044</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>3.64</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22045</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.57</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22046</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22048</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>2.12</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22049</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.76</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22050</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.78</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22051</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.9</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>465</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22055</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.6</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22061</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>3.51</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22062</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>2.45</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22065</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22068</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22071</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.89</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22072</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>8.890000000000001</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22073</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>13.12</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22070</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>5.56</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22075</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>14.32</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22074</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>15.45</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22079</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>5.69</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22082</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>829</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>6.75</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>830</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>831</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>828</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>830</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>832</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>828</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>830</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22083</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>833</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.82</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>835</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>835</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>837</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22084</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>839</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>11.86</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22086</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>3.45</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>842</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>845</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>842</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>843</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22087</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>846</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>847</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>848</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
+        <v>846</v>
+      </c>
+      <c r="F283" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G283" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I283" s="0">
+        <v>7.3</v>
+      </c>
+      <c r="J283" s="0" t="s">
         <v>847</v>
-      </c>
-[...10 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...13 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22088</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>2.59</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22090</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22091</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.28</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22094</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>9.25</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22098</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.94</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22099</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.37</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22100</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>465</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>8.279999999999999</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22095</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.960000000000001</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22097</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.71</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22101</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>4.67</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22110</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>6.7</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22119</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.45</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22121</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>5.21</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22124</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>7.22</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22122</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>3.68</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22123</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
-      <c r="F300" s="0"/>
+      <c r="F300" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.61</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22129</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>14.83</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22130</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>15.08</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22131</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>11.82</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22132</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>8.35</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22133</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>7.3</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22134</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>9.039999999999999</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22136</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.35</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22137</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>11.36</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22138</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22144</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>3.94</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22145</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.06</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22152</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>25.67</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22153</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>9.51</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22155</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.75</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22156</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22158</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>5.81</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22165</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.23</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22166</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G318" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I318" s="0">
+        <v>38.72</v>
+      </c>
+      <c r="J318" s="0" t="s">
         <v>952</v>
-      </c>
-[...7 lines deleted...]
-        <v>953</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22167</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>954</v>
-      </c>
-[...1 lines deleted...]
-        <v>955</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>19.26</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22168</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>12896</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>3.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12906</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>1.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12945</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
-      <c r="E323" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F323" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.31</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12970</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>4.95</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17049</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
+      <c r="F325" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G325" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I325" s="0">
+        <v>25.06</v>
+      </c>
+      <c r="J325" s="0" t="s">
         <v>973</v>
-      </c>
-[...10 lines deleted...]
-        <v>974</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18018</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>25713</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F327" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>6.17</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18167</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.84</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18161</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
+      <c r="F329" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G329" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I329" s="0">
+        <v>24.64</v>
+      </c>
+      <c r="J329" s="0" t="s">
         <v>985</v>
-      </c>
-[...10 lines deleted...]
-        <v>986</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18221</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18226</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
-      </c>
-[...1 lines deleted...]
-        <v>991</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>3.87</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17100</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17109</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.75</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17247</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>37.59</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>1000</v>
-      </c>
-[...10 lines deleted...]
-        <v>1001</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17533</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17590</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.619999999999999</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17605</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>636</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>40.47</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17606</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17629</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>2.96</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18250</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>19.48</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18251</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>38.72</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18255</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>15.13</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18270</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>45.75</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18305</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>14.02</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12930</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>23.92</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18245</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>38.56</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17291</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>25.06</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17335</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>56.05</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17377</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>20.82</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17378</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>29.17</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17381</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>22.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17382</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>24.64</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17491</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>25.02</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17526</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>26.6</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17505</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>33.16</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17506</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17565</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>37.59</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17627</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>26.68</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17628</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>21.04</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>12384</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.28</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1087</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1088</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12553</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
-[...1 lines deleted...]
-      <c r="F364" s="0"/>
+        <v>1084</v>
+      </c>
+      <c r="F364" s="0" t="s">
+        <v>44</v>
+      </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>3.73</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12621</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>23.92</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12705</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>5.22</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12826</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.66</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12831</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12832</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.92</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
+      <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17007</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
-[...1 lines deleted...]
-      <c r="F370" s="0"/>
+        <v>1103</v>
+      </c>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>1.98</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17011</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.69</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17988</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>5.36</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18014</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>19.83</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18017</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.49</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18057</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.98</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18061</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.77</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18102</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>29.59</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1130</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1131</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18164</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1133</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1134</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>33.8</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1135</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18194</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>11.26</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17250</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>17.65</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17251</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>47.29</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17252</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>2.56</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17507</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>18.24</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17635</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>17.32</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>12914</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>7.28</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...622 lines deleted...]
-        <v>1229</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>