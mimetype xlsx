--- v0 (2026-08-17)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1239">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1384,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1528,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1816,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1891,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2002,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2128,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2317,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2389,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2596,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2686,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2830,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2884,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3085,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3469,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3559,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3677,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3784,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c9921db54cf8cbefe171d4e06c3ef91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734dde8cab31f79550d89fc98259fb6d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5118944e333e11e8f3155d2ded3d99823.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9d772823520f04bf0cf4dc2f1376014.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466aa2ec4603c95d08189605a0eba80b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de5111450a31e16be64959c454f5b956.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fbd6b624ffc6b5d3f4563cc87b83e57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a296ec67ad90bd352af4113fe7f2878.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df487e241f881793f669eaf62bad3d5a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe1050a81073845a7cd2141ed586d3c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b216706aaedb01420c02814c4616251a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63da8fa4746536b130932b81722ae7dd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699319894d13486982a8c36240a14a0413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fed185da699a7562176644f2aca61714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159bd243730a6bda7449c39759b1320a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4421474242cfcb27bfa1a5f4d4c4806316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a75318ad8648b1d65e0d1048376b22d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337ead1324c29e82b175a8edd82cbccb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dfbeb88b8877923a87b04f7655838a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f4e969a7af87783aa9ed754f24423520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f4be9ed8ac21abd1e66a7dcf8d746621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cec82a17f6b12fd50d3d4f22755c38e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adf28c137097af03c6089df5e9748c223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593b926c0d85907cb668c8597d4f960324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9166fac8c0f951574c6efbdfe95cad5525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32be2cea7bafd9f450b8b427c78ed33726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a917f583033d53cf2a4e01587701b427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66677b4c14eb47991b6a592ba1c700d528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f13179cf48a0ac60794af49a249fad629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f6f9ec15dfb9a68c7b833ffc4e2e4930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73ef02b01091398fad0ee38b4a94ee331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f328e390f9249248b161b8c5d9fa7332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea869926e10f00314d21ccee3c55ac7833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac28760e6ff6a9d77b756012998ac2834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bcbdee972021f1df16fe7900aa136235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919dd010e8e3661db8429878c74694b336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca963e21ef567ed7301d251a65d8a2237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aca3847944258dce9e080fbcd7d110b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805ad883b25d5d5d45651bebf85dd11639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6235976eef312cfb0d1a40bbd62cb440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aceabb22457d037a47596c966f069441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df1dc3613b07b0488f1f2b578e78c1442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c44174903b994ec821e7906f1c4723443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522b7f56847bb0f6f03319b303bc4bbe44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c435311898d3d1d94dccf144cd66855e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a334b3aa235b9a1b42f47f619417a41046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612cb1cee25525a29718d1e93be55c9647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76c255d47d9f99a2185d6b9a9435a5148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9c4fe7fb4f4ed475a8b302e5521de049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0f9294492050d13bcd6a30cb97cfe150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee158bf1400da161f6391ccf0ca13ae51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab3a4c79ab683f25a1317282142070e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1446421374d1bb126fbaf4c80c2ab12353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06d972d639eb83d2633e929f998051c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382cb46a71edaebb7ed82313ed0b21f155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1d9b6d374ced8f1f95f49c7f180ee056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c70238569681e039b9d50c1c11e276657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c4d4bffd6623937cabbfd7a07d64bc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28e8fced8cea062c6743a9c522df32959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0dc6f4767ec782e9b9af74d17a660560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bba2266397a3c3f6949e228681ecc7d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f317f8f9d17014447c8c18b8ead2c27462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b58b717caaf23c9b96c312981b1d85863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f01914f13c80a20084961997a7690264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5606ca77532cf59b97ef69a51b5c282c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0a42e827eb2202b3571288b879b54766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb35ed88d2b2db54d0e8e02f8828c7d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559aa84b3c60a7e715e1911d2d949fb068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ef6e6a1335bc9ec08dc7129e63b34769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1ce9d3dc4fabb0ca6d70f412de260770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e0a8fb15853a7ab50d36ac4a7462ba71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dedb1da1b0e02b0d5202c17fa3ee3572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb1ba3c10a478b94fce3eebebbba60673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06b5353782bc945ab0856f3d277c8c974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50ae5e3e181ff6a990732a57254549b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83e21b1e20188e441437de1c976efbc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c415282319fda79dceabbc2cf27810c477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a896cc036db72b334e8a8e59c9d3b78878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cab01dfc0c734427b60468e901f6f879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57439ec0895fdc3b3355b96f9bba0a8080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8e4914c383ac0a05b5fb0932a0ee1181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61adf3a6569b47a46ea0310c3d9cfbd382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a03842cb5fc462c9ea20bc446a3173883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d369cd6261d7b0fef1108e4c124df74784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3588556e7e997cf98aed71b9d2a8229885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14a159e6e5f55cb69e3a0069dc0cc4e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f8ccee01adf067ce96c1bbcaff7c4a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a05310c69b0d009ca68e02f17a1ba588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1252edfdcec77fffe54c6e5b9f5b11f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8e647ee5a5f944f83cc62e018f0bb490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8590da11507fc374b4058998d373b6a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42be80135989dcaae5d8e2a9a1b85f492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ca4560397f2e36e858fd6ad798124093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eb18c519499209a68711fd9f72c1f194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26699711a0666f3b093057ddc9a4a38f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cfeb275a900c2d7560c767c34a9b4696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dbf0c6dd0e1b9536bda8008118179697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c6e85aacc755935bacae7fd70740ae98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5affaa6e98a607c69f9d47448df712399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873c1b60df330bc52a918bebd64f2f89100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbd8c427ce0012c3feb288f622f0739101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa95c49665783ec310c92fc78593340102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c543b7c0c081fff27273fe0330b3fe103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155939aaa059086c6e76b88cdc983649104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d919649ae0b0b94807010c640bd29409105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca8942acdc95c2210c8861ff5447e76106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3220e9709d724327b2d2e463a916d4a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a31224910ac4ed1e0f22df423ff8a36108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c992c88cfce2524a3fc96a9beac509b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b6b90fcbec28c0a75a894e9ca364e0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dcf63992470b378a3f0dbb40d5dbb1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624192d9f2d9f79542849693ffcf4a58112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5fc8f25aa8f5cdd0357589496c842e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8638c3a9ed136498ffc9d18a8bf57e6e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592b86c89cd40fbca825a63a356eaaa5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1b0aa0f027d9bce3e87835e012bcbd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e177a99bc9be76b5db07be4064f7efe1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db87df1b8208260d6c9f36d6f7c87e6b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246efc33f8fd9e35a1aaa025b7e66cd9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c9111dc768368ea418173f9a5550d9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389baff80a6c6b6dfa3d3edc508742d3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc7579d7dacd2cfb2269a83b4f25cf2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776f15aca5cb8328d2c50fd0900ff7e4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7031ed26c55514a4f8077d62236a2e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677c39faa1d5948d926a09296b145052125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d51b74651d151ce7ffe9d779e23b6d3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9ddb62212922b358b8a2b51f89e9d2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e06a1584d960e3428c70ad2d3aa25d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deea92525d7d9d39552913ccfcd96b0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2737eba7ee72f1f6e34bcedd4349b7d8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73d75845731be4e5ae0c511a3460f72131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fa1fefb38aae4cf42b33b0fcc878ee132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f632650b347bc78c23c288d3f19e04133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f20e6e1595d46dbeb34f6cdd2fec84d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec75055af0f9606e549420bece4a699135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1e9f1f08dcff38b6ea89b164449506136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c98cef313f57453db3828606fd099b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d594eb2010aa68839831de2e86ce89d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6cbf99f6dbc249e8fdf72b24561850139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ed277fff34cd9a30803a8a7f2c29c2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647a166dc609fb0b8cb82030ce2bbb6a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966cff7534cb20a441b6fe255ade5126142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93483d34589093b967b0e2f6dc4146b8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f647226fab2b0f898078365b5f1db7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4485bde23ff616876a5bdcbd161129a6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177a481ae68bb4bec047dead3e2decb4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b81bb98784f6fb522b4dcce96a55a15147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167355c6ac2afba4d89c144ccf5b5e47148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dfda5cb2c72ca8fa2f1c2aaff0ad75149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011f6ec9ac7d884f2c1c9b665ee49fea150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960254713ce54836c15b54d0b17d23e1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ab2bd42c1a465d9e1856a0b195a041152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86de8cf7e478c5bbbfe41bacd295deb5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8075834a9b9523ed054c831726e362154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0367e02ead708f487e54b371e79ccd83155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f24ac3e06c2a23ebb54b2b3ecceb19156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d8b0d5c6e7c8dbe0ec3ed0d4aadc2b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c611088fbc235a8a533d5052e17adbcb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1292be171909efe74c7e6d00c1cd4f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03b11d94a9e9803ce392e64650f233c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aed4786f81dd18166b5a47807ee57e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a91a877e4515442e6fecce1b1bb427162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aa2767f5186aefb9608d35cb3414cb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4348c31274f8deb5a0f2004d214e5a72164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984bf9eb8e488f49653235c235116dac165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b8fccde687f9f02d721b14338b6715166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4180e7ac10318a90e20055c9c0bf6de4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857ed82c0d95a2e849dd00bf4778c15a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bac4d628ad456aded353f7b2eda5dd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce939ad727ee2f3d810909278398f84170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0bb10ad727d96f232825c90fca34ef171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320466da2fcc4d8c8f5080f36f472646172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaff76cb9345314474ab2fbe9a0b8c87173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97415395f08ef9ef3260e761f9e6ebcf174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c304e7903def83791105d36e59a7bef175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41279962a58ce5fd427bf3052337b7ca176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9fc332e4cb40d9c3c167bca61d4f97177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f484f24961951f3fd76ef84ccc19b3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00933c5327d0a571fb2401cb04b3c846179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253a712af1a30ef60ea8c5fe3a1b8e7b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada206eafe437abb91c7caa5215190cb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7d06f3ffbafefcd9fe3ad93206d066182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29346395ed5a12787ff198f77fda3e7d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984ad88decedf27ad9aecbd88a385596184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920f69bb20260b16dbe664be86979dd7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd943a748dd104e3f1890bf43c388a8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c54669b5024cfe2b0af8f56b1a4a43187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d968f7cd02434f31585075560b1aacc7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf96e9c038f5d8ca3ff836a577c96f47189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572b0a77558caabca8d2017517e262de190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077ab9375dc2a4d1f5de91256466c2bb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceed7b6e9fd580a23288036f07d2c171192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce53bc829337998a4608948410760cb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99509107081d6039aef4dd8c0ddfe20194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285e379a747b44e60418fd5826be6dd9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efef556cb0324fb238b64edee81cd15196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d38390c88e8f0ab85430103130f801197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22307ff02edaf2beacd7f7ad80f1b0fd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a16630298695b8d4bdf384df2308679199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deee0b79d4f850731d0080edee73580200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f6a961405f358374b4d2be33dc0d4f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de5ad6157d65d7524826e6f98bc2cc0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a6bac45bd411ba157e35cd07d257fd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0c11dbf568878b8b72fe21b6c48324204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00a8860f2a993b1a947615beaec4dc9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1bc4dbf1c4a2072778de60abcc019b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954375819e180237786114e4faf1f4dd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec0a8988ff9db7bde7079c8e4ad92a9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90db8cc84292395a8737b8abc42701f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a905287f219fe6abaec3e451937469210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e145c2d41c854ef75a116f99c13cca89211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9bd31664cb59a3602dde1d18bbfe78212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd42dae55203d76edeac40201f20b08a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4556d54d7af71e7df84c436d48c8f3ef214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d1dfa1a0a48af731cea1e89b2d1422215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3816e11ea0c4977a90090a04f5ae64b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2c0333f252025552bd4a9a794ea500217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238b576e7ad2bdf3c39b978cf42d4110218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef907567bf89ae1ef7cca1ae63cde5f1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae055c4bde6e36f20af3a3bf8bed1d0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572eadcf816a8ac25e740ba203b5930b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf3724498a592c3344c8160cc240abe222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3dafd9521fba3c6a39f04730037392223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba2670fbbf8a4bd4fa8e7f159a23ced224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8633fccddebf94ba4a16fd391f078a5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea38d1c309cfcf6c943236d00a9b53ba226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b442885dd2af9d5b510afb9a00c54028227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d365b083cc6c7a6f9a0459b8c1b485228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fe4ca7856837df3d2293926800ec4c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc585d2292592b508f50557dfbe3bd1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9796e350b165c4cd5d22f7667b6df4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9e70ebeba2e4300fb82eff3d524ec3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2f865fd2b2b64d9066ae9397f67814233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1266f01e67baa647846f171855bc2280234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1befb7c0e3705d08dcaf1803143d30235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5428fd3fa1a66abcfa4e9a0e27d12b7f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2c313fab54f7ff3ba232246d3ce7f3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6286074a85f492c0b8a3e269d622a746238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824547a46fd79c231781163fcf4d3dee239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fe8b276f0e510e54a6256de35d1484240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc4f34a6f7eee6cd2ec83cafdaea37e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f68c2c84a5c2d873f0ad0a1e5b8e12242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783a71732b698a18ed8bc8b865cd6919243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95e8996ac96d3e11dfc80b906fe4824244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30f05f3d6057073f7fa213e44ba452c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a9493c364436fa67a45956e724856e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca3f059a504d6d6f7f057b92bb79180247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65345ae384b031b0a8456332bc88ebb6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d21ee3fa11f053c79543b57476695c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af34a606c5b445767459da83aaedfe4b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a521d7e68b7f7249caba32f877149f4e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b65f7291e03d3827fdb28719f77e23b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31df27c96d89b4032c9dfb580fd19e31253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1033f9d817ec89d4735ca5c1fdebdd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6144a9232898c4d59479e23dfa3db61e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405ebb66a94c6f6c49ea55143da82bae256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8282d25c35e1ba6439b4cdf426267931257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e06f985a14bdb0d6868c2c9ebfd999258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca25319e3b84ee697bd1c1fddc2add8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97a4cee3c4a0f1d9479bec3c0399723260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1beb60c477c2746e507eeaab97b2473261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac74e262e2bd91cfaa5d346e55cb5f1c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f538b6302dafbdfd6c4246cc07615c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208721d9a11f9f7c7e9bfcf1b48b9887264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14af59b6dd18047f26e50e54f7539b3b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cef1b077b64bb1c6f9cdec29b6af7a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c6d1eb2bdd6daf3104ad96ca4b517a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787720e010701de4633fe43830e48422268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccc29ce45108db26081a4991ea2a69a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbef6847b99415dd94faa26046f8908270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216ee9f932e0b11f7b25674a5af79ddf271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f67a98052c9d68bfecc2316d8240665272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b055e58c679596c0cc4baa894f4ea4b0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ebdbea32bab8f9973adc4ee6ca5b61274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8536c642dc850da95ab487abb6c231275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cff95cb4ded2ca5b00ee24947ac4505276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a58a03140e174cf9c00dd475a42a39277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef02ee2146bd3960c9f088f46a77108278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa09e65c3e837547cf20e744578f472279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69493faa74d7f4d50f464a83983051e0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6369c4ff87464f1fd56152bf4c2931f5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7908578153d7fbdaa416a7d3d2e40de2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc69bc8a5c558b0d0d8fce5592ea4de6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a9650ad2f9ec3b214a2b7fd38974ef284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d03165854e4b62787c0f660081b3d2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2001d4f29b1a639752df914aa7e33e84286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7ccb390685a745a5a48203635e28ce287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436bfbf7580e4ebfcc94d137843037df288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74a4f0f43f56b56e83c80d160289b62289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b2ae8885de74f581ab001847444b5d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e93f1c0e54855466c38ea37175ac6ee291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31ba239d7950166e432a95e1e241b8d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac7f8d584c1b04b931f71232fc4e5d6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484e915c40e646c7184e6dc063fc2bfc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc28751d3b0007d53bdc27558b6e4b3d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5955c8ce575f4f18d520170d4009f54e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0071c82d0ef7a3c742de7dbbf3833e5c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ead908c01db5ce440cac46838289cc8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21e0f38315950536b43c897fd850ae7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a302091d9c4cdaf0de9f392203b410300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5bb237e3d0a3ee3da944d7cdf331b3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcd3b30672832d8f8b4501254fc99b8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ef5e5340dc29577d08899d851972a9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95151f23aad2506b00382bdbacb93f21304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b770bc02a7a31deb33ede2e12f632ae4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887cfc0f8e3cf72f3afc3edcb24a07c3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bad03c15c8b78daeaa217daa4873198307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db19c229a1447ef24c44c0b8bf228d9d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907238118a8be55b817d1f986f0d095e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffbc7319ea313b20144e79c6ea988e9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba3858b362c9cf2d0a413201b0cc35b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccec8c35487b4dbf824cbf13dcd817d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029f745497c1de7d17a2528627325bb7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405d9aacda192f4b3c87ded8739275d7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ea112ea721f1b92d9631e0f66d36ab315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f173985534959cafa6de7b84f6ed8c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f650afb3b4e061bb922e316c51475029317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b7d7afb608a2fe340f46ae02105a6d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e661b0ed75ec06fa03fb8d15709d4e1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdd078aa32fa77021720e1c47177e05320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdba7a87e925c16bfce73273102898a6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6462f7b4b1838ca9a9799c47094b639e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138fab65d38ed7617d6de24452baa466323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46804441062b33fc36118622feaa576324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49612a037c3953ccc66cfc56f39bf02f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc25743f6862caeaab38ea740c68c80b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3669aaaeebc97af33df4fb6fce548e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3e29b49d1376abf67c8bbcd8d898da328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e53c8f37f6537e85723ec0092b622f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd896f77948728b2833b7bbc445b8f9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2df258e85fbee2e9c083755335b908c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddddedbcbaeaa7887a9a7b95c1e1172332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee930bc99f71833f3b244a5a9fdfacaa333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3170d2f3950f49e39fea2e7f5b24d49d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12db98d5a5ca576523ac2a69f479c38335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7d7850754c6ab6b4f4100ba1e3beb8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd9d4e031d54db1d7322db839692b26337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506fa47f7cece6b445115aa6398a55ed338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aa69aad0eaf9affe3b164493fb42f1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fae5fd91dba3bb1b49ac8682c4c2c5b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeae9dd55cc45ee6c8fa154b0da187e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf8846f66cb5c0dac7103fbeb2937d2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de50cb15817574b17f09c33550673066343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d0d47f9282a4d4bc85738b9d0f4088344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0645587b8495d1507327d3b4cf34cec345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc7bf2073f39e07505e6efeb9ac6ecf346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7478fa94c144581f2d3e6238f6a1b4aa347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aa9acb0e8cdfab9a379be31cf10a90348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2082e19fb3fe93d699f9701a7053604c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4fbd9220021fb90310f50b8cf8dd84350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecf2059ea9ecf5b2802c8fa7b59b17c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfb9a620abc1ddce4efb55160c34d8d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac89bccd5367aa6d5de8a9ae64ea619c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c069b9cee186e226e0f67cf008ccd64354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82abfde8a9f26502974eda0af3517012355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5d072270aefe82d62d18b1ee6cc31c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f80e8ef7c3b96716522c179f1d51382357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadbf6e3c6615629b96c84dc3b0a0019358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18e80074b8e2d2f32ec2d826efb9c94359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a6990a304042bf8bcea46461380132360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d833ab802cf4c27f793a51bdb539fbd361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1ab27a04b251602306b6d38b3f4e22362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df910432d11e274dd20b9e8ebf255fc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dde50935e96706122e65af06c395f9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936d6ecaa8c9d834178518d0bc987a10365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b1211966bfe9b3a84f1c8aa62ddcd9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5c20f56b0fc81d8b7d81d53348fd17367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf5b695f34fc24ef59eb18a4bb311f3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e4a533a0dd7fd2330b407625cbac08369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e909e55dbd34c66f06c96661dbc73d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642d247f7809df495067040f09d76663371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd604187fdcc07481ced3f789c1ddac8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb1d833315763f93f286d98686d272e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1116077649541f694585701846e2713f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcf703a8d007bfe609a95b9da0479ff375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f19bb67f92ccf648c8efafbcec9f16376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6a362d895a8f7af8871577af89d888377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9325bf14b5b1c344766bd4c85915eebf378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289a2b8851e45d11798ae9ec98cac8c1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abed56a421aa0d66bda3cb9ccca8c7ff380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa83ec675fd2ed2af25505059bab917381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7396110e2bd475056709d3d7133df7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf9103e332a0d1a0c9c2b9f73d0a841383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017cab8f66564d2ccd79b681754f0b99384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62fa37d22439e50635803cd4d8735d8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eacf77b5496acc72dbbc9dbb5864cc386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722dbe723b087c2aeb8352b0288b7473387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d39cbe3288bc4d93f375f6066bbe18388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2e88eef82fdca126ad862bec08de99389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f58e701936b0b828e1d82bddd2e79b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c36578af49584b3919d44c11e12b25391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ff71b3c53e84e5fcb3d9ad86c5b1bc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f62e32d3afc39f509c890840d809d31393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5fb2cf32ff1eaabeacee363337ffba394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee27bc047b740f4896327ff451386667395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0364a56b14ea4bf98c2919a1d5d3a83f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc28678e92b44161b0bec81720505ad9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f970319f3e96b23f9b5d103bdde647c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8348ab5e651519081ab0299509c9beb2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7301527508531c9833b2527f494bf9a7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a80722e623f664cfae613cebff9287401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ce639a7941e7c265baa65a420dc56b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c143473eaf2981a2747cfeae862de2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a571928343327bf7860a09d7927706ac404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acf1d2cea0f8efd26945fa50a1c56aa405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce6d738507a919c3c45aca01a381d68406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a7f7c4aea5a89bf129cf012b0a9669407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2289e635ffbe5ff5d3c4dda4d66d292c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3757c3c295a8812b17fae0d45ab0ee4f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a89d79e49a4f3e89ea298710128c89410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b391cd8e6c7984d7b85ed6ad1ec553411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac4f5f31a3e666aae9ba45206e484d6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0829131b8d3c524d322bb513b96ad74a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4450dbe4ab33e4f3b2e4089e1f95cf68414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79b3f6d3bd0b51ce162c84da565d866415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fae4bc131c7fcea48d7e5e2c4e47ce1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca65680d271454a89fdf251c28f1b5ae417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b602ded1c168af11841f52eab7550d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da4c7d1061d1e468198540f1891b12f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60652d5af23b6c0d0d2b2c5c8822675b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a70d026a34a294333448c07470d09e4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d35511d85ba5db7978c073f4fb22cb4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d341d4f14a24fbda10212fa0bf14c5f5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb3d9b1cb02c5390a5dbc1478e3ec0b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604e0b1686b0bf6571a767cc16f13f7c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32c81896024fcbd1ae17047f92131a5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77fbc7a2327a0ff5c996e43a071dab6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e162306132253b3591398f8451a58d7a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b9ae2b4b50b1927304f9e85e38ce34429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95c10d3028425e60b0373db86593c31430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965d55517e4a1f561f3f03c82c20ed6a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bef78655eb1d8df1cdf6c27c8213d1b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754a566c807cdbbf46cffc1e751e1666433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadb9a44752048b0ca5eb4aa09be0af5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c03bd10675b363e439c60c7a057db1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd239c86f69e5b03b872c38e5d89ebce436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33138ff04f87e67051303e1d4ec5c20a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc4c18ce9884c16029ddfec778019c0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53022d6d6c7f0a0f4bc711ff13ed8aea439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b736a7183bbdce7bba2f6080e48126440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3160f77ba158375951d8197239e2a4ac441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b82d1d1cb1d8bdfe128fa2ac2a12c2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8995ac75b25e216cb6be2545090e10b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3612c7b791b37e97e9d2b7e3c027e3b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989627b789ab7a2cdc30f63e4090683a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8407091cbe9aba0a15f715853fc19e18446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425980580404424f56b1c08ccce8d910447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddbc4451c0c2c988ff0f0cf46e07fc5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf3541f140213b7417a652844e2587b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45f335caaca0dced9cb15db79267f88450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c56e88f94e3278d24c21066d24fb46451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d879f854bf819d26d1f78469f9bd204452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bc261ff49e464b0e1171abf7547516453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5688472b626d36c199f9babe403a017a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc7054363ee07405409254a1fd430b9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250d9fda76a22a5e950577e5b8161ed4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909c19a90eaebd7afeb0c6bd258a1e86457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5e0be320c19655f9d4661a1bc07b37458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ceb14bb6eae5a9b086f20577ae1dbf459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e53111e2c4e6a09b1632e62340bf53460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55d937e0237583a42f19b6a8b623c83461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1bbc824376a8f1f144ec2a08e162fc462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df27c06fad1f0ef2c30e5d3d67f1959b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b972d082ba8998f11ebf3f98118a37f2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e1d53e8c4256bccaa8c904beee21a8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0490f221d0d5848c3319a788a86b2a7f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b5c4ce100711a4f1f9749348208035467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceeac9f3fd885e989f0420a8098e525468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa4d1f7787a4601b4a071724180d3d2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41a055a379b172573382472e9318900470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd97dfa7e5f9882d4e02c4af9695b992471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baa2ba7f6811731d754d9d9db45f255472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc60e30da7e1dac6ac91952842109dd5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70bbef4a23644bbbe59decf45825370474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14d83212e43b92196115a0e0bf058c4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1101b437bf6522e4e66626287a1397af476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe9829524393e1fd10b35ad992cfae5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a435aec44a7c826308b06df7c25b33478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595f0e84a11ccf3aa6b12d1f42ed6b22479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58907c02326ab31f126ec5af0cf1797480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90595e377f4692a7e2090fd830409eba481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b056d71bf37701eb2da68503b2e71c0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca3faecc1245e9cf5725a1a68371d0f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d1fee00d66eb961b2a82f8ef8bb4b2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc97a331cc0dac59f9cbd48121e7b31485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e97a4aa68b7e3ecb35fb4b61ed632ec486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd58b87a84693fcc3ae9877e2eca9254487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03664231d91347f2a8bdbbd26107165f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf093031604f065144e3a6ab277983b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7879d64e5f31c8d3209e6a0fc4a31d9f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e7833b35730105489a8b542c56dd20491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890d37a5c27a9b3945b593c216781da8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc55ea80190e99da2329c597e50d4ec7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803ec8a6d0a055e4c1b92e2e1d545de1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4331f575314a806c2e79db9247647d23495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d603dbf3205abd0e9b146f42b535c9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5adf29e4f3c281cfea7a19368ed5ddd497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e48b9959218564d198ebd8eb232fe6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3e674eba0a44db6d78b559ece54a61499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb52fcef02b8c20e99eacb3cf648bbe4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a48321e2a809c96615731c43c1d4e13501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e974119c5b497f78acf7f88bc8b6787502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efe739241130e7959f9c878fec71094503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0dddffdf428ec333654f681fcbb866504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b907e299f83052d3a4d1b4ae895c6336505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6b655de8683aeca308bd7b9b8faafb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fbb52fe615277da77e0b5b025df5c5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95483577f252cf55ed9831b2ad21683508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df527014994bb645772f3cbcf9a6e6d8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e784ae182cd3c8748257ff865ecaa3cd510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60bb02549e27bffc552569d72f247ac511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49452cb0ef8aa82d9ff998b17f007c85512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4300ee45555d7732e72e8c5722e74e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f798f14179995465ac1b16647e6b117514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775384ac02056ba6fe6f2ff4701adb7d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cb40fc31a2b13a460ebfbfebbd2424516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716f46458fcb17ce144c5a48e583c38a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28c06b226e2de0981e31b13d86c1da1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677e1435985d5352879ce49329d25216519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08e5d246c1a38455ca0c140c3cab4a3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125171cb1d60964ab752767255c9e166521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f45b019f29abb9666e23838a69a21c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e224989e27946bae1aecb373afd07d8d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2531c3eda32cd15dac7f799f45ae9a57524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53fded3c417cb34a45a0f7fde090f53525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a540a838b9a693a7c0f05f7a2fdae91526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d5e2d2f743909c5bd4c5eeac5e514e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e5ef7d50de006d11b7fc064e7db359528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1410b6e1710cd39d67ff59fcf753c098529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab19ead5d11182bde17b541ca9a43e6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c547b2921ed54f53423aa1b36cebc55e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df1df3f47f846d4b457f2f86712a087532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5281f5162815f58793ea6b2cd24883f0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119191a2a1caf482ad0a727191d89f99534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f16883698756d365d493fd58c443e0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a18bd08aef6873772c219ad8aff9ef8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89f6d26dec05b6b6b22bf705d32a269537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a06677dfd4030d35397882dd1609d5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4a6a14e5d99963f12fa9aace338989539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77dbaa649ac7e0d2661f078347e99e5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4d8825bf232fa118d863312438ce42541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe5a0e92b34881baaced52786e6fc19542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8acb51577a7ea370b3b42b03c8660e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46421f61062d0c4dacf979a49cc47b35544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed52db50baad7d486b2dbab7a5cd46a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bd02b642777e2274f25cb10c7729ae546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c39f781671a2fef91709060b9d39e6b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cf5b4550d921851b03295ea88e6237548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cec7fcf4f80b1d9d0da8bab1924ea07549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ecad5d1a0abe1cf1536784d32d6518550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ec7852bd6ee03e4645369af97f9c96551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5323627e58ddab17dca9e09f2b3a557552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b924f6cd4712ac23ee4de32997ac2e07553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a951f628695739967db3aeeada0db41f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fdd619c996487c4b57a23ba7f9d00f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07cdbd65acb7d4cabde9ba19130809f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19848c893f217b10396cf53dc56e1a3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26dfbd2a2d297b65795d6ffab405923558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8034d56fa456ad4ba5b2e65afa5d8f7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c5fed767f791f7fce316ca2dbdab45560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656c7454a010b21baa80c4a013d757b1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315badd539b3bd2d84bc8143c94b003d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec729ad4624d6bc0bf8e825642cf023f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6da3602b42cec79e7575dae3ec93a4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4948a4db1dfb716cd0d87f8c8c40474565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d8647606560459ae07237ddc1f18da566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c26f25f9b0fdea79459b37a8f0e17c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0cc371a19e228ba472f1f0e7db7b2c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b0b135c7022a4d54a07970787590eb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2624f6abce5c531b482a05a785652269570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e6787911078b1ba55317daf7d6cb8f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3a210a1bf8416b191b34c3a95d5e6a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221dbe8cda20b66d9f25d99a3645bf2c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7752ba7629b11eba2fa2680fd2e51e9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ad436244175be19256aaff9f7617ab575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902bb16ff2b2fbecba4c54aaf35ff4bc576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63c813e58b2a591700c78e85c6936d2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2276d9f777cb1f6e393b95a24a87dbd578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2856e3bdbd74c43c5cf8215ca282c86579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02307fa773f5c456a86db41b03481be6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216273c6c410cabbf8d8266b8ae4201a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5644dc949bd220df293d99424511675582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7326b8d5372c2d3eb6d8cd4a52340b9f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4b962d88bd4778264ec68b4f383382584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9402eda99c191550ff5eeffdbc47c40f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5579aaaf93a5e38c1a4a1ead44e6b1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe07cfaec6f17288359881096a0ff6f6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac00d049a48f790644a49b9e171e2fd588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c901768f7e202f3fdd6a5c5b1ced9c5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402734f7a73d972b7f6cc1326ef141d4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4083241857c83521f8d1729e01cb3451591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e258b7919b5192af683eb52c4b14ef70592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c824f6ff2efeadab74ce399e2ba90377593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324a513fcd0c403396831d92072bb529594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ae76fcaed6a51be11f3279bcf0e881595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f61af2707d5979a1afd1b7482052d1f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3fc1504b25e113ddf0b01a50a42151597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a14e6f4ae51adbc72b94cf676b7212598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69f8ed98692af299e4e0918bf6b0656599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e426b081ba8a87be820b092c22206b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa7dde9ba87185ca9369e8672de613e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd369aceaa8589a81ab6b1c5797224ee602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecb8d116859bdffe1e54f690531ba51603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a595bfcf2a306303830902c17017c4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfafdc4cf3dca7b3790a202814aef542605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa11b40032bf1e7ce10927a5853a1aa9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dac3516f8a1b5f726193f0af8f78ef607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b8a0a4f21cdbec3562f46b8473ed81608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eb0161bf21680d273dd1f2b1ccab80609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4def61783047e7e2cd5a1bff3913451610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b7785b8e791cdb6c95dd2908cea2fc611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4fb2eed7835de0cf9ff26054378216612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498fcd16f1c57cb28d76b9557d6ba781613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab81536f026b30cd553ecba24e84a29614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cf09988196cf5c8c1c6836b16f2c7f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aabaf182a45a24a2bda31f759740a89616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b3ae00e21f5662d96aee149d98f0b9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4851d9a262ee8a94430952b9fb077e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1677de7071d617dcc47eb7bd5eadb48619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1dd4008427dcedee44f10e2d209060620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a71d13651cee6d641cc43a12055d77621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de84fc681a682de7f7fe7b949514ae3f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaf810789247a99577410425805674f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18001edd52b85cf8da031d170f58fd27624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a2b1c069c5fd4969b1a103397ad132625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d094d3f55491d4ebd2117ef0412d666626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94695656f45be78f09693a04b2b1282627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810329e759f99b84c87a4de7397c947a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f030ef0de17c8fe1998aca7b7a98e011629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b51295ec8378c4ffbf5d13354123112630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ae3249245ddd9d73462395906f0d5b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832bb19eb044b0eae1fed834f9c0df53632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f866db95b5a4460a5f156543f43180633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e9ac4a90309ed05bda991f9443e89e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb068d036d7d22b5bd638eedec5471b3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8aad95f1db2287e9e60eff50245524636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b10fdc6b3403911aec36c5308f70d90637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f39099bb0aeb9410e84c6d1f0da02c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c05af05b302276ef4f289162b0ffa5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a230a61e7e0f44ab070cae48b6d3556d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe990296d0abef906500b99d1bc91419641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d402b5d6430a038780b4787c1cd7f0c7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280b8f80f1134d29cc1a33fabbc2acc9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090da839fc8765b06c37ae8afa62f813644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb221eeb589fe471bca0d240845673f2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121bd04ed11e61a6d65eda75729f508b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6603ea1ea5c5f4af13b7391ed127d4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39249ec136bf3369aa8d39a72ac3709648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5665ee32391b7872c1e7a15698e9da649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa8c92d29d4cdff3cfc786d884a8e35650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584bd02b6950f3ccd193fedeff7a384c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a98f258879975f260c039a73ffd3c43652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90ab6111bb9d9f7c4c812f29430349f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28badd9a4d443152feb25e1b93ab4d0f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847e83d2b4f7c54fd917c3a86586741e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae5da6f73437738c0ac6719fc9f955a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2894e901a7afa766124384dc708903657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a253b78e98d3ba7b826221a1b3aeda64658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6300f6a6301fc8ce358f05a9236d75659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdcfced3408e7a7d2b20634729ebd5d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660359463b8623495d493ee35f8210e1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485bd7541bc880e81d2463d085ae2b72662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff850db2783666875e24693d207036e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14da43964245e24eab3d4a9fb2a32140664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f2ff9ecf0f6ebe96a0d9446e0be3f9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04ceceef84fcc7894c2227fc27e9044666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753c220930cae8b1cdb377d94c7d3912667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc252dc2b91b3c2a0e3163f395d84465668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4709a00337799a8b01c324099f76ad2b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf3a4ef1d71465505c339f5da9bbbfe670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429dc1c552e5096c56d79bf698b710b4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c37b1d74eb2bd24a789db3b1ae8fddb672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665a3683336e2a819ffac898d7846c2c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c6b703c2212db070e1c7e593b644c9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff498bd5827792400785e3b44bac92af675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095e91066e9003c665e47f9ebf0ee778676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dbb088c476eb96d97f56dc93f4baba677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0715bb123652f1f32794102dcf3f05ab678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afe27fdbdb573e4994b2d1debf5501d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ff59f395b9b7b65ca9cc38fe535602680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185419dc4bf02e5dfc52c9e4549a1c8e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8593eb993f69deadf1ed3e5c1e4603c8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c22f760dd7b3af539f686664eef3fb2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c1ed1b82f5d90817aaea1723c2fc42684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900468847c7b8a23fdaadc6c8af90ef7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7702cfcc7e60bcc5f44cb16bf51022686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0717ba200ab671823307af149c44d328687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338f5a915688c5a59bb14820fc606294688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840c96b11540f98b5283cdecf39083d0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84167c05a4a31fbc885014343f08ed12690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4edec74dfc960a1a16747743f91af1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42439d0ba7534a62d7f4a7f7bd1c71c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98935f366a9ea722d0be5d2048b708c6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2187fb16e30da576eb413fa633bb2685694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0628892a130e9a05c686c809eae315695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab772001248749cf034c96a38c254b65696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29b69c4be6e62c64b51a841a389bdc7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b6c72949a50a424055c8b0ac219d4d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feffe9e9e273b8037de9a2d168810ef3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6eb9413fb8c91e46236fd5b1dd6545700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b183fa636356a9b6f992ae552e1cc4d4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdc95a2574fef3bdc59d084f547d74f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8485b8cdfb65dee58760392a69202713703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636f1c6f55c608a579fe625ebdc9d6bf704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dae02dcefa63f367d98a9b769c22377705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccffa3d1c11a5a7131b769dce4aa74e7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eec20374cfa379595e5763e67cdeab707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375a6482fe04f84b2573589a623b166a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68566fa04fc32fcc9a924f6e6539d24709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9580646d739f73f7900449d577b07e74710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84659d140dfa1e9ddbd3fc49021667c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26945f53d55866aabc16e7a89af9d68b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec6b3ffc70418369c7b69c0ac2b6bf9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0347b60426c2ea6c29d5957b6e69e6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b94011604ade132403a3723617dedd715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432a6ed120d378e26658a03ec07d9f5c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd46dfad99e043599853f6ad6629560717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2035f67cbd76039ea49d1ace6e400119718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbb3fc65402e068ec2b9d43a229153d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50140a66dcb6a5f830dd15515749dcb720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8fd1df133f280b1eee61f0b3ed56a9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea7adb92e09c9daf043556caa1a247f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094ed1106b32d7ec484cb9f4b470c9cb723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88880a55436f2bf817c2cb12f0ef4c29724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7a588e0a041c90b850564720aa2716725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b55f57c782ce1386ce74902279fcdd726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7448b856b0b322e4bef45b35779f6f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5413cc04e5c132fb4466a46cedaeac728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44523d922ac572da1afe01207144504d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2f1ff45a704e3db768f2a24b3f5574730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fe284bacdf321ea512b2e2dc2599cf731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3552c6a43facf61de9b0370878cf20732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0febe992a5e21875cdac24edcd0d9054733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f373da56d5d0809ce2bcc2bebd63de22734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2902be04065fa4563b24c4d93c64eb735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7669a9cda0ec13c64cd9d6eb2c96e873736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3741ce2bd7504816d87c75f633aeaad8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf5754eaabee02ff1378a959990c231738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8482ba528360be15c7cc38289a362eff739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fb779daea7bb97291b9c9af99887bf740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d33f05434b1504d4354633257349d2d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb392ff4dc063a0672a9da3f5a0b5de1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a490af12d41d2f3e1c663830f4c01e07743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb82a07decf6f5f4a589614b0ddc8ee744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f291ea871ce4e8d8288361193ec5eb23745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791199a0375f950a4b1ca7efabd07aac746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0ad37f061f398657ecb10d62a0badb747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88a52455d699f2d07fe5672937601f9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec9acd1c6dd9768fecedf979eb5de26749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fcf3bef18e709a3a57627905a966c0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121f0aa28fd0451106a005a88ac8dd45751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabf5cc4dd04a0ff6c9b274aa4c52d16752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f8708d2a01f73f0638ef51837d381b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e939cef01c351060fbabe0bdeda62dd754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800383376226a12717c1384890b29557755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3224f6195b4f4666c052a3cae11cf3cb756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8f88bee72353b9cb5db06d2d200017757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf94a211e4eb5cbd8a8fb70646db5f73758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc93362a7c044a720f1fafae9c973c81759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dbcd8fdf968d47b4ec0494d690ba66760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ff8d71787ff2e8c962dd0b4ea4662a761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ade0119f1807a0f55f3eb0ddf3addff762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3716d15070c6e13bc6601f517617007763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791ba4ca4107ef590f8de539068dc9cc764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25e0899beabc3584691b787c531db25765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e07b774ea4797704f92987a2f5cdae7766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dd94c480742360671905ac233cfd83767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3a68ae1e4261c6e38448426fda190c768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4397a30dd5770f7e32579e144b0b04c6769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0853d9c767295cabd3d98966413a3e2770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ed313050edf1331b93f34a23d7b96b771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd47ce3f25848ed842269cad117a03bf772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2c998ad879c20ef6d9dec763e857e9773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf58a5b87d0f2021d8f9fe187ab78ad8774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f254c72fffbb5212f14bca672973e29775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d945d28422e3fe8b98b0e0efd4772ee776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e10c5a064db6d951ef47fbbffdd5259777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567e47f2536570d1683ef17a93913ed9778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf5523dd4e0f1bc05707d6d10a849bc779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e15c2722205b3669dc1b15d0b7f51aa780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa72f35931b0379fb143c9e2c6fdba2781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d95e656d896e4abf1324c1ef6f3a71782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4184141b971dafb9e5ecef560a711149783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350db0d4c0b19cbdc1479b71886aa9e1784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb2f36356ff73488fb78c15416361b8785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa66f9ae2c1b017e47c8fc9fc731d8a0786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ad959d7ec8ef4c3e6c0e21a0a3867c787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c8b19eeb5c6479bacfa5e9ec4df14d788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df971866afee06994f419705896abce789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4b65db7c317221832547c52a5cb0b3790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0f353eb6ad5bee8db65c512084e9c6791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7108ddd3096b73410f134ae54213cfff792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aec0c72002475a55d0561b5faa3019793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e00a5247b95ad7dc9a15437a74dd1f794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7947ea8fb9e15399f221021d444c4c795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d0d604ca73cc6f813ef454d96da7fa796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bcdbd403961ed55a6102c2ed7b7ae9797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82c9a7259d5d70363597e894d96dec9798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bc4c848ff42ac133bc712254967026799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed561b4033747d045815d791681700ed800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d102be8b68232af2fa188e9d2831ffac801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab822b5d2d538b57cd0bdcc7a8b590c7802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14902ee61e9bbf25e5acdaeec75ebd6803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44d673f0a2ef82c14f270e9ae67ec48804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3096ead9636b55a6fadd88672fce8298805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80477c7db4de8c805b1ffdfc580a8ebc806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf53c09c023d862fd6be2dd749df14f807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2890b253dec0665fbf739227b14aa467808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a86199e3c5229622a0c7bb88e64bdc809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f497137c8da889c1b41294a4a9aa095810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e676aca9175812c12da7363c86337d1811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb0b27e670344c7e6354ecaf6551c0a812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23475691218b5c4f18450c4595bbe4e813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c2c2a156d717a815e47c75360d703d814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b612bc04a54ee4e5dc87d88f2ef83e815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3022728a14aa8966178f51b058736186816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a842cacf16361fdc7c6a34c1738986817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14159ba26949e9d5744afccc9bb28168818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42ca94664d802db4894a08f1d31ddfb819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14772fac2d6f5b7ac9b4ad18b44f8db9820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5818fea0a45a59c66ff7962f9baeb53d821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822a1b43d212ee6590940a1ba1feb074822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceae977747b549a319583b6155ff6fb5823.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de69ba855dcb913021bfbb9df9a481631.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af24f295ce2d8553b3c6b84d38b22d32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df468d95ad6ddab59f317621ebb98afa3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b354bc8179d1426c84e3ffc8a7b15824.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5b4185b9d8ef774c0f860078bc48835.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c5ae7b207644e050aebd207437a6f36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaa065b41015189ee20b4b4771799387.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eafa31c2024736118d74204f941a898.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74cd5abd65fc626d7d1996fe569e0a49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bb285568fff1be4ea0c4d3104e20d510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50baf5615330a54e3e1c4aa8e3fd94311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994e5612d2a7e77a500d45907feef4a412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f268747cefc4031d71de3d5788ddd6a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355e56eee41ecba18b5d763af7bc2dd914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a553a4f97dcd880ace45e5e239577f515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2456212c205a69364cffcaeb1c7cbd7316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300f5ffc28b0aaa2b78bc9085b4a8b9f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8d41f2c4a081624488aa38643f2d1c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1358dbfb0a3b1f4673dc0665a4a03f719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eb171c86de6947695be656ad01fd7220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636adebe9af7c224a9bc65077cf997af21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51fe0ec71dee9bd7ecae82772990df422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86846fbec5305b3568aae3e519f9613723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9f8e3395fe7569255d5f454866864324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f2a1951ce05a62d01129e2a824b59525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35902957b3251e7bec6f1cdaebc393cc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30996aca6a14fb405d04af6f68ff3c9627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0d706d5822171fd91491dc6d370c3328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a564640d32448f3ec71e3ea7365681db29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74e2661f39d9d4de3d6c1e91bb962e330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff97a982b2779454a0a6e053d1291e231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5b4fbf3b6d7f18d4b1609c85c68b6232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5905e67ea553a4596aae13befafbf55333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c539b886b4ba412ec6290735f9d1ebf934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e7341a9f790f2be717e422570fc42635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261e0158868201653a53f5a8c672420036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b56efb7c1bec78ddcdf4fc8d4552d6c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560c99cfa99e717d2bfd4e20d61050db38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb958249cd6e4a7c2545751629e45f339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c133197af6854d6d4ce4395d1aeae240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc86a5838ab3a3035fd7b04e0aa5e4741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0070a57e7f6548cc7cc66cebe2fe6642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e31eb72329b83151eaf92dee300278c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966655b0ace49a5a52b76f9f499d671244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c30d91224cdf14c15c27e6d05cf69e945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef2e868b6bf63956909fe449de25bc546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92288be5453a7783302a95c9e18d982247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b33658996a895910d812bb11e5496d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1533e678c24e54f14c7ce427d639b349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deabe22ab0be37961ac31934bd1430c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4752c5fa6625743bfd25e4ee4d2935fe51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babe684110a8385b2260a1642f5b261252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9623639a39d5cf1024d0cc1feaee36e353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfaa29094abbc82a2d6ae1b4f60753354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23495d233861bc19a22bb126664dbc3955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff76a770ac8c2ae382af78c1cf4976cc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0addd5773ac910efca526378e74e5b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c421dfc592960f8e69525139be680d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618494c7bceb69dde3ef9f761686156759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc7e1cda26a4ad8a3bfe66f97abd6a360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994fa8d21a2a371f4b013ef92e417c1961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f135f13d1630ff6baced8b5cf1de30f162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f315ce7f41ebab611646b0d9b7e82763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04016131ad8e089361ee7ddb12c5dbc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef680b5c663c1b9f87490f524fa7b88965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b61056254ffca5e6a1447d7189a159e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aafa7556b2f60a3d84a507179f5c4867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a19bd895f2469ba8ec0eacbf868eaf468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2be1fc82b2ebdb9653e2e9104e2d8f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471f731293f0ae271af5019ce3307b3570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e945cebd2150da45a99f26764406ee4271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77832790c26afe599977d6310fb2d08e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f24c715a039ff7fd59e9730431de3373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43877ff0eecfd53bf3c2db30b9c6b91774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418f06364ad71b261588387e4c2c1b6d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50c3c4c51637f0744d1baebf3353ba876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36e9bc976a53e6c6b8714cc5d7db96b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69067db4b6064ac894c247a972f5a7a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb66e4326078b19e2dc972f587b998679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c788624967eaf5a266b2777c154e5cf80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fb0468db33d900ecc20447bdf93a6b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f4a20e3690a618119c57845699f92d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57043fc0b9d3afd38adcffc73825df0983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8ab0ef6c79bfc7d2c458b2a3016a5d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1b6f094a70312eb72f38e8fb8abd0e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57afcb346c1bf7f900ba168dbbf9d38686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cb8078a4df57db3b30190974ffb9b887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53386d9c759597f897682251a86a5e9588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6bcf3be0d356713bd363af1a66e92689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1d5720003809069834ffce3c016c6290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75222565595e1fedb4e7fe120c8989f191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50944842fe78458a63f1b3520415073d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aec5bd882235a313c95cf5dffcddad93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd2021f669e6342033c3bc9baa3f10c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0f7754edbeff8668fd221e5441b45795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c452b06dd0a843fad39db3c7fea75a0c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dd3fd1f897183ae5cf775dce4f730697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ec1728e4cff0ae85dbbc88ddbc2c6c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded8685345df1a2c065b323c74c7be4499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f842735789899e21b700d0b74d408c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5c04cfa44ffd93de1593b5027db6fd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479c087a57ad69f3ff67625e006ee12e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529945718a0bc064d2525603b21fb9a6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e5c7850cdc37a4ee2ec22c25e7012c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500618d29e7bfa21196fc31e178dc63f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e969aac51d70a5aa80f048c314cfe8e4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09da59ad65a2f835a0a06dfcb4db12a4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fec64a7f64a894b4d8267f134b45d8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d80bd64c5c89aff29e6f2b1938d75c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2018ce433565b2ea24e280cb49d1b7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596d4b817ff6f414db5899a04209dd25111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451d8a17b5b221dbb54fa3c431d4f9e2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d608363fdb8c3d4e13c8d687a1b1714113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd09995563b23f19e468995c648b890114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ebbc18e05799af11d8413a504c1cb6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9314ad546b464d02ec491283ec0ef6ff116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32fc89a12be06aef5708957dcfccaec117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd30226b82aa5538ff6e342a3accb63118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0809370a368eecc7c0fa6fb4e6c5e4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161cbaecd78855f03b12889d6c4f2b45120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c7375a5db45e8c3477e3a563e0de42121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05beee4ba3a5e7ecd1303ad7f517ed92122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a741aaa14aea42b1396458133dea117b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fa5c99e55ec2864f0dd6753e85b550124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea17bcb90d2c01a278bdaa37902e3e4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac4c341b471796804c7cf079a372213126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25f45b3cdbea433ad509a2041165600127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4e5050a25cbb57970e5afbb93570fe128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fcea39d703894285d7c2bd410d48df129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9a9294d2667d8bdf5d70fcbfaa9680130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac22b5560b73c9cd13e2de96afe3eff131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0b9d1a00da2248aad676110647c425132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b8adaed9636a9e718ae9bb1e92f471133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cca186fc60e4c339d3909b1f962ae3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260819f0aa701e88b70059b728866ddc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0918f8fa78297aa08973bc811987429b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261481d1b0755e518e011b99c46aa43f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d555080c10bf244fa5954a442f526ab138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948a59cafc9fe3d47f77d78e2b4a6db9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213e89192977442d2978e4c9e39f4fb3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c2c3c965262a9bb66f5ce65ad6d652141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4509f8d9304aab7d2ee00a55411b513142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11d0401322cf4b9dd5552cccdf323bd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ab01e1018e9ae13d8b68e32e150b23144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fe6860dd67fa80bce9a0e68aeb5d13145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad704bea95fd88e236d56e761d2f75b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7508a761f23c92d5d84f3672fe312eb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c663e46e4fcdeb832a447b0ea04a317f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c94d2612b88ab77920b3d9d9ae01a74149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a154f7582ad3441eaf9eb4855a4a7b67150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cabb2e3ee4de3bb051a98467e46dd9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1f435ba4b1d157ef15b30062be7ba0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0587f5753b447cb0b2009710d5a6fe153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e01238c5e7a17e04e055d5d157f13b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481a8cf424ffc603c7dcd87677058e5d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5727eaac0ae0b92a83a736063938695156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4939dc61b3dbe75bd6c05d65c438c7be157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc42575623147fcc3dd6102541eeeb1a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9331740fec089c3bbd1ca5693f2309f7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5528acbe7bf02a0e633eb850b6ad8df4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8d4482d235495f5672f5baaebacab6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcba3529dbe14470e20de57280f7108162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb33f627234421eed4bc6bc1ed44da6a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e47b7cd5ec75b19ae317f7bc8a994a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f922394025720a30d2e37a7e490d80165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c821b6f5af39f2dfb34456676a201f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322486342754423afef67f2dc4bd6efd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2ed6a2c637890bdcf81dcb0634769a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b362969ac303e563ed253281e218c8e3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd21ee008bf7c5b4958f8d8bcbe3256a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691ea5a982012fbe729dc07c65a3621d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715ff3d4ca6f6e4b1a7ef9e4989b6779172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563797a30092ef825130b5508ff4014c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b645d92ec2086e31bdf4e51d15f9b91e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55a636b6078cabba0bb05db42e3cf8a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf9a642b67b9e27e40f91d910869750176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489ee27ae81319de9d33226e96458537177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45c389bb0484dbb87821c8fea10c67c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c123913a16eb5bfc718d3cf898f5f6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cba715fe914063e652dde30d47bb77e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c246a2e46719a5b6b6489fa28bed86181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc479fe314874a5132b809865047007182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705761420c448aa0f136e8e23b872623183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e97b22e8c9f1e9aa8e9b93fa8daa5a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98be61396b5f05a7e34bdd8fbff6ea89185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc41a5c6c91124d1d663ace81073a86e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0164908122dae0917c503b1bf542e54c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c759da2d50575dde43405a4326d71ff0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19869883589781ec84445797e98c7b3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917b5c67ebe1a1184e9df64e0b542ff1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c896a65e41d917254c892aad7c56d8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf04215bd506588172bc621f37a51da192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bd6d630dff82cdb5de28f0e184c15b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515f95d27acfde4e2e06cf6b531f880d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758e92c752b9af2f75758ecd5974a33a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694f8c12ec989cdb5f9018c748a5a719196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7de79f92213d13e7bdb76949387c9c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804052d12404aac8717868355bf1eca4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb40e316a01530f2f0b6cbed14ad0dc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cb6ed781beed6299fb45cc05aff7b2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dbb12de4f958e23c426fb6fba4bfd2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a41ca5b5b318f2046a59b85de7711e5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec31edec02be00b0e979ac7508b097da203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e90bdc59df5f33410bf7949c0833e99204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0018a2b6f7bbecf9e20ca940b3ae45b4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9227036768db34c71b0ef8dabc98a7d4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ff0a9269ea4069b035a74da57fec05207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11faabe57204c93dc338913ff594276208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa6cb142c1f159b82a03dfb8a41740d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1727168f20ddf2fb234bb82b078fd9d6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1729ef3b7500eda9b11c84357fc1db6c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d469452edd7999c6b88766e35e1438b7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bfab203dde4164a214e382cea556d5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f611344a1b565aa278ec6b9beb063b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e0d0a3b86a3076265df5c7cde7015f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca8f856171382394c309ef998f66dac216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58000a6d3ce08031c07635dd6ae32ff217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ae2ee57768e5d179ef2c94030018db218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe91e999f31af10dda65d0114d00927219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905c1dfbbdbe66c4b6a86a40b4de3120220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dc9abcd583bd5da61c2b77edda5299221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaeca7e33475dc00f3068d583adfffd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919ecaf326fceda0f32a167b01b79a02223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7795c18446464f9254752e1418783e26224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20c70e022f37b329809e8ddb61b0c91225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff927327d8b3a964b629aa3ba852b559226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc0a948c84d8a8c4089f2817a85bdc3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1812e15b9ff31f95626515bc61812d88228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e47fa54794ea509bc7875a98f357d9e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c9bfceccfb5a53e011f2604b40351a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80478bd2a2e96ac31e30510a6033c07c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db38f949b6f9d4b2c988760d0d8ab86232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb386fc64ca9538170190a19e8dc166233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29a8858089412159d4c79d5e2e95c94234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45339331af646ae9b2bbbe5284ee29bc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a6e884ab5a69c315cd0d66b166bbb6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75226cafe30f777453e72ffc3fdebf4c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06cbb6dc8236af1e086b9cba11ccaa6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190b641627d4bde25f887c5aa650565d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc76f8508d954e04a36bfc9382de15c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a655f60d25e6ebbf07275bd272d5ddb2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564ac58bf5ca846d138385948d8ab7f3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcfd2d96378814f0d6b8e1bf3bd06e1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25464e1b980b7120aea188c536205058244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ca94f448195ffeaeceb63f2270955d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33138683cc9f8fc82aef6ccd9d54d58246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4c32b702a45a142437084a7976f12b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcacf6d1dae3d391dc969fabae3afdd4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc634fa6ea199cda1d98932b1d9e2470249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0807cdaea82977e3c71d8ef37463d5d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e870d8382deef5d32735454005c9d263251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c582cf7dc2f0f9ec0ce457f3220b06b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02d2f7ada3ecdc52e96e27506733158253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ce7ac4b813b01e90c9c7687007b3af254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30243ddd7ee1da7e329396479842eef255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c5def32eec7eeddb341b3dec2bf4db256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e580083f8998cd266d801d865bb128c4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3883b88a4dd49657a62fdf51a273d908258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa85dc8419f31725cd78cb54043e6376259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcb07841d86fb904d2d5a6589faf9c1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90d72ce6eae7ad49ee657ee3af40db3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e60d177b5fdc14c4431a74f16c40069262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ba20529fe703bf8e5fa6cd9c661348263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d455ae548628f549bc321c46d08b55dc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf882f7f5da4cd882a04558e6813db95265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59861066f63400dbd71275197a02a8ed266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5b68e15792cd3e24425b8752b2c763267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15fbe9b05aaf70b493106385a2577ed268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbee558b5056765a40d9011131b7b3a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c8ac4f64374cb60b8d82c7c06a2ca3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e74cadcbdb7fe1fb99e1c8fb6395545271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf256e4fd20bd3215b60162eb215e06c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7cf8fdaa8d233fd92b8d3b2fdb17ec273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ede0106715d99eec08dfdc6f3b9af5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8f9db186af0443918aa6095d5d9f6a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fe8f32a56133fc9fbfc0f8b9e861e8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb11eeecc530032cc74e90b2dc17368a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62e054c29649bbb019cfa573cf65fe1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c9a6ea79268d92523a983ba01bafbf279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a407da59d7c5693b19bf102837b127b0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bd690cf7958d456c537e60db045c8b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27f8590e3ed5cbbf242a0283a97ab33282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee200202e1a8d855e76ab7e587f5d377283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6961443520e1df629f74be2f6691ac42284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c61eb4de5a278233ee491495718fea3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023a515daf3dc168ae53c906d7fc1e4a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091c92afccb95991b4be0182b8cbe9d1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd86e7855c631eed2be54c54bc74fa7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90e34c08ca6a850f9893588393def1a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5b2dbb61c8b000d13795bbb840ce96290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4323ac611bfec3f232695fb6edacc87a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ae0a2cc788b7a9f258a4fca966c8c7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fe6304be1b6848cd6954e15fd3d1a1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc8c43e5036ea6b2787337802b6c609294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f26251cab83c12cb126dded0a813af9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2382ad97d81a85cefa8f6c02f66595e2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7e3697e5d699bd3c389080754cbd09297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c112c6a2f870b041a38a4cdfe0b6b2a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9219ad125f244632c6a530958bea74b8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745a3cde951d7f88bff7300d888bd2fc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c95e9b137eac4f4d6299b9e65835fd2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e3d9603503ec0c0ecb9f2245935542302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345ffc09b75133a1651e97297fc42ff5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543d0e568571443883cd70c12b4e0523304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eefb8d70f0476e9a92da7703d12111305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c648058dc196ec9660f8bd8dbcf2ae306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658916ed2eee4341e3cc66adb386643f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf076a9290e1767bc16d07235279dd0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b339f6fd7b3f1d18b0075460bc58c02d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21208fde8ddbceb53619af6b7775ba38310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e82f5c63498108dc0dcfc2ccb83a11311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7893edccf6eabed118f3364b2e4b5248312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56a4f9f87c6ad011693c6d751a97016313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f72aa56eb6f87c91917fb62d4ccd20314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265a9dafa7faa42fbb1ba0d9b1751258315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bd0329dffe5e45edf094ab4a5c35fd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4514d903c4cdb85b2d706b0c474cf66c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbc8723fcd159e1bb4f59423eb7717f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9587bd5108f6914bc7f72424f7951fe319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ac4e42e4379165bf579fb84afad778320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ad05abd4694c09d634f381cd20bdbf321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b362971c579690443d1b1ddf1ee003322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65273b00dafa29527ee0ff83a8e3eb3a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2a65f02fade8bf1a30bfae61df8df5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2a710de6e75ed81f8399dbd9b9afc2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc40333091b4ad33a333e5c7bd71be0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1121d16324356932a5153b1a4ab339b0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1394d74a9c8900660e849cd62629804328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c310f1dce72342db9f2a98840145af7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5953705ab196dd29376a2cfbece7ea330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afb110e6ff08000ea7bbec2facbe710331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0239c0f3e9ab00f16981d663961ead332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd6f0df46cfcd5a79f92264882fd441333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0deeb298efcf3c71538c9a513bb3457334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15511a98f01384c6be4042a28db39208335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162fd27c71b6b1cfe77c82d9f5f54576336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec81783584b674abd2e0650e74a11c07337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f66d104968f93da8b2d2485e01b8ac338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db7645c2b1c035667fc681fca294e1c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d08ab9a05e85461d7165f1f36fb361340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a7580f18af267833b2421c1a3cf400341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ade6990b0a40d509c07a381d982144b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90380e762ea69e4113028df1c4e91f8e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76430390fa4ff517820d7df95e8704bd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aa9e8352608ffe055fb19fd9ce3867345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c598c26b45581863a47190cb91f7c7aa346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886a5056609cc932803dc4d78091e6a6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef127d0e2bfb15e4fecb3aa20f3cb29348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be082321a8b7e5af8f91e54d72ee3c4a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaf7d539945cc4c0c718d8e04f0d71e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22806dacfc741f55efeb48313db75384351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448871f6ea45808187e6c3bde2aede68352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ef782271bd9205714c8bb9b46afc9d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39abbe68be88d81c73a12c91f1d5638354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c56b0690db4e251d4b286d9f80a3d8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6693491fd3542f1fc3450d41889b06e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13f29b020a36033ec1ac498ff6dc6ee357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a937b89fc6f87ea057e02ae30dbfc1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4269ea59fa4477a481ba92583cd92ea359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d2c842db23355b7e1aca09aa0ffcfa360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9af89eb68c8428d963f645443881f16361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0823b2eadc8f9f7eb4c771abe2ff691f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56114a0616acb8594930d3122dbecd45363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e9ff374c249abd48ca3ff266aa26cf364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0beab07d3b20d7f277eddda15d945d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619b830c7bd80bf872897337a31fb0e3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d6426d8824265adbf566a7c588316d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e6cd7f6af5f9a4ce7a54c4b39287b3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016f1a15d2d29330b417ea50fe14ec18369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3ee010c0ec521c4929ee9db9ecd876370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be573ef26adb95bb55e8a84d1dca0a3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa493a71f0c95e4cd7c096ba53a3629372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed91fe34f612dee2bea915da2393603373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad0ea9d6cf96725a5c12b6fd71820e7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a01b2db080191c6ce8da8abe6ca4cc375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e9d110ff6c985a16ae521f4c6173bc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0c8a45a787db6c7240baec0698d825377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2bd2e2ffa008e849bb275f48737366378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc348e7274866f1de78c3526bd7e05b2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812afacfea026ae865ba8e7fa7d9cb19380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00498e9d03d07ec6103815e5212cd772381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143a6f8f9670bf33e91c6e0ef7e03113382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4ee703ed78ce807c4de5a9cfd2359d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7c53cc3fb234e0985e8c4fc637d13b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f893c3f0f86cf00da458c606d54c3fe385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520371a31f697a4c1dfa6e0226374e31386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbced044a583f807828050620d42e40387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf2e0d180e78e08e29958006a5ed623388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39138cbbd49da3ad3dd6c305daeaedd389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355cbfc1dbe22e77774638b157a06b68390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5027d18148439c5e2832a698c8e9f6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df0adb2d259ff115fb303eab21aeb1d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d2b4ca915df7f3c8187a9c8aa99b73393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18ba6101210c8afd06b04938811bcfa394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0658e1f8b0995c71782969baad50fcd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83896d1b2989c7d16ba89e1299eb9be8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc72f84758f282527c0269aaea5d1cbf397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57f0cce1a45f5faa08ff0971ecbd970398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4763f85867599cf627f0939f6859addf399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0dcb6452f460c1ec6606d87e2cb83f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca8fba3e99c9c351de00012a86cf5ec401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bbea9367bde4a9368bb3b37613d04b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff640f0a05966b86ccaf5bd97f1cec5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf18f45fca83bc1546a1e7811474472404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bc83ac83601d7fd99b3b6e0bab6240405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b618d0de4c727898ed9769667d766a45406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7c8f8277628169a419257cb36e5f4a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd200b156db5061e5014e326dc2fe9a6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25533829a181ac52d6f239df73d99ff1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809987d1a707cc498cafcaa600e263c9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f872f8c2c1402cd2a0c2deaa8ab049411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2f3aaf8274d11f852e09364a3bfe3b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b2573a9d072efd7cc070506c03e647413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a87a8a712ae383e2411e351b7de26f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe1f76eee1ad104352a205f861a7fd2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0740c7a0ccb3c9786a528e8f0543844416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5d0ef7bac24a35e4ba7fd0bb5b096e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911dad3733dacce8d6c680144c079a24418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1eb5c08015701d4aaf440aedfa4ed5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3904856f69a7d8d767c179aa206f05c2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca738313d32e10491a1c9dae371f573f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfec589425715e22c167318346b5b86422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e91d4f315dd6e73c10191e4a8e8138423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95e5390d32cb8818b047737de1fe35b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf775dd2c2b1c1b9eea3946701e53000425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c2bae5fedbf3bf68e4244e2f7dab2f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13fc04790edf0db58fa6879ea436842427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4671f52d060b7835f83ece5bae2db120428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8531c4b87f3181dabcf033ed4e255b41429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7513ddc9333b47d2ce52548894fffc7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4d5808c228493b687f10ab34c6bcfd431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739eeb9864c2d13d503d560cd859ff45432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003ca79c85a8e7c595373f7cd7065200433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f561d08d1183acdc6e4fe8e39b8e3c57434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c65ed3090fdd358ccfba3b0eb5621b1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2eebab188b5a3da2af485482ff7f5f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342d89ab8d7a4ce9c2e5a6c6e140c126437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765dba09ae75175df83a321cb6bfc9c8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7294c3234feaccb718b39f1a25eca5c7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70e3c9b757274f7560d562656ae45af440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aab0fb8e81535856ee87298b4d417e4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3584743db4462235b6f28cb3d48be85b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8f28727f081e9d29d75e6d5b55835c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77afd094d46f3abd62775c9022022c0c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4fde1ae1385c7ec050969922cc7820445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31181d3593a257f05ffce8642795fe3d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f32436767c5aefa455dadcddedabf4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3711034aac3531dae2f605a53626d8ff448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a7491be52b36be1bcf4b00f53248e4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ba9b7c16933d4f32087e8dd4188f5a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8590c32f80646dea32513ddd8d3973451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a2c59766129560fe84adbe5121c54c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84cc6788824a104bc2fbdbcf03ffbc8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71adf642e1297d29647a1ee4ee59af9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b17ca5ea866b51096d58aa3c12c89c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d47793fc08ccd35cb34865150ef76b3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f9d883d612a9e79882dbbec3ef1bf5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c633511c48af043399e27d468d654df458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c917575e7040ef8740f9a1fa1c3e1cd459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e62da1fba67f2bcc9ebdb6d1d03003460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a229a9467b97a47f1d4fb11b61f7f55461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53d2b5b2a876b8f73539dae46cc1f5a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa543295997106ab0e6b5c6c9edf6d4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e91073af1eaf801d87949e9f6479f49464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc30d0b512783794a188759dfd6972c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0f6f808e821c333571b6023fdaa159466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792290decb7321338bc52d845a90b511467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4fa132666e791b29d55599ce7ec957468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db45796e81a7220b99ed49695991ef4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46408dcd47b168974d99116095450724470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ccbdc51b155adf6a2a2b22aab5f700471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eac9dc2af33d203a4af9d2c7f276ae472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076e8c21e4922387e2953622f78b0528473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b563e6267b252b25b675da4acf22909b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e4fff85d9c633a78a2fdbca9fe3a28475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0fa22a08b1ec49f8b89e7b72580964476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cb2a8d20d8c8c81733f35b915d8612477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182e78e4eb22d2b526c955b63cd09115478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15125c72545d85dbfa838ef0ca6a374479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc8551c9349f161f1a04faf1ad6d21d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0181ad3f05444d6feaeb96651c9a1ba0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fdc1eb839b8c1402dbef22ffee843e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bef9ad02c141a379c839cf99e959ff483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2375a13337b95096f1a38f12f3da61484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1798fe0d3f0f4b6082dd85f422012c37485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78204516f7466e05f356878fc67de251486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e395cff6a019e6e75c778cbe14c8ac0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c3bd8320d52c6f24e8bd6d6562fd16488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7829b4fcba64cedec371c373a9fecd489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bcc0cb37a72807329a2cb3a2d660e7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1364345660b9b0d5d158c09b94900f1f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd38e8cd9cb81de8d92f3e70add7af6e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06614311174a62864ce42b064aee358e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18d1559f2aa98f3c3dd32ae70ba8052494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaaa66ade8e108c7c18805e932890d1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfb25a5bf1c113be1f5604e749985ee496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88feb79bbc1c7100960048f5e7f2ce06497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01be92a99e8646d3da20e098f166db34498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d6b14df0217fc3bdbb0333bf107cf4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f055e03a01e14297de1658bceec8525500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fafa9b4734265666595132d088808af501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f0609a347ad3f28a9421274b35c2e6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15256e937f224df9b0768d27ce5ba9cc503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902ebbb9b4ab7d46a8177494d2ecda1c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f960c08a97d33bf6df54568e6572acc505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd71d0e305cfefaf9359e87245e86f5a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956f1f5becfda8e13e86d780219d5d8e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0103489bab0de7cc70434b1dd40dfece508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a54cbf706bedc75cee1c75c169710a9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9e19a7bc8d287926ff79f830b2237e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57a66532274e2fdbe1a353d9b5319f5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce63350c877620f5777fbb456c289082512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672160d6cd657fccba859c132daddd69513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ee24409cf365c23271e8711c0de392514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f3afffdc6501c9738a545abcd22b80515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7061acbeb032ff1aaede9ab25490168d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b8c45c4a38651abecc8ab0603bcaa3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5920eddf824321d4b0189f8b18a2f7d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862a56db4784e3a67d71aacf1dba5995519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd4231380f5b0447bef932d5ae5ff98520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059268f094389faee3ebaad073dd0560521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48160fb83be4e12793efdb21f17f37bf522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e7039982a86b5687ac2875e1c3fd96523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568a693c3c5fe5b578d624df165e2bd6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9df568c9f5d8bc06b374a212c67121525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8aefac97686eafbd8551a010709f6b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894c2c9b5c11f68772e70a0688a6874e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80a67c708958e2af315d924d7d5f6a3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e59606875da905fc8e173a8af123b8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e92517e22e5eed41109d0dbcbd410d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b8a6c9876c91af7c8d7e30b74bad7c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a602f3c916a59b18cdd561deb98a6963532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73898dd65544347f88b305d80ad73cf4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bc379c1decb74a2e90b694139df170534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9875b2ac3e6bd6d45c6bedbdf9475a7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac5bb1da21b660882692a733e74e872536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc83d57182d4019409863dbb3b4a5ba3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f155c8eba7bf614bb0cff486975da02538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb49bdc4c7f2ac18d8c387eb9e6bc62539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e0266a4a6c005b603c2deda708c7cb540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420a446e6af7d7678b99112ea717b524541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b95a1bbd4f9e107bfdc047dc38b55a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46341d71a62a9712b96cac0815e949cb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0577c641b1752da9196441a5836c36544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b34b76429bdb681a938e872169b2f4f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75eaab88d9b8b49b3611c16faf27d26546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0cf567f1a8a9d4a9ea18aea14fdb68547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7ae2b551ae6f2198ba4deb0cb1393f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b288df905db9ca3cb1624649328689b3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342589080d2fbab6d18aead0714e6569550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c01d0d7c091b2e477873ccd870a09c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e2694903886aafae55017dc1d3467c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd0c3e64e3e748c7d186c2a4a79f56f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6306c305967e2f29c012bb08a6c5309a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ed8c51b63824c664437d232f2b499a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5caf374e02ce8a6ce7b9881a33054b1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eb1b9b8c52547a319a2037d6e472bb557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b51234c67781a9a03d65698d244b6c8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f68e1b1ec704d5a10de66ca3381aea4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da9bdb626b9474d4a693b0fb27fdf98560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bf5b89b147db23f186ee78c0d127d2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5a04e70bfd79a95f0dd2150d018571562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fd96a27f78864fbfb5dd538cdb0170563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e998f2036c2bcf26a3776be4b54a701564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3631e8947c0b0da3c940e797ef0da3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4015b676fe46cf51ccc9cfbb3cf5e5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a07f0d6fd6fc9c50960b796a18efc13567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea11dce7cd6803748237694306f16fb1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e0681085d771b0f113174ae6b8ad1b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c81d4c7c4d0cc778bce97e1df3da22d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34377988804384e2087449e8484dcb56571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e922beda20b28513876868656e31fa572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fffc98f7c98606acf785b01cb94e11573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ee8ab41023322373b63863d9370497574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe590cdc17dfd22ed3ff335525d3d1d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41e66a58cf1dc25fa28a9cb8f042afa576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbbe2ebb3404216ddf79099f9dd5522577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b740b786f7004d292f8ec6f8e051f6d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031d2c8398f40ec4add5af99f2681e92579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5495bdff79ffc9717685a57d23197dfd580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8debc4c3e96c5ce4dbd2c32ee0afa2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8993c412246cd5681ce8c91a2a2be2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b2fa943673d514e9e19d225ebecd92583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589f9f80d57aee37cef692d975d5f941584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ed541b4a525551469b0ffa272dee0b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ecc50883a9ba69d45b950dfdefccc0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca5ae5ca4e19f4ef6970397cfb1cd79587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e2bcadbb23a609d42f439b4d8cf56d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74674d193bb0cdc6690834ab546a2940589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e89fad0587735239e861aee7ab3ec9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8314425d47221b748fdc013c7d6c6c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12e888fc1bfbbd90022ec1f7619457d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7681045a1cbb3669e07b225d2e4b28593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389f4040302ee3aa1ea84392d2fa11df594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f464dcb43f9fe3bcc53cd6284c4f7d24595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d594ad15fe9c53700a2cc59329d3ee7f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32590ad0e1484e8135a77d2a97df47a6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228f0bc52d94f37c4007cd0c5c8bb34d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d4cdbd25363bebb454bb2f17273580599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46ae7ac6764ad9c3429f3258c542e32600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46dca491be3604ac8463c941c1d3b85601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bda8164622741192684513aa2e35dbe602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f064d0b0807923f009463bbd1bca9f21603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fec3a5ebe0dfb890b5dd41c1688f246604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68155478abf04c5c97e64b7a5f959200605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4a547d94e35a24b58e35ea30454ecd606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69208946acd882e8b30704e2cf29507a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257d49b5b1ffcd1a44510c7ffbf26bf4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3619b730e510a961eff0234f0612ee23609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724d201ced0045c7376294027f44d2fb610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a430ae3e40b823f9016063e3639602611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4938aeeeb869f1ad88dde4715bcea9d3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88615ee7c84f66dcca022ba7981e80a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc8f5e57253a8efea41ebec2af09aa9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026ee8c5042b4e8c6d59b761edb5775d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6886eddd04774c12aee5e3eeafd464cd616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84734d872a6c6214e7364c297ceb4435617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaa185c5b3f8c9f3889e854ca16ac65618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee14faaa1140f1360db9bcbae7226d9a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ae02a05c840b0dd9b611e7a6ca040a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43df2c8d859c686eb2bb79ae0ca584c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde0957a2d8d05885a60c9cd885f42da622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e32ac137f25c969ee7ddc9768f8ecb623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a916eb77082335c4ee749135e07301624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bd7b62eff98c04c2ee72c7fcce542a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9310108f11587ad5e7fbc2620bcf5390626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b89214c2584a634d00b06acdc9b408a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ec179b00b0c7da871e3a83e4c614be628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169ea1ec1090145cb71bd2fdf7e20619629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d05054f847a67d3e567ca0583ef75d4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695ec51ed83f0babd30d2050330f7041631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b42691e26d2af360158aba40170e946632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e107a43fa5d3771a5ce62b24e932b32633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937c3f90f145ef37db1571d125212d17634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55b09ff6d073ec003fda84a1b6fcc0d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eb5daf77266720b96f35db7235e7e2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baafd5d70ed7966454a56f5e863073c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f134037fd89f18b48829d9feae0a65638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4288170030cde1963493fc276a2bf3d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ea28b9fb3fe290d2acaf19e5e29194640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7979dde8a9cf9e46a86a7859ac6d46f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e947cc1862e9af8d040f1de03a6912642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e313d8c8d3b863a424d4f5426e577dbf643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79d361d3acf49960a822990ccfdd51f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60bbd8d9e7562c0a88fd2efcf89b250645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd1b25d88e5ce11695d2782658b3c0c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ce4eb499d6b9f3528e769c4e592fb6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4de6b0892e659644f06aff1d0b1c79b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2804ba66bf9f08c969aea401afb8d0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db88cd4973f79193f885d36d799f825b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a277a461c95df47dd543c0621f539b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8af2edd9f766fdedf0de5fdf5ef857b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f80a5db3e5176e71533be4cd43af5a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5021360e2400c61bb8aac1549410b8d4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6fe32961d21137af6582e4af782694655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4658d2d6c6b2354d44825ebf931f2e1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742ff898b7f2da39e1c405b4c22c75b6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c982b16e639d345abb6489780d8623ab658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e74057902983f75f2307a8518ff9532659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf5596c7ce75046b9140706f63757d8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf18f46091bb005fbad07fedd0db5fe661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8c1673e043079d27b5458993ebaaa4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e02beb03beba195bee057301b5abb76663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6a3114a464aad9fa4c2adc37426cb2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8de8a146c899428aa3f69c400f55c5e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f964ae3a0d240ed60e7d3b4162f312a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d19b456359175e530c8100df2582bbb667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03415b9b918f9caaa438694b41bb9076668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29f90f021b73b2c444b1f34f606692f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e003f00760bbda7e41e15831a1beec68670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7465d97d77b7a08e5c5206004500756b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0812fc0b18f07d603dbb9f090ba15ec7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363938eeb6b049cb47dcf62b8b8f87f8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56016823dafc98e48286f93c2b80020e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf16e265beff7f4274fb82cc93dc8e8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a86df5e480b613f1ace6dcfba7e2f7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57938750eb1e0ddca0db0142ed58783a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6f1cb65b4663b51f79b102dfaeee6e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a758a74f66a265411ba7401c7d3c06679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa90503bc343dcd08961a09c98f2c617680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c318d2b4c313498a9ccac5370879078681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760a3b9c56a36e509db5740f3f677c3c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0291d6ec4335f2c621d11bb1ffb934d8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce4ca4fdf90d648abbd4d79fa9893d9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1489bde6263796da4dafc13043ec829685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aceb58969b4d1bcd0f545bd0e11b113686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8b7d5ce7b0c99d4c1f039920e46f89687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d9fe077336b935924eb6e3b6aa1ab9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba8849949d47e938111303814153b33689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956f5d24d113da4ecf9ffabac47cc993690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900e937d02645fec04de5696d396b6ec691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffe9f1a1be67ee09ea256fa483b0b00692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2e4f0fa9d20e51cca243aa38a02fbd693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad10cdbe6d0fcb3ce5422dbcaeb84ce694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8734506f75af24719698efe79c18e143695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8233ea60360eb5ed64192c2edee3de696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcb47ca9e64c724a580298e13d34900697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050584a7d3fc9feff38636a3ab5220e0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f215ade38c1b1d660550b828c7eca396699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c2d05b9f43aa9934018d1f49a0bbfd700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2f9e2a8e733205b6bf4ec143026bae701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a23a8b80a16d119b5839cc0ebaac64e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3252dcd7687a00642e0d991ce0b84b3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899fd3ebdf3ba78499d1e7400fea2f8f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a275b291565dda69c4c67ae12e88907705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c4deaa953327f602cffd0ca8036cda706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec17a95af87026afa2878cf323c80a0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdab19de94b44de0d4d4eef442073f8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97829c048ff8350421149ad1c1b5494709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5f84daf5210781a974c07573f1f499710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5007b4b90fc5d5d5a1ab59fef5327747711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db272536dab620bdb40d00888b69006712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d976ea012b989e447c862f4115f52f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f1d678ded1e650afe6bfc80b1c9bd3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821ffcf300edaecb1926a34ade9dd539715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37edc03563b68cfb958c39f0c11b0e54716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c81310e831b6fd67d4971b7426d074717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a36a5ede67d08dfeb5edc1c35ab67e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6ea795591ae148b46d0d28448782ba719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79011aaed7c5cde38325190561b9a35720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036940535e51d5e76de9c2610706fb29721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c630987b47dd85f9fb6faa5fe60c37722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f548fe069cff78f39a60d76a28d137fe723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f3fb1a9074a1f32373bbca16369b2c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b057fa5ce7db36657543690b2bdcafa725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc87b77f6b5c61e0f907d30a08c881d9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2532751efa8889854441d30655077099727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93cd13375a618241b38179fcd6724bf728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5591643a470d54ae7343348f4cae990d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81c06c0264c83b9fc7ced14a7247413730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c5d32b1329f1f506e6d2cfbe4764cd731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccbb4bca053f84aab4419026903939d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0a8ff6d99e84f559e516dc0416ff75733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a8e74043cfa5d8d736ffb49cdd35e6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da3338f35a34aa07094b270d246b9f4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cb0ee90279fd3b5ba7b0543707e8dc736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57237675a1ef4c2b93a91a633925caff737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d5660cc03560b1467205a6807819f5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d873e508b0a9d006e50c64868f596a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04eec751321c59bf5e7caebcf4c7030740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b973defed91ad42c8d1b58a14b072f0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ad9a40f339654fe30a2a941cbb7356742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3602e3449595c8011e929c2609e9f76743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6677f4f77b3d9b924804826092acede1744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aa906cb4834e7159569f631c45f91a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14ad236970f7d2af2812cfec4c63225746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a216f28061ccaf6d463662e4d628570d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c64b1048d5d695ad047f6a06a9c3c6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1621d3e2f4dc5ba57befd1b385892a60749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132b285d0d5b7131f684fc76246ba506750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aacfbac301c9830213e56aa1ab5c28751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bf5c0e5900569ad0a5cf855e712feb752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1844a215d3f27d1768a3f4fda36637a5753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0e1ae3b8fe28327d39305ad09b18a8754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09c1b2ae83ed392ef446db8e4062f4f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f852c4553eb67fedbce083df7413d7756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3374e64645dfc368bb6f9570e04c25757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b871ead1d6939a2a8cef2a8ae0e1171758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14c5962ebfe639137a2d00fd73d36c2759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6420666c35bd65f291fd0e3e5378009e760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccb4af032093be86917815276b7cb1a761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0630fae4a633b013c7cb6bc6c5c524d4762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759da82aa5145312d13a8ed4859725ca763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e02be9767fe3ae0ee98cc4b1952eb86764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e51106ad88266ab2dad264034008184765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b67d71f783093ceb12afb07f1e4533766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e136ad9a52d3e8f88ed1087635cb922c767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5866,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6166,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12341,651 +12086,651 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>153</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13156,51 +12901,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>158</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24401,1641 +24146,1641 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26786,1730 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1678 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28776,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J414"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29352,9831 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.09</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>249</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>203</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13246</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>3.47</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13248</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>9.050000000000001</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13258</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>464</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13297</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13314</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>7.58</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
+      <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13325</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.66</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13571</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>1.51</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13582</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.79</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13598</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>2.41</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13602</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>18.77</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13622</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.33</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13643</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13644</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13661</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13670</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.32</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13672</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>10.22</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13675</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>6.25</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13682</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.86</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13686</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.09</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13689</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.61</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13692</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>2.58</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13708</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.75</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13715</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>4.43</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13718</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>3.33</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13721</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.42</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13739</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.26</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13740</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>17.83</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13755</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>5.6</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13756</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.22</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13767</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.14</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13768</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.94</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13779</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.45</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13786</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>3.17</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13793</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>4.04</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13796</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>10.33</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13810</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>3.46</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13813</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.49</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13816</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>8.34</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13818</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>2.07</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13820</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>3.71</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13825</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>6.33</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13827</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>8.390000000000001</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13833</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>2.54</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13838</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>17.24</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13845</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>5.03</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13848</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>9.460000000000001</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13853</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>3.32</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13866</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.45</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13878</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.7</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13877</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>608</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>3.19</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13885</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.18</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13895</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>2.7</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13896</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>249</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>3.26</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13902</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.56</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13906</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>7.61</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13908</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>13.18</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13909</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>4.02</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13910</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>9.050000000000001</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13903</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>12.61</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13923</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.99</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13927</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>11.12</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13930</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.28</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13933</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>2.55</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13934</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>9.789999999999999</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13936</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>3.32</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13937</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>2.16</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13941</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>12.41</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13942</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>1.93</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13950</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>3.84</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13954</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>10.88</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13962</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>17.44</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13972</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>8.41</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13978</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>6.24</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13980</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>11.76</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13985</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.81</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13989</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>4.47</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13990</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>3.44</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13992</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.17</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13993</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.34</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13996</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>8.09</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13997</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>9.140000000000001</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13998</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.48</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13999</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22003</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.89</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22005</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.65</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22006</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.56</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22007</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.11</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22012</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>10.4</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22020</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>8.32</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22021</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.61</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22031</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>12.82</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22033</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>1.25</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22034</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>2.99</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22035</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.22</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22038</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22041</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.17</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22043</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.45</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22044</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.64</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22045</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22046</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.57</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22048</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.12</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22049</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.67</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22050</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.78</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>471</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22054</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>3.01</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22060</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>1.62</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22061</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>3.28</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22064</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22067</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>7.06</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22068</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22071</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>20.89</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22072</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>8.890000000000001</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22073</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>13.12</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22070</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>5.56</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22075</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>14.32</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22074</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>15.45</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22079</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.69</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>836</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>837</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>836</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22082</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>838</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.75</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>836</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>840</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>841</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>842</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>840</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>841</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22083</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>843</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>840</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.82</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>841</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22084</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>11.86</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>848</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>849</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>850</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>848</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>849</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22086</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>851</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>848</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>849</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>853</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>854</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>855</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...10 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22087</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
+        <v>854</v>
+      </c>
+      <c r="E286" s="0" t="s">
+        <v>855</v>
+      </c>
+      <c r="F286" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G286" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I286" s="0">
+        <v>11.36</v>
+      </c>
+      <c r="J286" s="0" t="s">
         <v>856</v>
-      </c>
-[...13 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22088</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2.59</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22090</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>2</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22091</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>7.28</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22094</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>9.25</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22098</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.94</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22099</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>4.37</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22100</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.279999999999999</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22095</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>8.960000000000001</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22097</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>7.71</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22101</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.67</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22110</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>6.7</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22119</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>4.45</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22121</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>5.21</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22124</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>7.22</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22122</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>3.68</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22123</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
-      <c r="F302" s="0"/>
+      <c r="F302" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.61</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22129</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>14.83</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22130</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>15.08</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22131</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>11.82</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22132</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>8.35</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22133</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.3</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22134</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>9.039999999999999</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22136</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>7.35</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22137</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.36</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22138</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>11.82</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22144</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>3.94</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22145</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.06</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22152</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>25.67</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22153</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.51</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22155</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22156</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>12.12</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22158</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.81</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22165</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.23</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22166</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...7 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22167</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.26</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22168</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>19.98</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12896</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>3.75</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12906</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>1.75</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12945</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F325" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>2.31</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>12970</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17049</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
+      <c r="F327" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G327" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I327" s="0">
+        <v>29.17</v>
+      </c>
+      <c r="J327" s="0" t="s">
         <v>979</v>
-      </c>
-[...10 lines deleted...]
-        <v>980</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18018</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>17.23</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>25713</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F329" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>6.17</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18167</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>7.84</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18161</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18221</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
-      </c>
-[...1 lines deleted...]
-        <v>994</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>15.2</v>
+        <v>33.16</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>995</v>
+        <v>994</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>18226</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
+      <c r="F333" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G333" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I333" s="0">
+        <v>39.52</v>
+      </c>
+      <c r="J333" s="0" t="s">
         <v>997</v>
-      </c>
-[...10 lines deleted...]
-        <v>998</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17087</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>4.43</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17100</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>5.89</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17109</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.75</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17247</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17533</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17590</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>8.619999999999999</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17605</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>642</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17606</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>642</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>40.47</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17629</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>2.96</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18250</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>19.48</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18251</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>38.72</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>15.13</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18270</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>45.75</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18305</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>14.02</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>12930</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>23.92</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18245</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.56</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17291</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>25.06</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17335</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>56.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17377</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>20.82</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17378</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>29.17</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17382</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>24.64</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17490</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>22.56</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17491</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17526</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>26.6</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17505</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>33.16</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17506</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>39.52</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17565</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.68</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17628</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>21.04</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12384</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.28</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12500</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>18.46</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12553</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
-[...1 lines deleted...]
-      <c r="F367" s="0"/>
+        <v>1094</v>
+      </c>
+      <c r="F367" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.73</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12621</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>23.92</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12705</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12826</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>3.66</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12831</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.16</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12832</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>3.92</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
+      <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17007</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
-[...1 lines deleted...]
-      <c r="F373" s="0"/>
+        <v>1113</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G373" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>1.98</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17011</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.69</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>17988</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>5.36</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18014</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>19.83</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18017</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
-[...1 lines deleted...]
-      <c r="F377" s="0"/>
+        <v>1125</v>
+      </c>
+      <c r="F377" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>4.49</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18057</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>19.98</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18061</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>4.77</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18102</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1139</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>29.59</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1140</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18164</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>33.8</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18194</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>11.26</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17250</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>17.65</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17251</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>47.29</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17252</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>2.56</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...697 lines deleted...]
-        <v>1238</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>