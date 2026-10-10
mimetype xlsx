--- v0 (2026-08-24)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1269">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,59 +733,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
@@ -871,59 +826,50 @@
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1393,68 +1303,68 @@
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
     <t>000013021</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1537,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1909,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2020,131 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...7 lines deleted...]
-  <si>
     <t>000010200</t>
   </si>
   <si>
     <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2155,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2344,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2416,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2632,77 +2407,59 @@
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011890</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...7 lines deleted...]
-  <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2722,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2929,179 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
     <t>000013020</t>
   </si>
   <si>
     <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
   </si>
   <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3130,59 +2857,50 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
@@ -3193,140 +2911,113 @@
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
     <t>000013060</t>
   </si>
   <si>
     <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...7 lines deleted...]
-  <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
     <t>000010655</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
   </si>
   <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3532,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3649,84 +3331,57 @@
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
   </si>
   <si>
     <t>000013059</t>
   </si>
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
   </si>
   <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-dlya-avtomobilya-baseus-primetrip-series-portable-bike-pump-20000r-min-75w-/</t>
   </si>
   <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
@@ -3874,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b9d2c374efdcfaf0480c8715700a881.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891617cfad4f3c0bb9099291419710302.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f8c6785901ae96c123737a32b8d8093.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174f02a95a8fbe8214602367124b40e74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a6e71dddfee529f59d6dbf0cae88a05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55bbe725880855f1ff4e853a8d501626.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122ae6582dc45319fd64c2cca48e0e897.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681e6a810e0febb5fb859d43df147fc18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5040b9c25f3797a7dc11bd30d96cb99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702023b9fd5658995740a45a6b045d3a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db617386e1b8fae10d1bd812519cc8211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3298f57aa888653f2864aa73489d0a012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f68f50a956090515f72e44f23aa9c3313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7648a60227800d97b279f4dfb15bef8e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122f1bae338e5abfee679d9be600c0c315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de61c0d69f43a23d0aabd732ceb147ee16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fe65755fd4e17a362d4fe9b3f06b4817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fcc0b6d880ff69e6d58c67fcc1baab18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e43b57a9d33f84c4d4682d65fcf3e119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73f60c09c20135f835b3383dfb8d39320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a93f4fd30ca5365864204f003b33d6421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db333a879fa1c5287f181902c31a74922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe0a5280a256742575b9778d0dbb88b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81e1636a13f664cc22e23c516b7dfac24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7747d48bfabd7a052463487bb2a250425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054e563fd84d2a56df2915e9efbffad326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc40d358aaac9f419f766599f6cef3b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa527d6cea82665433588e4e2e3318e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b53c3aaea0f672208d6b9d93c1aaa529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfce266d6771280cd6fcc7e911748b6530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8702129eaf49dda7861dee0b4906110d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776eedb2ee232db935549e37cd334a1932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df029f6ccbad3bb2eb556b622a8de04533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452ba4b07801d4a7595c13ccef32287f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d89d8dff098d1db4b8c0854ae0fbd635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeaa32109fee31134d2ed7e9285d82c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91cf44ceb789e4af820de334f8c369237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408aacc1febc064056d8a6acfeed745038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7938a09c12cd65e2e6fa252629f7c31839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d669f0495a88c350f78964bd9f0eec1040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35b26891071491995dca142ed29122941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b0189d77e9da0f10b8b6c13cc0ccd442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afb33be92f198e2221e94796c01e5e143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc202546599426b59bec4ee856659f644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53e58d68757f64a840a475d4f73abfa45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b660f986a329c9b2ddcd500cc0e0f8246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f545c86c075a93dec4cbeeedb40db2847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac35415c394776ba3c3285803476167d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c67180fbe56dbbe05966458b6408c6249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1136c4c22440374d97287e906150416d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b528f49e7b3b6ed2967dd11b354cdcb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dfba8e8b51d2e0d2dc9e940083b24752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979ff52a065e70e05e0431141ce0211553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa334434f17903552bf74cd69bf3686f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04bbf4029e3587acc8eb1a367ddda6855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7995723d0d5bd65c19a164c841daaad656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c019bbd2a29b6169fe546e1127a0b14657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b3b21ffeebbde2ac76b543e8b0c9c858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71584c8853e6e5520cfdb6e70407cebf59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a505af957a98ce0dd5c2101b5e25c1060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2012c4205ad6ff90bb519c45060ad59661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69a5cb34a770db32a9033a1757488c262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a97f49fb8aebf666ac2a8ef0c8a544963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1a4c6ce357c6e0b40cb3c0af004bbe64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b69e4353e4bdd71214af6ee8f00df865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e91a7e435683da0094f14e857b7e8f366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905af948b49cf7b32d98035f1f32d29e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b7943727bd5523339d709f3c12a60d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be32d23c40ace422b426043c81d7e3069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8270cec20ba959179fb800c819da2dc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abca34508bfb6221fbe95c9db05610071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f4070546cc044d66ad150ac883ba0572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab6b6b4ceb1774f9289cd887d13676f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ea70bce7b31f44fa074d38a8d5836e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fc9cc82750dffb8ded986a1a942c5475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7e2d9865177d61aa4414505ed9ca0476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1c0a1fbb0dd30a28a803123beec3a677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604538e9795f1a8bab683a0479dadc2478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f937728d71396eb4a8e163b90ec95f7b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b7c0eba44f255f135c315edefe5a4080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb50104ae7de0ec47e306b8ab88ab3081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670a98e445dfd37076a7704369fbe83f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe346d7287b10dfe8413709628942a283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584336a9d21df01c21bb64cae3c1355684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd25839864c8f1abdda084549c5a8fe885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aec0decdb0f3189180c25b0b125965086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106c5579bc25225865206146b36e2e1a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138fac36434a916078c7e87057a03d9f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c47243a9a1e4bb95e975af645d7c3a589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cc0d50e01d79c9a858f4220d82915a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eb5b28ec2d948d0fe4663ac6e90ede91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d23ea2fdacc84892aba09a277e735c592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c768b06343215f849d02f1e85c728b593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5db561cf1a8f56d5378bbbe80e38aa94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fed7892629e79a376518287056fcf395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d168ee635e54a43f7a0c295dee4973496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5b3561a42dc403ae339ee6d19a7af997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5d82198a5ebc5f78a969d7b66efe7098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62278a1ac84888cbb47bc5b8a1c5abc299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec426d39fbe942a6dcab003df5e2cd8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6076c600e071c88e79c1b12af0851b3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75d9dedb2e238440530fb79e74acd3f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69be68a7efde267f1b88f4161a0041e5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d7f204016411dd0d57a68560d11683104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e5cf11c1a1ff14eb4b0a03457c0e65105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69bb17c89cf295ecae03e024f1588e9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d297411c2811f8a8ee2dd33a949a4ce107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2f75701c51c38409c4f421ee728794108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a99f4981fb73974ebda48bdfa8c8926109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984984dda7536a751fcc545879eb635b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eaabb1a8211e11ea3307c4a390a286111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ac72171abb5cceb33f14819511ae60112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9fbcf3ad310f04ce1a391dd220bb71113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017d9f361bd7b4af3a4a649f0ee9aead114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922a64dd1d9f36feb9a4d4fef001e65e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91737dc4c999e3f846f88c9c787b376116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6561baa65ddc3bfa0576e35ad26da235117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a32953e4bdf4b5e26fd171e2ab86fb4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b418f87e7c178530650449d2d3bdb0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cca480dde6bb926b45163857db30e0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb679054e0836e20fabedf6d088b054121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd65a649d51a83f32a6b78d78c5aaa7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada1232d5e8ee3002f7ec29d797e904a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aff02b67413e3dd52fa06c10caa4d6a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04afe43b146e3c48c657f105bdc464c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf68ddfd806e624b3dd24db7ea5a448d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b37ab8383a38273e8dc5a4af8de78f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d588e755927654e1924eabf3202a6d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6b0c83bb8eddeadecb238234a2100f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e590734989bda321026c83f3dc93dd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74cbf2c2eb3ec6262e4e2826f24ec17131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70de1333783d2c399abdae898c0b6596132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af06a7c428118ecf98379fa85b13dd9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446ddd7acf6986efff8e2d3461f37cd2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bb2f048dc83cba5a7800f94e3ca32e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b56adde9ed466090f1ee6a0a05af2e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05378026d35d8cf8b8555556cc43ed5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cfecb6902e2facc04877f1723d36c8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050e8300f8d6450a8183967986d6d3bd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea19f64f55061538b8cfc75364824e72140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a359ac613597b69891fde503890b36141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f9a64b2f0734fe104893408977ba3c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dec24c4c5bec7809833a6ec81286feb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c740240f849ed24974da320f06955a3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2630104b2a376c9115654b9007e1068f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f6189ed3780717f187c76ff019b8d9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d791a8bf61205a6a80f58d378f7cdcce147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4c0935e2d467ec4982e4f20aa66868148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6349e160568835124ed21e5f54f1c913149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf47eb252ff734804868583abd4bd14150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db536c7c45a72cf4efa3d801a0be85f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746b24a77b62c8a2d5f14d677a7409be152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f681872ddd4dfb1ace24ec0700ad0e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a6f7e3b760bfb10a7068d2ccbf8135154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d022a5b7219b1c1540e36447d57bf7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6039580c95ce68ad20bfdeec3490b065156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a27d4588a8a1ada1f2d8ac5c089dde157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5910a09c1de237754e3178b7bb89d875158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b0fc1339edad62117afc1a83745a23159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d29db0eff4846dd4533e28618b39d0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e442d601b8bf173a869373cd55e903161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8168ff7594e4ce9d7bdd3c662d4112d5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098f50a87051fbc2ec6114a8aff7b71f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854f0aef37dd49199068f1ca6e084c90164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9f5e7bb68285862f3ee4982ec4f354165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80764715bc74861a841b03bc83a2470d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d280950dc83d7d269fc12c6991030d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24d30db86270038543ad85e37325151168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c1f29b419d33334a49bddd019ef8e1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe0c150b024e7143825ad9459223165170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00fc1c5bc2ceb56a1ba3f90436df608171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0939d0ccb87cfda8271a03b8c31c13f6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271ed46ae5e2f956021dec655506d9d6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68d0160ea412c31f7c1c86da0a54dcd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95553c94a18a7413e5df68c861e958a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99df88d13fea557aa22dec1ced011898176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dab447515668088ea9642ad2a7a308177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cff8bd70172530ac73f916e3edde887178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7b809ba12e3e9c7a29530b4aef46d3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377ae22ca46ef108c1f6d4adfb1b8484180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cc030a3ad8b52676ab82805a330cec181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb2c24a1dba4c6bfcdd7a24da1473d0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed450c1ff8d810642da8fd4ea743144183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa82aad3c735e014eeee64b908b0d52184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6589f26bac56e129e8e9c7167adf11b8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfab7dc9c4a8d83f46b2291ec0a6b91186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ab2981b026b883d45e578276da92dc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35b207210b86e4d2bbfa59d90242337188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c8429996f3797da486256b8980d65b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a839e0cbf1f39d9066bc3919ca2f35190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751ef26a3df2d3a6fd19216121cb04cb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729de10d23a0f5391766da357eca7cea192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37b842b290ebd0ae0cd1d7ab0b915ed193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562686a1c8ad3da0f8d7efe09876bd7b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40977a7e0c175a562d50f07930b8ad6b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afe0e5b44bf9adcf94459d4a93be449196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfc4f656669b2f167b4b654176ffec0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84ecc5196a9cf3d4d904008a3d62a71198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883c60b50a7f1cbe72ad18f09350bf08199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be15ae06deb0821dd318ab8c4502f04200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0473a730f4c9721d86c4b1b23c74b535201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185372af3a377a17f264ac12125a6d97202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1672706df459dc3f329b783361daf4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1df58deac0463ae102d28a98dbaa97204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3514427bb31be567798c4c4e53e3627205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfde5ce1a8073e6ffe9f8986d978b3a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103fdfb650822393ee043df29feceae5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b2bd655de36c704893940f677390f0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16473250fc9865e26c88c5f752a8a856209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c39325d7b12d8cf159ad5b6bfe35531210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52f4ef672a025cf305504272c08db1d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb68d8581aca0dad8099b408b3372a0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eee9edc8b72d8a93d1b24ecb8af0cc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120b6c22e3bef28529849e694a7ed5c9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5e5af4eee2776acb1907b9e845e1ee215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f234821240a52a3382f2b3adccdbc6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f6ae6e5ee0ad6c34fa9a09f54db4d3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deba04f90c6ce0abb679ecb8c821132218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fededeeb2a2b2d7682520743f37d1268219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f46772ec9b8ce6af3e5ba59ab501716220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dc1083da064e41510f10b93091f89d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aaed999cbb4409ae8f947efbf4a42d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7982d05e69700e2f8be0ed6299e1bfd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51e418de8318d2c278e7a82d7255901224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15f59b3b176d3029f42a1c9c37e770c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e1cf89205d9e54d78e85b146869d5f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa014e1b48df358295d3612676f8c34227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a251239192f1b02dcff6532ebdbdaa228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4068086e0182ad9f5d0199dcfeb3f2e0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feae6f1fb808f543622ba7f72097cce230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b57886fe5863395d75450dec08fae64231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d773d85b35c7f2fc5869656afc674d6b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0aedc805af729196229a475f437658233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1655d12d5d95148af27581f8aa10851234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef0552c74b0441ba276e4ac7af94854235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e1ca554997104be8b45c8df4c343c0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe6556c4cdb789f809b1baac998dad6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aa0349810caa56fffbfb8a0593aa94238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297e3ab7f93f7252c8dff4da69fb01a8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbe9a709090453d177a4ef3bba0c82a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed61c14d7094ecbffffe286c4b49aa26241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e8fb8503c7f4d86a304d1ae67282af242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c226789e0034abd98c83fb419e7fcf25243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f0223894b076d64226d62317afdde5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b7afddd238f8942cf14d4aba5ea850245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ee56c32a281b67fe421167fafdfd7b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347d7647601b36bbe347e9e7e0a8da3e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccf601ffe7e2dfbd7f7805d527f2352248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac376b18bb9e552b4c6fe67403b422b3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8599863388afa814335e3a3a45b7f629250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069ecd8d4a1c49ea794f9fc2ac352065251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ea5ae79930162a514518f008f94261252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16adbb0ca3c5b02f5f5548bc57a0fb7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2322939fa232ecd85fa9548443bc82c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca33748b16984e8e4364f531f22d7a58255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33e53a8f035982fc1850dce44164275256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bc4cfed783ffaba9ad35e2f7884378257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a2ecef9e3c2c4c49e25e6284aecb55258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2928b6629ecec3330923af2bafcba126259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd02df629fd8b6710c2b9362d1dd9d2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390e8c0f74f6af1736fc93069e631b42261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d9b8b8d776f0625dbd707dd0c0a517262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba53dc7e9094a5043aba2824f504f4d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3636cdbe302b679c4ae1313b45111782264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4065f0573421e9e2b161d2f08930438a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b14c228a8a01d0d80eb362b0e60535266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bbba15796a8ab2ef1f579be7a845e3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f68146e6081cadca71b3d876e55466d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b811fc0c7b2c0a3c05d7e9810ce4db269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2f551addaef84d04660feccd260e99270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5d21f4d9e591242e4b571a27dfd411271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ba6025190361655e571321f50e09ff272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad58ef99b8043c348f8ba55fe957af8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8e1949e1e24edd7c9859a425cc03d9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b2513bff5e54d7b51f83f44165f1e5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d110699a145724130f6732c233bee174276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936d1eb46a03ac11b56f9f32267214b7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502f00dacb4fc4786778e9137bcf81c3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa9db3c76ddec9f536c9c5d01513235279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b898659c9af10663ff48c22336b8f6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6239aebeee461c49f367f96286b36e13281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d346505b61800d8517dfb3f04e522d43282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9aa8f22949d0c55a1f76fe8d6fb8c6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497b33c55d5cb2e77791136e9b7174d0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa4fe1fe84007714ef2554d950afd66285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bec142abc0c1627efdf1163fc36fd3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74518ca9ac2d21d3a950141459b2760d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3528718a58d3e474b54a8b7c874c5e62288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f38aa706b86002d1c860109a9912a7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f951fba0fe3344e252b29c200564b8c8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaa9e26aa402a7708d93fdff158d0b1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b80670ef77db55ebd3b21003a86d9e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44f51f925a56bd708b94603ff8b61a4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f07307fdab8968944491c32a6d5dd9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d040b9f4da6b24f91c05d8d3c1293b8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e78dc53a069687f7736a94e96d19e8c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daf359c17d5b0db09d428cca8bde2e9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd5e42af5b7207cbd22768fecda5393298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed4827e01489f3c2b635fb6b58023ff299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed3aa3b154ccb77959e8f935b41604b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86242f1ec4021d169e2ffd9ed6e1a74301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7add9a3de137e4168439edf4d0045866302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013988ae57850106b8a79fee3da5d6ce303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013e3efe888860a69c4692cda5307a63304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e79529472b03cc99d54cb4c5ee67638305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c46ede4eec8e9589d2b741364312795306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40cf2a28e2903dfdeae90d37314e1e0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6eda4abfdff0be3eacd7b5faeb7aa5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa52c142adf1a78f13aa783c702fbf1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86922e01458e748e22b5d1d4fdf0f800310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb104e1edf703e1e54e37a9c51756f2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2af5521e3fce67e1a6ce9af64dba1d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68527a5729d9551ec4f38d8547f0e393313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe110d19d82989db3e08e4b347f0cd3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c397dbb746981238d0ce3f35e7abcc315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d9df8b55e2fbec8af1266ab281f7b3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a32743b7ec1361ff245a4b5c12ceba7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41d559ce4664da3c91415a5ee4f8236318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41c7d040b0e301a9049057a9d4d88aa319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdd507ad534e6b660aa01c3d62c67fc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0247705c9bbad0038d74a9d3fcb631f7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16965434836e8dbf388b7f9d0d0043c0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c96fdf78f0d44f5b94b0882742c587323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e96b0038fa87ee2edcba7f2ba05c58324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895d694d087c5fff7ef412306c546a7a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ede1498c0fd04dfc6ac2792e02ba4ac326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b905c50d58f9fa9448b27ed7080946327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faec46f3a521d191ca450e4a3a8b8bef328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04734f655e5d576cc57d0b155b1ed3ca329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38a3b15acd373d6f204cda99a52def2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77759b3e58525dd6817f1b36c4adfa6a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e789f366b81563b67038e96ba4be89cd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d567c55fe0d035a5ac466ecf71c3445d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec87decf1e15b8434478a638eba6d0c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc847cfbaba6b4175fb23d50a4a14414335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56605f90c957402165958a7c86fff80b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6177a15f479ed5cebb7514b4ce24f179337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d803e11b75558fd2512787eb74756f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c4a06ae4bcc08f1d9eb732dcfaf018339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbd38547410412be6c476b6fdece991340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604fa33ad58befe37ba71a6bca8f004d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992ec5c6bf59ed1aa8eb578522e19524342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d83d8b1efdf6ef8a9e0cb1c398ac937343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34527d2d896be64841f8a893325ccf2e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f77025df7e9e0e082491e86b8afa8a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a6d95f7e1673b0c12decc40cff3b9e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7382070a08377891f3c57f4705c0bf8e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3211ba886313626383d8cbe6d3714b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be23b4fa8ab65ba9b36d988d3d95a81a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad3f2244ccf1438cba5d9341ce4e83b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c14e52803a0f2d0e37428cf112a75a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dc8dabed8490abd338fb806443c0fa352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd39d332f1b2e9802eb0c896458e57a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec803a58b25e541a933effba792486cc354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa70b11afea703fa15da345446ab03a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516f127ec09c8017d5273b1fb2f498ea356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740ff7573c78b8f4d7a0e0566ecca361357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4943015d9a83648e2bff5dc05258b26358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bea4a2c312e13e493048e4fa418ab28359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ff70ea5c80100a7efdb6c51e4ecdd1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f370d801ad5c1ef5c0a7938400a6504361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485f41dc6093189c2b6b8dffdb50aabb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67328a4833cc69df1c7fbf0dcaa46689363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eb4863600b2fb3a4201da6a1d50de5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e25acd4aa3ffb1e3389508c4d9b022365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d9c55e34b62a7e4c5c5c5cf9930f9c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2139f574433a320b52592e2a35f654367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14edd41f66018a0a9d18d3ed753d41a8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f4d6af5156e29d89516157c529eb97369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669258971e5367b0574e8fa377ed2592370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bec9fd90e40d8dd112ba975a3cd5f7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77a839892b91780beb87316a6387849372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afe25dace2589a4f0ce08ba2be80d1f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b3fb5a41ff97e6cd23976745d0f7dd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ed82b3ba0d837776fe4a908074824f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71249b62f56d15fa7970888a1067153376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da93f4bb7b832f77c0de1eec3b40f61377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd91a26bc44503dbc645f38b39ab8490378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed5e714a1868a5ad2fa11037c921767379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5e141511c896d906f03df85739a5a1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecb53d29c21abdb4b70661a60de23b7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2479651079ba5e6c582f6a4e05f3552f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def24877c8ff8b99b2ace3ca99e9846f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a6cdfa2b0cc9791d3f9657bdfa171f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb5fbf300dfbd70d2d8fdce66ec1d75385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a1980eec4299addfb3d8fcd316aec2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3de1b5d236aadba0178de06ad2477b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801f253c5fb91a3c7ba594260fe7f429388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bbf8abc5a86cd104cb9cf17fbe218b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33385337f0f62a0163940e4503e08a7b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c5413c23aeed3d37d9fb59b6a87156391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473cb615236fc1e05455e8d53aa4d45d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c62c6a1c017be6cd59e913f4e2ae28393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2874467f9fe997bd8a228633915bbc394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5317e16727114eabc1b05f9e737859b6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8c0a6e07741299ced444767fde4d30396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94955e893ae2a0ad558b790f6f8f58e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b58a4201c6da547d5950f0d843a342398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c725b5def87d48d34251eff5fd71af4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff57c369c7573b493c2f59d052e3f50400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08ee696844498b44e6f779a2a13b3fc401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0232dcb37444b7c4f38cb610beb13c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945cc7c14b68bf07754435f4c15fdf16403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fb51944515da7807af22ba4fcb129b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190d86be6277444d2ce78f2eff136321405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95703083e1b225568bdb04867dd17aad406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca14a94a823ebb51e339e9ee2992851a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72e5ab689bafad8ec362e3a7d4360ab408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded450b8eff4fc813935170d1a1a8817409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4a1e311b326f65d91c5fede50c6e59410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911050e3e4ef043cbff0130dd9eab951411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8b423207a0e6a1f6d2437ee58201d8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e286548bb859399464bc210c7eb694f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8d041c7679dceb71b8f545428d2db3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc95e10d87a4d03fd70bb736382348d7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11314b2f6001dcae989e7fc8364b5964416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee11aa49efe82acb202a63b4eef21d51417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47304433359f9e320e7280d23cbf265418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52111e1a52d03a36bc5557386782e68419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80a8a1a33175ce4570521f5ee4180dd420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcf9ae5b6028d10387c05c7b1e82d8b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada6b18d79edd0c36181f77de90a2654422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6247900c44d3ccafaec4d7e243c5ae55423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d3c0c541c193250a13dd42beb01c96424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770771a0b9007b0c57245a07d3e30079425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4a8d1e36fde1319e66af46166821a6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfb82028bd97b3f9507ad94e6bace98427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21f91b96d5566e47d8d98a595361f54428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65568a987bda2e530fd81dc23a56073d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c898fff3cbf22cb772a8867e3eee6664430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f6db2a76b9724c05f51e623e8c9c76431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ce5b8d7d440440d51f3e98754ee742432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e0a688f476062f6bcef0564a140d8f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb29c123c5b1b4f36bcb5c1dcc594019434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48dce58eb526e6e198276b8abe519bd435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d865b097b40cb8ca25248980b20a832436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dcb2fd190a6e0f691456890de0a525437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5927efaeac2f4aa39e631d86364fbf69438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eba16ce9634255c13e4bf12a8bab866439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6f2295774cace8860a8a5a189fc32d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd6999ef517e0537d2ea46aa41778d3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93400e3582bd0ade7f5b5aca7c1a8d56442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d69d916bfb660197f37fe372e2b1c8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f005da2867039d101c625eadf46bdbef444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2e8cf78665ee975592fb552135c62f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7597e5c2f7f64126ecd6d97b4f37d453446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bdf945070a5cdc2ae82dece9ca2769447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3175ce188bf5cfe2ea4bb64c1c2097fb448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a248319a789c6e8b2ad164a97bf6e546449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7acfecae883a154f800bbce2b21bed450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff0eabeb883a0c64520fe4027c9e11e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a45b4094b6ef1b536f09eb76bf3dfd452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e921e9ac6c86d436db807668f15a5f3e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfa7fce2cfb56de2a7140e33a9946a1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e0a8220120099ade04257a83bd52c9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b3d94e37da14f72406aeed8a4e1c48456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb76751845f3193f12a893767b755a6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867c5dac2b444373df93d696442b160e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b441aa49f373652fe9551671785f2a88459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423140958e1ea64e936a6607c0854115460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5bb450e892fc1bf72c6d07af09ab0f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2859441b9e8697ab651eedce6ed7f5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d05020789f0b86f51dc39acd33b3c1b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1846eecafd033d883fa6a71cb877629d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e098e92c14fe17c9a5d9d0a67d0fdc1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2b1b4679e26ff7e669ca11941cbfc9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccfadb954ba88f2e24438ef6f558a0f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f382976c6e7b471bb0f645827230b53468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e211390b8644b1d5126b16ad4334d9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495ae5c3ffd6eeb09fbce6cf91abf8ca470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a09d4ebb779065d4c6f2c22054d0f26471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837604067578bd37d3a6d682f2c9a3e1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e6631abb254ce1716b9c4f9c88c180473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ec57c8508bcb285afcc7f745b7874a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41a1febf204b4c03783c19d4a522983475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b5b97a8b402a24767495cf5dd3a4cc476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1fd2a845209072612747103231a68e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454ebb3cdd9dfc4ac2332919c202740b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28306c2caf990ee93039049ec3370e3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f753a400de4fad8bffe36227c4664d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aadffc33185c3c612e63415e20314ee481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd895702c77d057518f751753134b4da482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bdac3a25ec526dce0b7ec3eb9e3e8b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083ada82ed2b2b65eac40be93d72693d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea9e3505a289a0b4b608569bf95be8e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9828e7209ef5c8f24e4cff255d08baf0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfb854575fa5b3a0d6dd597d755cd9a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b023e363987bbb15f72e8ed8f18a02488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2657719db04e2fbcc7e0923c9c43d0c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49193b86f0639754ab0cbe97f9005cf3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d4b3bfa55f02f94374ef109807cfd7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb24d4596321a0a66fc90493fc7e82e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d95a980e2e74aebcf2f71adfa89c9ba493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c8b02c240ec81b0f6b93c963cc6acb494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aef9eb74a993923480f4a8811c25be5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2613070c7b77000dd6b3e8d3ac4cb662496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2d82f2535140b4a06d60d500f0601c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2c9af3ca5a3848aebe29dbd8027ed7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0e1fa1b3fe1b55b39348188d8ac0bd499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1ea8cd3db5b2a677e8ffd3bcee63ac500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a2ef12a25a6abb300dbe0a1a9388f5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2f2d7358ff49a057eabf8a9241d42a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7a30f843df5854648461d25f220a5f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8005a83a4030de6b794980d152fd88504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd12dbd93b128cfa1bcc17ddd3a1284505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc43745d457d8bc81a0905d2a1725048506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a214f0663b04d8cc2239ddf81e26e14507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed30cd9d59f632394d2fdd8d8bd5e1d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b034655eb30846cd0c7d1432025c78509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f38bde87e3968e340b89050e032867510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e377bf2750bd5f47274971279732e4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9a1dcc0f24d293e180744dd3b66bb1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40aab1ce66846466d6e7db35c67e69a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c25849bbded1b5291d161c7996caea3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45506d4cc5cc6a42c49413fd9c62c00a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce22a01abd5a8516e759924b97780e3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745b6c451545fdda28afa74a964ffc32517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2582d43225011b0724355ab8036a6646518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dcac43bd4b50a489e5651cb9d7af42519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d639170835803cd19a9d4c425bc2fb520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5043692c6a601ecbcea431f5ea7110bd521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ee1fba608cc3d526adcb97e46ad451522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc183066fe04a6bcc2ca86b7ef4fc3b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4037ac7775d21a96cc4f1d1df05c5a6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38285c91023c5f5b07648cac0829daa0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8ff683e14597622a379f3b16bb417d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6546d00c4842093481b937deaccd99a4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589bf13467f8c0d1ecf1323688f7e59c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdf0611838beb07ecfdbb9b9464c5f6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175cd9df82d2c7df01d695af6794388b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30a0ae955e2787bcf7c349d95d1891d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4dcdef8bbe1b988d6f37a61d07cf1d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666bbd6ef7c48958b34f23b05db6f0f6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caee066a98fd19d3d1c06e2fecf115e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b107917d79c604722276746bf2a6d52f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6ce9a5791b345f17c9fc057153e788536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cfd6069cffe40c2e6f1661909f86d0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47c5251fb3c16239d61cfc9460ef519538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8013c4c6b2ffa5f426f0451e3b129ed7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8542d324ef767ddf80b414dcc48710540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aa200a8ea0031cb9f1bebeee711d35541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bda4248d4b7aeb4875cc2932ae88bc4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997eaa11e816734d5c8b6d4504b8ff38543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb51b047b6a30a13d8fc820cd001bec544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12e1b4882e1ac31ae7e01d872b5d524545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd65cfdde488b8e0e31827f53c297c8e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cef5bba87efa1ec0e1595a24fc68e87547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3661063d9e4d8fd5b7f8fc3c76afb84c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd938daacf58ab97e138f6585e96ed92549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c91e8d9322838339dda896f8a55cff550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28be1e3fa53c28b517e26578afaa527551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383516b052dfb853115d93a9ead39385552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd1cce645e521a6e17649f0b5bc01aa553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2508ed975eb967f9a38f1a15bf6fc07a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef50b8b9a9070cfa2a6439687d33654555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ea6cd7eb2bf1838b1c507feb7fbc10556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df17a977f74730dcfafcbf78369cc62c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7e0e890a2a5b89bea66ae3fa538127558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b3d2850e8654df515c577ad9d3175b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9d888849981b2cc2d352d0cf2e955c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0bf6627ebe669c1e0ae84cc96da5a0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ef9b3bda7e57cacb40d6c7cf7e396f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2106772d67464f22924fdd5bbfaad570563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ff91dd9c4c18346eb06bf2362f0e6c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a341f02d72dfbab7b70221a84b374998565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d561eca6663717cee9306be98f75b0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2312d8cf8f72414621d5808795af7914567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209768bae0aa52dc0d8e8369758a2f89568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57070cd2ff8f481b60fa1bff2f85f0e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c28df03186ffe6e091e7d3bf4d33155570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49810926594f27e3eb5471a2ce05cf0d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef853dac651d21b06f174f9df0f87645572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70c7d128ab8faf7292c5a5c3e1f974e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c39d0e32ba8e4c198b0a166558e1e6b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701cb104bd1dda45d99981780e5d6c2a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccad66ac815c5db747ab9693f6a443d4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1886162b012b622ee335f558bc12937577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0edc345697f3c17fdd95d79ef727c2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6323dc729c16cbb918b204a351ea2a99579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58582d68c131a132585634dd7e2a41e4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d79a3acd0db1f4a1a172a9fe82b6ca581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e7c61d75c27b9b4e4bf21ed6933181582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb742df31e21b3477cb6a95651abfb10583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2831a15cd529871ce1e4421b0fb9a3ee584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582926c1af78372f2e1643d70ce129ef585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89aebcbc5e0b4dbb569fd24f3e8b953586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876de2c4e65ea540a7296e6567e0c7c2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cf65ce558040dc8b41d578348c96f0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ace432e29cd16bfda97dfd35b77e52589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc2f60cc33c29a020a29e0328f5225f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aef6834d6e469f16c90c9d67bcea852591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1e10208a37a6b5e6288ce43f596912592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711f066d7e9158cede072d1ee61f0abf593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5996c9aa2224f89fea03380d97a1b4a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06361fd4895a6470a4e33c812477936e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21184512448b288b1751373f32898a35596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e67322b992d59f99f7e54d43d2d263597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3831e018705eb084d73483893acaf5c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f056c880ff0f0a9eb263c11898f3759599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451de16f4ab102fabc4f201ae9dd33ae600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f1289fd07f453beb783b436d6947e9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4ddca32dd460136c3825f4249768c9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20e2c4a9f98d1bbb11d3ad84cd3c801603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c40b82344f12cc7a9e2d608c50e9853604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa5c01ee9ac09793c2fa4dadfa7e15e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3448410aa4c655ef92be4d72d57f48e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e20206812593975897f6a58dd88055c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ddf00828537cb86c7a7688df66afe0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541f64c5fda4ccd89864938173e95eb4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754dc1140d27af49677e243dc9388e83610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c1401e808b148762e02402a7879afc611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38a62959fd33865bb42c52ae1fa0a5f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206f96d92c13c291d81ca85f46496738613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd2c39488971c3db70794ee9d4a09c1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0852360f82248b145f8ffd78db3d921615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb695a4ef97936474b8c04d86e8ea078616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ee22d03b03df7beba561f1f8e8609e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb8509f8e4eaf943eb5f0f2d0b6c879618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253e8c437a50d1f1860e2caa9ae325a4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15afe44234f07196ff0e79f10ef458c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deed0424841dc65655a7d7159fd37371621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12feeeeabae8e9a0a822418173b902ac622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680a61cfbf8d0f0ab3bec06e5545f1da623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e7f67200717b3470cc5c934188f782624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1163b117f9e497dc92253b12a7e4bcc625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002bb793f03b11865ed8bac34ecfdd7d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0692b2b195eef84cc1385d097c986aab627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c045e5031dcd38c0ca0818a694ea21fd628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d81216dd7035377e14304ca717905d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ae7722b343ae6b6d23c7abb4fb77fe630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b196b98dfc2739322a32292f82579e4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a228bb8edea1c590cdabd99d6e937707632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c33e601a5cb920e34704001ecd2f33633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60be8c8f3ddf61136cdb7b3bcc38909a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7c5068aadb005b6f668b1e697d8001635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c60a91546101b2e82745ba442b26d8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812918356a0a51906dc3a2ccace38c7d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627ad012a1d1df7601be6d6ec9a577db638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5322ae363257404161f7816b1dad47f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d4810b6386a4f47ce8837544a4a771640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fa1e31c00eab7bb007db0de159f6e2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21999b0502a6b17f09e74fcc41d8fe93642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435fda8d8cf48bef231ef12bbd44e8bb643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ce508d39f6f1ff0aad3ac0d0445c40644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecf2db5dc6ea78dfd7da8a693895ac4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18784c346847db8c281ac9255675b47646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc24ffb6a3f1c7d574ca3fa12a3a571647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d8919691191e959499c56c89f9d727648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2947871827e5669e0512c728462a7a19649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56c6a34ba1c49fe1bd1881d2e122190650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e88079e58504888ed4edef31b0c090651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273f64eef9117b65efff15eb758c2c99652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f86218399f68621af0b7a534d2e8c2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3ba27846e22f9ae37313be78e26a48654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e0f480c41409fb5573efc53ebc5a87655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aba6d10c70ae02f077276a907a86dd656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa91786204cc48ef69d8480fb64d25c3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c48497042b5888b09da5b2c1d7a31c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc50c2eaa67a4ae17bbb2d6253c8f89b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5500545df9557339d5660f6d05dd6f9e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e253108944ebc79c23cbed6c70c61e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b37ad44b48dab69678374eb3dc4ea6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e5d8fe5f4ef87f6bcb50514bc9d2ad663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813183e7b2dacdb483712827fe460070664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc225875053268bc2693f1e708cd43f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557e1b7aaf6b8acd8223b8a41fe5fa88666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607ca0455ae4c38325810a27c9c2e36e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32666dea25fcc99f4ed1ae7aba1cf89a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a743ec5fcbfe792ea04f5d60d159b0c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41faff2875dd437e173aad7a780d2b57670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61411dab0a7b86a8a7863c6c9876ad55671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af262e002c416bd5d49d6d583d0d0c42672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c732ff9c931b69658f7a55c1ef40ecba673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318a11eff615d75d49cb01693a63a5e0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1ebc4e3dd90fb51dc3a7a097c85517675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7664a3acb7cc7bc4bce540c8f1445cc9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b1fcbaa7b2c47c35dc56355dc3e053677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fa675faaee2680ceabc39cf753a0aa678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec39940a7a78117f29b9cd76605a85ce679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d1a92c68f39352579bea682e973500680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ea6eecbe5fac1e9a3b2e78eabe51e8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a215ad479ab6c66204e47d30527f4f93682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaae98a8aee2f5d8b01c6d3402aae794683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbf8ef20eac0f0d083299322aa7474b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1f8e5c0e65d5bcd226af05468cd8f5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf9519ce6b549558ba191bf5a4afab0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c864733bef0397016753b68f319d13687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ca15767a5571ea1262bd8881272ee3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40e1d1dcef78193e9cea3ca3e72301f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83936b3dbe46e96a17784a1b750bb70d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aefc614c8f9f21554247664978d8f2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16606ac9faa94da82375ade674367761692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1198f13079e1241eef7d1e2d660dcd81693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187fd976abc53874ba58641aeba73b91694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338b23f3bac6b8b495469627b9204d7c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a5c8512199d904731b8eb3e09e7571696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d738b11f3fbb056ec4bf465fb9e6bcd1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1623da8b0d8200f4b59257a57e622b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efbfd8ed82a2744644a9eada7e9f9b8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad81832064c7ff9a2d2a11db3009a836700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801d6d223145d906b5e5f3e3d9037de1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cabda58f86876e7b6ebd44b1f620fde702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1990ff05a548e4a4f1676d607c0d43e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccabf1da32b0f3fc56922d28e0d18094704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a86b53e7d4d26f559d457ca9a354f5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dcfda9201e05b96663065a369bc264706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0152f4e78288a5a539680fd85862aa9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b2135aff78b43a95eee0b861de68b8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f06052b7b23acec7ac5872a472c3b47709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903bf0d008b7904611b2c00058717ae8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707fbc6a654d799cb32d141ffe6ab5dd711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b823a90e658de02e3c5146885af866712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c818723245f22c68a4b871705e5290713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9b1d1cb421a7d196f957df27264728714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89641731a70198d608da47ed6a209c65715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bced47a1dfb8e68a2d6790cbf72f367716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a1f0cf7bb2ecc6575d67c380839040717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91af08c9990d1394b4fb56ab9b3f52b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf6eac9ed17c9c7d0cffd07a3370346719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f16d8319620bc5b30152647ab3a12f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff2fe9302f9a87b16f0d9433b2a2311721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4957a8b839c2e1bc2d77a4483c6fb38d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e3901a491c39e3dedc5b4a70943a9d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882c409957ff5bbce543341d7715a4bc724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43e5b120b80e270977976c60081163f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1260f42dce31001aae1a6a50c4bd3e0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30efd6d7cf210572421b0a7670aff029727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cebd87308e0c1c9d8ff1e4d3f9f158728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59694930039e7cf10dd25644c18aa1ec729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef25d8975aa5a7a68a4ad4aadcdf40e1730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef7c314f26c11a598f7c466cb760fbf731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23d0096434d472f2663a2449f201a22732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117c05581dda6cdbac0d7c98086cfb6e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aea5c396df01c4f2cb15e3b8522af00734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2175dd315d06fab09fcdfe07bb4e0b09735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cb58067446d1f52d5e561ae795944f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c0e04ee8943fa28d67a8490dbb21b8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20151c9cda3c80e88debea977b2b9571738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd980f25cf365a3fd9425ee8c2ceb37b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39de741f528740d0a399c4d7f9fb05ab740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722bda361cec217f24713f0d29b4d21c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e276b74eb904bbeef1340761172f6e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60f2b37bb59be22ddd4fe1ad62dc0d9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d892348ca9555826db221662d3e6880f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7c31b2ac938027872f0c18b2d1e34a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386a4e585b6cf593539d592a1fe9450d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182282df242a1f754a280b6e2e115cf6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e9091a51c84f88faae574f3d8d3443748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a8cbc085b0b6139016606b6ffcdad1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b78838d9c943ed9e9515ec0abaa162750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f52b44578fadcb6ae94ef925ec2eb6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbb893bebcdd5c8dc52805b77640b6f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2874a932373dc968c24e54d150d9510c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723c6a6354f39db677e22e28405db645754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629068a6df7a4edaf21b0ded1966682b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fd35f740797e4350e631f8a066081b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936b3181a1439523e7acaa4320d6a848757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66993b23d544bfca477c171e87918825758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb4fbef72eee7cc7a77c980eb7bd6fd759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3b5361649b3d616451eea87ba421cd760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d5a8adcea3a0643dacbea3241b4834761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eb29941ff439a391384de16b9766fd762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bf3f2d1c128e2252a2b3c77fd9b787763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20771be1b53168c11d69da7eb25a9c3f764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf2afd6e36e56b109b23716dafa87bd765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831da6aeb7c299c02173c86fb69759ac766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e043ead1d34e052746faaf0b88b969767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f6aafe3804ae19994e4a1884b48e47768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2904eba8a7e8934528eee0fc893bb0769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12dad9216f4453fa3f845aa819c5119770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4632cbd4f7a5456f4306a1c68a954543771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6e6317b3c5690de8f944445d2f46da772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec51da6e56b997bdcbbd10f47031d58773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f4dd0027040b75edfc36c1a01faf89774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7fa84cdff6450f5956335dcb3653c0775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89240823c51d9fb6ce3ff979b3d5c310776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9361a18b27ca9b47dd9530ffeffb0445777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b891a35ed63ff4e1adf6eb72a1b8e7778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45be16fd7f7bebd42737d40c907f7126779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e18ce4cb5deb852badadc76943eeb9780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e9ae026cacbe70b09c387b8f597f8c781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e66d6c56bcafc42edd669760e69204c782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b014ec4b7502e57089f226253cd855a783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1e207b3eb0bbae4ab2f28c9f4d71b8784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b0f918855c7550c1323337177ba0c8785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290791b4915fb04a03b205bea79864e1786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe8d3560e4b953d448d0a9e1c53c0cd787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c8f4a088e5dfd55db6629920c95e9f788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e53fffceb67e06789982bd28f9e2a10789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f8e14ce01382128bd9c35082e004b5790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59242c69295bdb3849393ebbb14d61f791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccfdcaee6e8d3f5253e263db7155761792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f1e00de1415b3c1815c20032d6c40e793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549b4c35899453e08c013b96265e1ddf794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80df871f409fbad3be74bf3219d77c4d795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2842a95454561756e9b26c1ed00d8bbe796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e084f54b994b806c93de5af88f5eb14a797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f57c3c1a70a2b1d7cb3a60dfa8d0976798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b784028b12051451624e7ce7b8b51a51799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5124be809371ba4a486e1d6a0c1ad341800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d33a9a6c4ba0b140d6671d12204f9b801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168ef2f66a1feda6f034cade88d185ad802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66496f2b8947cf80dc64360654cc6d4c803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d08ec51b8a857feaea5ac05b593f55f804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65cc0861dc35b250d542b8c26e9df94805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5b762f739c1b0e708e3c65212921a9806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f67988b45b3dcf04f85e064a6b1f64f807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f25428e31c4761c90c3830e4e74a14c808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b15fa6f42f807129387b8c2fb4cafd809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d948186c59b6c1d9d8ca6b2d1e2a83810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab7b4324fa1d18f26c70a4399d47a18811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dae96fb34fd6b35d8e76f1a7b0e4369812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72882890bdce218b692447f278ecf440813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe253049d9821328f677edbc34be5b15814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e695d4b235cfe67de398014c8086267815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b797e7406240989c5b7809948f13cd5816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14728f54161390a09327990a9d58d055817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd4ed9c39907b05993fa9cc1853bd59818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde97fd19678eff8a09c25a2b9733f02819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54de7240cf0121b0a84192df018a308b820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c47a5131ccb9623970adf0b7014252821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d551fad476e70e507ea2f6f48b579d6822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878f37294d1bab6c09b8ab2128d11a77823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0fcb150f064dce8e0bc83bad863ce7824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f8504ac807d67b3bb37c2dbf5dcd54825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394d17872a982f7bdbe153776abf4978826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9264d9e88d19284709680987a24d6519827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe5317f602e14bd1a599e919b2f744a828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b218558a43d4819925beba9721e1274829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6ba54ce4efac14e79e8544cb705162830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d648df512e0bb898ba71c028020d0210831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0d92385d6b2852e203bc619251791f832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2a9f84e172a1dc3e6c83592956eb6f833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0341613a82df5b45810086272f6d12834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe1a8aacf40ca7d6677f29d652effab835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffab4502c6138415aa31806c84c0518836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0b44fafb6160766fd388350fbf41cc837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c58a82d41beabe01c659dfc6e5d0ad838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140da264c9194d75f9b02828fe0114c1839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d017c3c0f442b4309a37d6de87565b5840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d008301914c0816e76bce982f76f06e841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9647672bf602e5a9c0bee00418e4175f842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292e37c96871cdc87d972fce1eeacbdf843.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fdc7a2a0eda72c9d0d8c8432a334c51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65985e96084707cabd1af04ead8d46bf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64efa868fd19eed00e0f72c1536a66453.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343e447de95c802ae19dd387576c57f34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cfeb998c7d3817a3059d61b1101cd45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3192c050e9d341d5ff5b3654deb5c9356.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12de16433b807afde00b0252ce13b4457.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018786132ff698aa74d6d54e7bc3360e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299d23e4b3405e8c8ea4bcc3fa6174f39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83541c088aaeed58f239af5c951ad9ba10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc9136b2b68f0afc14792966824ec1711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3935e410729784cafb5851e587e6a012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9d9c53406f798bd11b1cf6add2eb4213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5329d4869efcf6c68a2487fcbb593314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917d0c580154ce2fbcc97d324546771d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987bc8581d348348d964cad079ddae1816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3092f7acdd95c11dad1f47fa8f305417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5522654c5bc637c6bfe7789b42f3dc8b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcb14e026b33c92c76c39ba8388d5ee19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc3db751493b3bfd82a6332fe6e4f0220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e628aab81f1e1eea930854090959fdf821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb875404ce362d08bba0d9c44be5af1522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8773df331be676d874fd146a83a59d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da24f112f21f965e2570eda42a6ae9c324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640fea08e1cc18423c8e353d0c6b012a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c93b63fb932120662b5d4b64fb0e79426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8ed1fca69698474f591faf14e663ce27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c27070ee75bc473fa50edb4ce8052528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ff788cf0341304c89a95c4be5bb2b329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4cea822443b9d459d99ce0df82740430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31924b555ddcd4244126ec6f98824e9731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392be50b9d59f5a97a70bfd84cda5e9032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d1e19a2b1a4ef7d30d6ec0844a332233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e86227bd36b45cc027304ce911cb8d034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b265b890e9128ca0b17cbfabc995ae35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d9559730772e7ef780830c744aa65236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c0a8ec452c305e3a7f9b56ce8b426137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89971ee8513bab3fa50987dcc7df7ebd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7137a0d3908070fee523e729c45a773139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ba58f38d312bd74199c501dcf6156b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35cda8dacc8fad62a8db63d557486d341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ed2fc79b1f35f022049a4a5cb98ff242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1657d20ec4fa9e63044af74881b92e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5530ede258227a0879d577ad34ad6ce744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecec3cff20aacec517fc0fe5639164845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a7bd97060ab512ae3d06053936d6cb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af01771273acfdf38de95c7a2b13f5c147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af0a6a6b35198d63eb937941bd52ad848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc7860983797f3551b2630cafb8293249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b2666e999614a8ee6d309324527b3850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea6b50b7b2ee566d511962e7b28b9c651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a25d05e56e10014412cde30146f0e9652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0344259b7418a5b4f16ea5aca61762953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e90fef360187c581d0b4239892020ba54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8732bffeb0df85d395d6afb74c4deb2955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e2168ef6b9dcd7ffb4a31652a075e956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbc74cbe18d157b793e2f5bae5cf06157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c59c3a1a4f602cae55dc221f0a50ff58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f972e0d88bc1e38fce7d0858588245cd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac225710db08edbfef76a498b281130860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9167d53d61703709eb82666fb61bb2161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9ca639ae6c913b849b2a2aa1932b4562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079e38ff384f77a6b85afc1cf173a59463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473ea02a4ad0860a9bb5b33b04ee177f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b23a4343ddbac953807eb1ac17a79065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c77509126b278f861caa1a5837f15a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ef69a47797d6ccf9758760ef65f4be67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb0f3e9759c9f89bfe672657d7dee8468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b02327b19c6e58b86b502c6727a98669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71319c56d15b6f6c273a3d6bb6c9575570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bfa728667c7486d8e107fc3fa0dd4071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd34985fbd1779db1b1fbb6715ac458572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c426015f861d6eb156ded61aecd424de73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b1194c37f12d8e28d9ee8625208dd974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29fdaaa0e2cce3e704ad67b36b7d43b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999066ddfec07b73e896bf20b822eb1476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bd7d25174e40913b0c0aa6f712d04577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a31c54335a5d29dbbc20f8d3ff285b778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48824e36794c4f49189b087027240be079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73f658518bb81350aedacd314c39f1280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2b6120b15fde97752e2cfe7525be3f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e48ac94ac1a7191db840e3d36a012182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe5ecddc8b64f3c8e95d4227e12369283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf393e1988eb69a31cbcc39578846d9784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7717b8d6f0cd91c55a6a92f37c3e322c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9514b0b1b656b1d686244278c09dab5386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dead28e8fadb6632a79465e1f8faa5187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137d1c156c53f7b3f8b9b7a68c256e1388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca6265eeca22e1ccd1dc9ab99ccf44a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624d9ff82aea1a825b976884c5bdaf8f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04bf3f5fb409b9b8a8d56c01f8684d791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dbdacfaacd0ce282bd359c670310d592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9443947094749e705ca76c359934b41c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c2d1fecf7c81f32fd158d18d71f39c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3069c6ffd1d8f89a412a3f75a5013d8795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff90be802c9c37c671e986370ea0a2a896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8108dfb6b6835ce853586e94f5f78697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787ffe0da37722d74755258a0b469aae98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbb5e42ee2659166c9dc944e15f99cd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a99a0c34539e266277b290a52adb815100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73153e8fa23eb9e7a62f0ab6faad4a9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6476f851b70cd5b260ee2bf5069ad2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02086ae99f7712ba8f6f006f3f242265103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebea4036e545c9f9119ec7a590ac1ca104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b1364226ef64feb35ed4102d2c9b62105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0560c00633695f6e0d76849ce8222649106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c3054a4e1a7961a73f45fee4f5fe6c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ccb8386bdb76a9b276433162904f77108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de3310b129e1ff2cdf9b7d5091e0770109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29977eb9dbcddda853fb8780a8c49f42110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc100b15e6ca4071ffd4499c081f654111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e7102e5e4be2f1a6adbe1ddbcb96b1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d6c479fa417736b4fe7b79846b0839113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b3bf2ac212f8d1a786d1c562ae0155114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fe71175b7584c8bbf9e5f5c3574008115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d663d5b3602dc92520865201a18cc9b5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6031b100686f70c53887b3428886933b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a073628398ed9047ecf08378357876d3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89995fea1c0c2a92bbf7612abf9e9bc8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bfd139d1d6df01330aef9541753eb2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd79d5c6f7b9893f64f4eb3a9c18ded121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff3eb0fe0a57bfab0633677a7081bfa122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03de2b5248e1b03ce1110b366047e9c8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d4ef0d67f549addf401d6ce0662927124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7602dcc9ea1a5cf08943d4d82220d99d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bee2be60940e384fcc5347ae74abf54126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebcdf4cf4706388ac65ac3fa9f18a97127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225f1b314ada0bd2ce0e9fff6cf2b464128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72e1d7c5ca1111baf6bc819945b968c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438064cb6ae204c50d770104e34b80af130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d3dd6eb6f963e25f31f333b8ace603131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab41b41bf1c795724bc7d5fc050224c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1457fbaf865b3ddc6854337aaf6dc41133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feef7207baea8eac8b5a73d47b152f2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa8a0eb07c878d3f6094465ddb6491c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb1cbf4de7d4fd797e5ed293bdc4d1a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be85a7ced0c5e25106497053c406555a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cf2ee351ba8a99691c8480d1276bf5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bd3ed4bb422188a2a9c66ccc9e05b9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af3f0978f6adcb4097f3ea4083ac1da140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1e8c871776886c8ba0b3e71c1782cf141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb3ff76aff1254aea3ab222eaf73f70142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83b06f33e24eab0dd6e3ebc93603860143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea72e2b74525cd2f79c7fe41c375c718144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a60439582904f4e81fe89bb1dfbf77e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fe48be404bea7b98b102ede11adb14146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0395dbc027da57d483a241da9d2d71147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c418c2da7643e02b19ca9915afc946ed148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa13a3eac31576cf52368e2955f49569149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e25e4810d37293d933ea2c3cc657ab6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24438e53dd82d52037e127b56ad79c3f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a528d34a9475dc32204fcfedd7ade204152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decd8381239134c78f899394a8a8c301153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c226e123cf501345125d09a03b9dc398154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bd65de221a484d281a774f426ecb3f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21367ef4355d74a6c9852ab91d5009fa156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0c1472d6597422675ea770d7f47534157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad669446c7e92bea8426e36e3673c5f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1f67fd438f7da6bae9d007dd7abea6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7077fec6496d845a783a511478b1a5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb0c8de1d27f5ad013c11236062959a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cb17f4f3c3a07a9936e4ca660c46d7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed36d576864d03971810cd389a34c9f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d1c19668163ffc28cdec1214fe57da164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03106808386134f2043b8e42226616f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243015163144c5543a83bd5ac98bf3c0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a52dbd08dcab4a5fc5ab0ca74f45ef6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ee99ce73ce6351e8e874014b057fca168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b3995ee46e448af4e6f0b0d6dbd861169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e7c9c1151a22294c2f15543337c293170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1475bc557755ac1b477f2a6772299a5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2f55182bc62149ef0bb832c8e7c0b6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254178a559b328c6559b2d6dcdb9b9a3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98315fd46f57fddbb30c792ac22829f2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94078bb3b0633dc2bc8bac687efd704175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa18d683a3e6e0ac729510b65b5a2866176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aadd07a046928e85c90d795c4c5a66177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22d40e9a801f7eda8a2d24362baa102178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f4766507f8eecfc4077b3e9311006a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc810978d6158aad03a403139aee1745180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e7d40ee3ce2b0c6a89758291078969181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806abbb0e251a02f9045de0be0e90f33182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db631327cc500fac42b3b13570a0ff1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab0820cb801f70547d29ab63c27457f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb43cbf26a73071c44d3e5d93713b0ad185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917687805ee239c057d646e9c37aa401186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3fe43c45e4192f52bc25b8e6538d32187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faab53f253d7d6538267cfc610558807188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1454e3422b8ff7bb82c2735c90f1fc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdb2df7fd11e50f287463d8b0d0bb9b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b11ea9433bc533009c270a1ee1cf9b7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2783d47a6219b83b9b6d70cf768fee192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff0ca107d11b8603179be4d4a39fc0e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5873339fa316b5b6b93b743db5646523194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac61df8d0b9bcad0afb0a99755030b8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca587cf337a1026904f59afb6ae8408196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b0023d10fb0598a4a0dfe72aa395cb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edfc3f37885ea1f2461cd6e6fbc143c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217b009ca587346662f32718e8a00366199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c33308920630b9040b78a8d3a2ef27200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa431f3132633d7238cf9dc3b82a1622201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603c9c71f19e319eacc7e0d2bfdddeca202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5d0611868a0263b06fb0b39b1f1393203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88badbcc0f5bd420dbd3e831e95288b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e7888f14d4b32785515551ccd85e01205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b8cb417ca310cca9a8896fbd79452f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74afc1891c221d0b54ef36f66eb265cb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6211e34ad8e2ebd121c9b3388c6d5cd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0474d13bda24321d0bc51bdfb5902e5e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d182167fc42f7efeef37302e72f88a4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2682d2b70eb0e71b673ae52b395680211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfa79cd5170f09fe69e768e59c04845212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f28749e1b44ac852dd2b2d4b385bff6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655c17b03c2583c7616ff304e0a669c5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bf0ec5dceb89b5daa2b5ebebcbb7d4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a277e4823a0769b135ec77e00e4910bb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13035c0484b9971731efd9474dafce18217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f2ca047d19f7c343803dd6a17c43f6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c037701ee6eb84222d9f9276e8ec84219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9104581ef53877bb9b027b1d26faa956220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8411da19799199ba10aacc853ef3b0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d441e852ec261fe384d1122ac59f0e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a70476ef05be715605fd1fbdea0503223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bd36b100d9375ca5be15337a7985f0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b51e299a5c986b7e3476d804969b52225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99235b0135bbb7f56ce177833e6b30f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aa9824602151bf3ee8d705a76299da227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc92f3b5fe9f119b53a8aed1a79f33c2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd7f1b2c1de7c5411890445ed8a1be8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8179948c6d7c8c6f42d4c23ebd021a6a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b02c8cd44957778d0fca57cff77102231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babe78d179ddb9fcb2092d736b376abe232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ab8dd601537037345ee3c25477395f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78b2413c0e1e6d0d78c202e3df710f7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91da0b79fc345aa359eb3352e94ba200235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2e17db6aa525cae8cecf67c9dd82bc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e82e0e63c52088364f58bb8dcf2a728237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2d75dad2f044dc6c692984c2e03d3c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd6ee365555ae07f53a02863122d84a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b200a93e1d67bcce5c06f633bf05a6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5d52e6a687a4306bc51d04c873c457241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff33cbce8e4cfd6db07d6daf709e90b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f60402fae256a464d949eec29c2b586243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacf5db43ae6eb27c5ec319dc4233858244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d339ae13a2f7b3ebb768e48907b3faf1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b595a34f0360ba0dc755a223bae9849246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a92bf64d155189d50c4062e12ca8b0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76249c873b08e201eb1733bf027c2489248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2974adf4bd85a22a08ec7d1fc228bd3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b5be23d8e348efb8b624d5a74c77f8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1adce21f737d85b4f04519a8dadecf251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5fce107a35f0f4a3d6fb466e5b4b4a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0105fd4cf5df0b84fc3a2f2dab523276253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdf5e6a9634cfffae1c926f83a65305254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53fc4e6a77d3037cd6b94ae2e360f43255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f392cc77797a8c99dac59f6085120925256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef872f818b1dfbac9d5b448869b81985257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96670a7783288e77e8022c255731dc7a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c604354562d86570451fa5d04c374377259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e185e84bc3b88c79fe15287ab1da4bc5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6be3fa93a3a5355a9fe600f35372cce261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0585395502fc340d85d7704d5f1e1ebd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c90e058bf04443f487de5187b99009263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f71f81b0a8506f2e1da4ae52b5d1dc4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e627801f2830b406a505044230f9fdf6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc86b9e4fc0848100e03622d6f02259266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d995d8d36c99d35ba7cc8995af8152267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d49a1e767dbfaddc6373104d7ac8674268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e294adb3c07c2c3a241d4d54314626aa269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fbdbfb02f0179476e15a416b1886ca270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48da5ecaaf1fa4a28670b08bed8c0e0c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7118c500a8a14f57774fefe0b5eea13e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253d3327ed7d6f3a609a82742d12923b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72a03db56afa9e744d9c2db31b256e9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6bbdba9d62aa3c08ef87eb9c9cbfff275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3f5b90f628f28460a03d9084463f8c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c175723f9c02c5386dad3f2c2ce98c78277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d6aec7731dc898835fd1f2574e1990278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c42fcc322b61cba7dc21826c598b8d8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f59c61688e542ae18d118e951abef8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b219b3351c27dc1cc4d7fd987f2f55a1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a0d74ce929dd288a90d3695feb9b83282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca33e80dac4d387754c344f41b6ff8c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87a04f2cada6b19be69f00bff56a516284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cac5e7c2227b3983c54cb2f089d324285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7d25e417380f34c1fc159010e8fa0f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3236d5b6fe6d5ba0d55156922770f5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8400d283f54960849982900470f946d9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16068b3d8020c17ed1e1494f8d133c2c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783484f719ad3c0acf594e2c6693468a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d2a9932fba7d5141009ac36787a8b9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ae68afd69e75902aa1753377a74356292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e939b50eec9ba16c0ac200547f17514f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4f867567df7e8447e91ca683b820e6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f12246bb9a96d833eacadc3cb5ed4ab295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47de49d7383305ff5675a750a3d09083296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b866746de3f397c4898aedfb4426c711297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa8cda4a840b770ce519d86de680732298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a88f15bae0d0d7488757f5ff1a20b4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23333aa0629273794fddd7b8ae43ed3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53498bf799bf81cde9c912b5ffd48a80301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe0eec4b0876952720396d4968dac74302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1efdfae91be8a71e131449fa74ecc7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeda5f1b193d044f22a11c4d88aa0383304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd15bf69cf46d1cb925a3a8724bc18be305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a56c79f53dc12c54f28c1568fbe40f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a82d6c1f426361c3a610b7cf947e32a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c2e7251d45c033462f2f9c37fb715b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd794e000707da85bfff08ba097b921309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51073a1f1ea509047be3db2dc68d333f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc1705fed1450b385a18d4b242118df311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca57e641dfd95a413c41ab0da6fc94ee312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788c0539fcfa7f7ac221a3098630fc18313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40f7358560de66e2d727b7dc5f9fe22314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d39c4ed28fe972e7bcc1cdd1d77d787315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc1ce795da680c743c74d551d9fd42c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc4a07030039407a96e9557e6f00b38317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83478306e9a7a5877888da30315bb662318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf73f26a28a3a6c2f352f50f0bf5633319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743b7b7e0c2b4470965293072621816f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f68d451b27e8d20705d3c0d9c6bd197321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec1714998ed026cc8c7e17d00836c01322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ab2d89520c85e97ae7517c90cd0183323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950f9220a85bf24033a3e652ec585529324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be18413f59b47e846d1c930c9529055d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08693980f14c8994d4ac01a8e1e3df51326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df9237527ad324f56a8c5e10890eff5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5525b038ba33315229b516edb00eda5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16806941a67988697c2341dab85ce460329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d258945be13a1d78f67ca2d904431d99330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df55f2ef4aef47a30c9462335e6a6472331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5f61ad56c1098569f28851a7283dd6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809b13097df7f63b38f1e971a3f7f415333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801273ecd7bd47124b1b4c848a691925334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d3417e86c407246e6a75db2670593d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bb319e60f2e9479df5309b8b29e195336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cd9ff8a4d91f2a77e02f3bdd6982dd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1542ebbec7f32876165e253b24c6d269338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dd37d2bbc2db61176cfc134b58e599339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93dc9654453070ed92f6cf213badfb6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb9b08698c919b1ea2a08f1fcb8d230341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0af40e0722bed49f408a6d235cada6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c007e4912389800ff3144fb2e71c6294343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5bef8b6782cbbd6c9981c4af362a81344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99df14d899377f1648e5d45cc1df5ba0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063fc5cda0ba4e8eb31f33f6188620f8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af83310f34e6d39ad846d61182fc89ca347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba2e3cab40e38f4f0c24aa95c3e8d6f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50cd2ee3d97f7716291561ab2a37478349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d7c3a3045a1e73a974e8eda86e06d2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec1d7e033696431ea9edf0a28ab8b0a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0484830123193c1eecacc46ddad7b957352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b5b1afb6274b674450c689fdf16d76353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6690671a07cad2b1e6ba311a1eb117354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304c98fa85fc7baa0298d6404f7ee633355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9626d4812bbd816531f5370ec70225356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991f0467774eb23546069ede9e0caeae357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24eb088b6a21efd68ec4bbb98da3890358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a675cc8fdd234d9845b5cc46dc9417359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b921f81410b5ec9e9209bf85303168360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9d8cd7c71041fc67ed1cd374a499c2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f7dcf47d6e0f230897c1620101385a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f87ea8cd7d662f37d33ab378724ce03363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f549b2121f34b39c050622690b88b2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71d93b78b8649f67df0fa44d0b9d140365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f666ec1d74df2ebcb34256ba89a230c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913dedc24ab979b3ca1e974f82c5b317367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15142328d2f3508096e3e89ac6a9ce35368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b1712e0e20eb1e8561aa4cc8074708369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d837d93ced9e57cf5c47bebc2182ef370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ad177f6a0261fd755d1c3ac6ac6cb4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe029d720dad8b4855b23b006b9a58f9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5def29734dec17b9b903cb8e1796259373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8465b5fb3a6bac17b270c0390015545d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c781041a971c626d5ead3a3d6b83da375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc65fee0363efa2069425a6bc212751376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c8f8a969be033b5d5c4d18593d5d91377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6004314d0a5ef4f33259fc7a6c17d5ef378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a2d5b5e48848c523d50d8bf5fc0621379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d1a4a13a32d84a56ba206c1ef9817e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e3c6c80c603ba1e5b4b4deed689507381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e880b5bf3ae252f2547fc17bd3c35a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbff38cc09a724cdca6b6dd1b9677d29383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa1679fd2a01c5e2c95767d1cb9c2c8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc01ee56e1b8300a32b4fbe7bc52fa80385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8960f88a88b645314f1674c489421938386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4128d5da2ff8104219729cbd9e3248a6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4e051e1bcb54f254cd5e2a660d6052388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048b504689b9911eb21b055147855752389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e615d09a8ddb7c603c3a59d63650a3f0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5a3448ea97236853259232b32113f9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afb24fe5788d0e35df4f75feefe3b3f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43eaddf0685efaf56bdadd1e7619703393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dc6af72fc968c761cac711903e1666394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d56426f9e032508e29fa2a8b86fd00f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7e7096f2bae54c00f17ece4c69846a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba64cefc4a944f20ede9635773dddf8e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19b99767ab722de1995b2ccdae85d53398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2022225c2133dbb80d6f820254264f7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946a35c0b3eceb5a4d5b95ca5119f4e1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3183fde18be57ab3c4290002f87665ce401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d219720cc511df1cc7d08826c5172935402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e681c8c250561f758b75f640f6da7ce403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dd5d2b0305742f08f5e7f3f725b459404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8a5f82f4f0311386e3a10a374bb997405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867442d2388382a1a84f9b023f84ef71406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280458e2033dd6d1c566056dee473e22407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa88a180081948d63710103baa34dbef408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61314abdfe5a1b98c120a4b8de56906f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78da86dd2076e0bb678e1c17361731a4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b098cd93977231f665d98f7c37b997411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fd4031973660b6dac504c06211aef8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdf891ccfa45a0df62160b35762c787413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d566da7d5e5e682113a294443a945867414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9495e79766b78719e4b07c182469ea71415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9882e4c28af6de0933fb86bf85befd0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ba2948b186ded687394595be7a96f8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde9d694f66057f218c205ed86d78337418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788c2fdb242884ec50a366b5c69a6b5e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958ff20f58c437425e254f8ba7f74037420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9687403b284fd820f94e251b56abfa4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73649c9f2bb5cd5edcaf26ddc1ac69d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86466e26d57aae42ef3a3ff48e89af88423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829274e8fb5dc64a57b4b1f39b727d82424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fde31f2c514fd446da921abfe9ea61425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cd721a18234de3fff85ff6ad36d896426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfe4b917a8247409bc09ef9b3c84de2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7871f8e1b7d1b386c5baa66e1d080c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fa5df9b79428eb809f9bd83644f699429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8764973ad72c5d41edb11afa62bcb790430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123df5e841850461ee3955a4c348258a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77863168de09836b3976112048028e68432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718719bec5b44484c8991af4c292b01e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfae94f2fe1b4aa5601084b203f3347434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971d1be71af47e8a8af38e0f50c0da82435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6fd8ab7f143285d090e8b711878bbb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cbb7e0528b75d4ed8983bc97b028bb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c52358d113a000d1bd2ead216b766e4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7896fe5f0dbea1c8b832c95a8ad6a275439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb70a1f3fcbef93d1904756bca0a6d4e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015f4dc0f2e8ca4b90009898c7826876441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c841fb6d2267dfdfde2714f2d09605f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057bf26430b562d27b0f7282632fc0b1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a306904d9987b27aeba00b755be1df444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4be1a6382986f29e3574a32ede5c40445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0feab4e59dbd3234ef5557a9a78993446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640a295898e901a1e6077ea3c956d1b5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632e207e9782d53c9082b370d7e21a00448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6585e9f8812f76d0cfa75f9cdf801e60449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f5cc6dd9ca7193d36040eb1f2d28a1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0296a01122948d7b861883109729f5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb322dbc52be33f4c6983704a4fd6c88452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8db241509b825439ff7dffea82e4213453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a476fe7591930d2af97c3cb373089d55454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309bbc8f064c099c85aac2da6547c55b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a004437250a2bcc9786b43fe5cebb707456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8e8959a3e1b3fe0dfdd78c868bc0d4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631d90226b5546099fc33bdbe8e01222458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fb93e1d36d8864f9c56b1232b0e493459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e018f841ade041998747de85800522b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54691b186b74a13610467301188da338461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9be9dd776dbf74ec098699eca9becb462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990cb3791570d52d96ba075a4b09973f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f187010be6e02457f6bdbb46e90ac5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7db2e2b4c202961bb981b7177e2b896465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad4df49e6918d9226e6a133f921fb71466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88eda18fa3c345f05c74fe9a9b5f652467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd190cf9f36c8936b35b071b71c2afd0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed16ae9db512dc1a7628702a75a7089469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e208700095c0374aff9c25dadab9eb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116dea8a967c00d0f8d23ba40afb543d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4826b67b8fc2f7bccc0a5e7d1cfdd914472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e5be8de7d766866c1edf91e1f0fe35473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f27d738fa002f13bbd2eb76de13033d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3f050fefaa1747fe05e0283305e630475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b4ff636cf52d760f2f96442f093c00476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e136abf0be451231dd6129445109ddd477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797a40e6ad8cdd84bf48cfd464ecbc8c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26473096b87768f28a68056a4b133bb9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e260283fda9221b5d2654d3b8baee4c7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724f6c1e0ddea69d0d3c48a112230e48481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22075cd75e7e2538fba02821e50c164e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9650885c0e230c399662a7b76f0c47de483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b90854b43c04a027431ed2087ebe426484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14997586e05de0c3dac97fea1fb970c6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364293b1efbb9a89771597a9a5179b6b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434a2a47b6927f50a4d82fd80e5b6714487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe06742f40211f9c5352ea048d39f9e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89ab3857be5322539cb59f6b284e406489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1f3a530f370015d24c42c3be9f0165490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8505c3fc7ce8adf99cbd6f2419d34741491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c2026ada63fb924e60d10d598163df492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b461af09e4adf88e343b7743e18d0d3a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dab460a8f56ec5beaa4d3233f5090c7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12005e73bc66cb96140aed865187071495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc54161d5b7e102b04b71fda483b936496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e35dbacf4b5bafc0e1bdaea99f4bb44497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a3bc565adcfb0d18118188b410de5a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e77d1b353dbfaffd3b802482495e1d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94fcbb47e5a6897529e746f86d5097e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2545c229bf62aa24e666260bebe54aa3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3564c1bce6657e6566c440b3b091519a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc591ade0c0f2865be5b64727c0e5c6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35ee38ace5f6677c73abbf857248a40504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb5a0609cdffc6f13e255388961f319505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f7499258f5cc7182df6768cbf486b7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ecd14fdb268296593453ccce3ca9b6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74598645ec37e659472c2eb35765a127508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbb4adc710b91a1a4cc39cc213a4578509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db30a48c9cbbd24cf82b1491a4c6ac64510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8562f89a4fc5215d60c1665a73e59364511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce7ca86ecf55be5c6a08a4b4fa5d2b2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d26e5af8701d651bd9129b473e7a03d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1867b2108c60e574938af9b78371cc514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0655702e222af3971f2d8b742e278f4c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaa28f09bf9f61634218a32cdae9b12516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f740fcdd716c4ba74b9f142e0e7ed311517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a580e53384aa3fe07398125fcf28010e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6484feb450bd35c04d65d05f5ac57e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205708fdced68bbac7a9b8f11b18b7ee520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294cb399e4ec75a4599abcc7e4346d4a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97c2fdf1790ccc9689e5229149f0090522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feb281a9a373ee82fbe1c7cd8b4d47c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe9b085691f1c34b141b33cb8e5065a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ada02bdb2f9f643caaba1da2cad9f1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408d8191e8ed6beb20b777cd7f4cb3f5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6bebb30d83a40d2843f806a994b0fd527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd603ea90cd6006781a3bae974366663528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83386e564f7f99b7bc1df4d1fc58063f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f9815036cd7bcf1b4407b17915d46c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b91f44562db72aa0ab57d39dadc2cc531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e3900c13931b0277f8293bf6295fac532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3634b2f6f5621ad8e15b54f3acd72871533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989e0aab5a7e2f194e9ec130b06d9e63534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf9ecd595d169590c1eef1897cec252535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a44d59ef629b565ceca586ab938a16e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b04baa9ec59d6cce1ac3db75387b67a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4acc02c280f9fb426ab45e1d65e58f8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ecf083d57db8ba67a366fee06c0092539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97349030d97322cc65742003a68826a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed003a0bdce05b8e08eb4007f8d4025541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb099b33ba0c8a0a38302222d496c22b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde82bc8669919c4d6332c3eeb5cf33e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fe29ab1ee61e900769fdfd1b95fac4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b443217779472805d38576b0ac7477d7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340aa22633844efbace902b2b0a2b703546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1feb926910b2116080b9fe7a7b52f33547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a91568f5a48e69d8ded8c909163b187548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d236636ffd94548689a98b7ffcdec78549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df176f6d955a7ec5951be978740a8ea1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aba2b9b96e9cc4c029530019a4c004551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4d17afd35e3e6b694bdd998494c5bd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e134c03e116ab4868e8d8f7c3607fa553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7090dba19b6343a75ff38f2860fd318554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a98d16213a98b9e39b4e01307b68e5f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c56d44d6d6f3714ff87920b69ce1ed556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f5a895cd1d12d74e4c0c2c579dcdac557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701c4da3c68c38f3d7b4b2aa24218f18558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcead94cc17c5ac7293229f9352fc155559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910b0b1ce159e5ac7105abdf716f17f7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278b4aa000bd73d050a0d789ac779912561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786f21233eda9249ecf6ca88f049921d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04a897e6c7db8acc40b2eb91aea263d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6f61807f617e35f0455bc715898231564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d992347e6068c3b52c3a97d08111e22565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7afeb1da41414b74342d06078bf2868566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065c5ebe418ef814da2f7f9a2bf45206567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80973320894dfd24c0154650077595e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb425285938d8655607e2a5b410b57ed569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3006e048f1fe496ac9c0a7621064d4df570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66915c9945db52e5069dc3470c8ed9a6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e440efff4490ff09a33b1d941edf5925572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323264135efd0446bfec86d24f323016573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487ab11c825788fb19b8af7d693c5845574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c002fb582f0059a5571aec9efc95bfe9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351cb75a969ed894835b35ec1f1e156f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4664018a784ffce8d38923386bbaaf577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaacb91e7e4116b3407dc21c50b1178578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797e4f28923a130bbeb18b9a3d0c1b6a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bc240d7b9ebccd9f92b098655f4031580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea91292823663a607509ec8ada459479581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc932b948e8f9d0ff6efc4d7d3b64c6e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55792dde4988d4e48bf03bda851ee917583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf4bfc65ecbeced06a5173c3b37c34d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c7fd5bf29f6cf723969d0d325b3d42585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f397bc0ec720947b15c94f6976a8312586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7169e281b3a4c3ded5737f1396ffa417587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719f50e852f650e2a10f09b81763571c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c29dfc6ee4323bb1993a8d5b6cd4f44589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c921b58f48057c9f6525818f466c73d1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74920eb8c64ddb6d429f088d784b61a4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0387a8d4b8c1030286d5f718a12c0f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4a1488e57c5d4897fb5ec3b0d182bd593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741c6d0f562ae9bdb797e6cd7a3ce7f6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5631a479191949c558973e5689115d0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9f0e8213ae28eaa541e1e28ba769c5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f749744181336c925d7a19b390f8585597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c883d235c6b1d208893b3d559377f32598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a8c64ed76ee73aa80b5aa33d75b732599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833f57920600147534bcdb337ff0bfec600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5a7f3bc225693d16c7e28b87cac631601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81925c20b6717719d3533b217feae891602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51261604e9fe7614c82aae43008a6748603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27869f0c0c55b89e46f3bcc3b6b8b7d0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5640de777a10fb2acced0686764590de605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b8c0eefe0015a1a7a3de80638749ca606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbd645462a9ab8700863ca544421fc2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa735be836a9f65d6fbbcfc8b50dc33608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b75441326d8c3ebe48e3aefe93762c7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90589645a91dbee7536410797525877610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b2110abe19a7a2c6b76ca8ea6a730f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcf04b173f6b959391c842f96fe3ea7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bd4ada1bc44dab80e1fab432a485de613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34780619bb0cedf82d5d2ae31764c0bb614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d478fceb17bb3dcdc7277c88f2de419615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b155444e0338a7389bd7c52859998acd616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714c2aa9cd27ccbc48c68c57dd0c32d3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e516db2c6fbc34cfecd383276ec3ca618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f88d1ed484768c56bdc3c60f5ca6cb619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1545dcc3b2ae5ff40df8409fe7b3bd620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7972f0934d6a9b54d3ad52c749fe2555621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3281e015b59639c40aed9ef0c6ef37d3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61ef96acd916a4033bfdaaaa3495bba623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60be0cd1e1b8da35e77bbc185f7e43c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073335aeb105f9a8fc2f5ab5d3721fd6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e6692b5e1fb6f14465bbf8b8776954626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f43bda56eb7ac9bd6ae64709d08d925627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c23ba69ea8353b26b06e32e8cec52eb628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f1f29331c06ead61b3ca1e026390b8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edaaea52b36003bbb72fa828f7e8500630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1a5ffe0d52f6b3fa5dc0d5bbe59a87631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb21fe28b0d2821e9ea1972c6770fcd7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3fb4c65308a309d1df0e273acc77c3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55650eccae1e24337206028d2a9d2dad634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea51795fe57a7d39fa05f2d19e36eb4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7029d254c758a95e4bfab11e504c08c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4419a0e7aa1fdc53c94e8cec3c0bb77637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7e5397aeb4152714c67f01cb6a6d21638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8d3309be1a2f5e62ed5e268d601abc639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1172619a639b701b0db52fc55f761eea640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004b9ba3810245623a781f47c5654fc7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b382bdbe5c6865481602c0924e79a2a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e868c1e05ba03ce5331d20db962c0ec643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f48dc09ea8e001c84ff6431545a0fa644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df57067f7d39c43569ef949a0f19732645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eced1416d60aff87f86a27baadf8c135646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ad9efd812d24967c5ee563bdf90b90647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925b739262a370e0ed3ebfe1054a29cd648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f5229b95c81c785849b6aff8a00d64649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ff6df4aafd3ecf6fb87ccd3c8de3df650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec8019d0765f07d7a2fdd4def5cd839651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d460740d7ef5f3b8737cf7a90ff68d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f47ec7cfe895bf571304244f35ce7b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d43886805cf4e57638b1449ae9f30e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0842af836b4b690223502771b1905642655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ba532d8e853f55ec0eacf68c1cd9ca656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9f39fc9069ac1be77f6bab321d4531657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfdabd19ac1b0bb2ebdad200d921d06658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70d69fb2717546a614664c82028435b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08bed42f6a8f9a494cc4229527bdec2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43feb4289443b49cfb20003d442c1a56661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4d9b4ca3c77a532ab92ebba85367f6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df92087a406a5c9263face1da0ace3e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aa42b6ceb297316b0b989efe3b1802664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ce5db7dbd206c87a3ebc3a97766c2f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df052f4b27add849bc8e917986c754a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7e2c884be07d9a78f3dde37748f513667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244b5a07bc748fae26174e62258f42b8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650d7d0b53ab6d5cd95d4c7a713c2e3d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07555df3c6d52fa26f03bd797fc398bd670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b708e5327f26068bc690f2dc9dcabad671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b3390a3eae5f87821c9171a70230f9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571b6b497fec70ba57666fa4a91bfe55673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6e1a5c196682c42c267b0f92a23e07674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f84b8c417aa7ce22ec4fa01a0ac828675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbd8849b79dc4ae84f7fe02dcceec7f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ab892c77263ba1911731018ed2765d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241e304b1d7bd1e48e6fa82457524f02678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e0494741478a415318f32255e6a13e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d010fd7797d93da7fd26ec9b74bb970b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab87bfb1f9786a2a18c43c3b7214f7e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e4c0b10c9bce33a767b71a884ee46a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013986439e4b314c47f6ca4c055037d7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26761a7b105b22ab44c9e7656eb7a05b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0d32c734ad05623f58352c759e7ddc685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b66b32aa9d0a9f782e10e889b289ffa686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8220f422e593ad4f7e8d6641b1237e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c6ddfef2e6013233787fffc1bd4d11688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92440c043db839b9f421a50c36ae9ad7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3c5053abd61a4764f257e2ffc18f4e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e762024b7c7474e4dde3d0bab1fd59e0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dc8f2760df5dccc6e95aee95af7614692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c435e279e0f123033e77908b65b3ddc693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60112ba340b6f87ea749ac20306b0dd694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec78bebd19d7fccc131a16fd66ff0a8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af50cc3b23694fad5ebd91a7b44b2f5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2373fd123f99ed6af8a76d051185345697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc316c593110bce4efd179e932b6c28698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2453b7e53b20fc7d21c0137f24a54c31699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12ac2e5e889db3f008d12eee7e91322700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf074b640f028f16028d6565839a2a2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be36b60369616d91d4e0525781d5c54e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337c3142d29943c1f400e6d6f8dc0357703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd2877cbf8fb09dd89ff5fa64843405704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518fe7f4c66535174e752c09a446ed89705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62857e8acc6b967db98192bab1a67f3f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feafd48bca565dbda3ca5f67adb1c7ac707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741d17cd92a32e37706c01911c14bdac708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd26ca714ac07c6f3e57184c1718923d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0242d54cae3a2017157def37b93a41d0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828f13c9f2ef8317b85aa801249d31c0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fddd8854521a6bd1723a8c46a27dc96712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6069843bed89aa9246b2ea0f6ff0f02d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45e5e6de3b46f671461716ad656ec30714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca840aaf74e111cc6d097e1a59d9f00715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0b149618ddd3734b033c6c20b0c662716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69db2ecfb6911b7c76b3f2c499f8c913717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6ca1f5dc74b50b29622a1e72bb5ff6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994a97fdd80c4a97157fa694bb72e147719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861db285d252c7fceb7e867f0a6adb33720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abe30f57709bfb195fd8d44ceaed61d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6856aa44393338a9eea100d6a0226ba9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7b68f5ddfdc634f4eeaf8033c95c9a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0357bc788fe8fd5ebc1abb95d4bbfe6724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb1639d3a05d5dce15580f6662458e3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fcf6276f3bf29938e484c8729a7b74726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd049ffa09a5341b9b57ae6c3dbef44e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862f309ea0fd0725b822f11859c03ed4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9fd8e291fa50cf21e20c2c5a523f91729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5658424733d4311714e8ba65baae8b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693cd555b6ace69a0e88f5404914d86b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a879a74e1e6745e65b72387576728b02732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa11950208365be3a6613d1ad131ac5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4513cdc2db2485e6832ab15a99be4dae734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e430d35b3d75eb8909a7ea2ac7327adb735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a867f0859045b47035420e97bbf6fc1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce915d4cc9c090e886b7c7ccef6bfeb737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64313c057cdd51d07099cff042ae8620738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae01822bd473b8b24e6e3fa85af3e53739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794003a2a7af77fff3911d5c18b82432740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e2bf2c1296962172d747a3161f807f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a029f3e089a2f27c376b624aa5f484742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d590ddcd8b4295b3c6e015cfb3e10eb743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3984170b36cf810b2360f7320990149744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b600edf4992609495a0773a6f4edbe745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8599492bc7e4c5514c218374ea68aa6e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0522700741b487833059a949d197ede5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8501172536e45316470eb1ea708e5e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4370a22a269118499aa8411d289ab383749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e753527e1a55c6c1705ccd3d10c52b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0950f87bf9e0c6d1ffe2f0624e71a64751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dd9c7aaa12aa9ae6675214d3a58494752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8591db7822d6a06b137f9f6e8bceb3753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6935f6dc7a121d560ab4eabac6038db3754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4221ce2864f49188613958b6a908cf755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c436527c3dca3838698574138abf5fbe756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b13a112f9d6f7faa3d27d5f06efa78757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0288c113ee63fb46124ea8db65eabab1758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b60fc628d0c9dacb6ebef6e8c76b680759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61563285e605bab162d443fdd0a7bf06760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55bf3fc42fae129cdf37f87ec2ae1d9761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7d861eab933a682b10a245f37a7500762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846d847e2e8eef84a88d58a546153066763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c19a968509917f356eb9ab230c7aaa8764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b683d528196765650ef4a76c0ede86765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b7421bc5f766227eb1a0071e08884a766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fefab4df59960add2767bea052f19a767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5956,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6196,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12431,711 +12086,711 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>153</xdr:row>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>154</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13306,51 +12961,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24491,2061 +24146,2061 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>372</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>373</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>374</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>375</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>376</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>377</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>378</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26876,2330 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...2278 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -29466,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J424"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30192,9931 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24127</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.81</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>233</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.32</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>246</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>200</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>24570</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>7.57</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13246</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>3.47</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13248</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>9.050000000000001</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13258</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>467</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13297</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>19.74</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13314</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>474</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.58</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
+      <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13325</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.66</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13571</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.51</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13582</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.79</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13598</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.41</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13602</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>18.77</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13622</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>4.33</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13643</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13644</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>2.25</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13661</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13670</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.32</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13672</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.22</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13675</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>6.25</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13682</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.86</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13686</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>10.09</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13689</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.61</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13692</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.58</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13708</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.75</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13715</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>4.43</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13718</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13721</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.42</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13739</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>11.26</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13740</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>17.83</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13755</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>5.6</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13756</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.22</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13767</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.14</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13768</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.94</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13779</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>2.45</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13786</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.17</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13793</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>246</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>4.04</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13796</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>10.33</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13810</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>3.46</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13813</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.49</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13816</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>8.34</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13818</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>2.07</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13820</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.01</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13825</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>6.33</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13827</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.390000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13833</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.54</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13838</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>17.24</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13845</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>5.03</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13848</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>9.460000000000001</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13853</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.32</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13865</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.37</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13866</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>4.45</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13878</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>4.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13877</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>614</v>
+        <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.19</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13885</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>8.18</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13895</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>2.7</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13896</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.26</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13902</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.56</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13906</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>7.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13908</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>13.18</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13909</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>4.02</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13910</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>9.050000000000001</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13903</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>12.61</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13923</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.99</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13927</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>11.12</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13930</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.28</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13933</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.55</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13934</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.789999999999999</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13936</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.32</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13937</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.16</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13941</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>12.41</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13942</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>1.93</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13950</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>3.84</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13954</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>10.88</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13962</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>17.44</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13963</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.49</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13972</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>8.41</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13978</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>6.24</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13980</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>11.76</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13985</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.81</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13989</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>4.47</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13990</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.44</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13992</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>7.17</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13993</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>9.34</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13996</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.09</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>13997</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>9.140000000000001</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>13998</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.48</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>13999</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.59</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22003</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.89</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22005</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.65</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22006</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>3.56</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22007</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.11</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22012</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>10.4</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22020</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.32</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22021</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.61</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22031</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>12.82</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22033</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.25</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22034</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.99</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22035</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.22</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22038</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.45</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22043</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.45</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22044</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>3.64</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22045</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>4.57</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22046</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>54</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>4.57</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22048</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.12</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22049</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>2.76</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22050</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>2.78</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22051</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>2.9</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22053</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>474</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>5.81</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22054</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.01</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22055</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>5.6</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22056</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22060</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22061</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>3.51</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22062</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22063</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22064</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>2.6</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22065</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22066</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>6.23</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22067</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>7.06</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22068</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>6.03</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22071</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>20.89</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22072</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>8.890000000000001</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22073</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>13.12</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22070</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.56</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22075</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>14.32</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>835</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22074</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>836</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>837</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>15.45</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>838</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22079</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>839</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>840</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>5.69</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>841</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22082</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>842</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>843</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.75</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>845</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22082</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>846</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>843</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.75</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>845</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22082</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>847</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.75</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>845</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22083</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>848</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>849</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>6.82</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>850</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22083</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>851</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>849</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>6.82</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22083</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>852</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>6.82</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>850</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22084</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>11.86</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22086</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22086</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>857</v>
+        <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>844</v>
+        <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>3.45</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>858</v>
+        <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22086</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>860</v>
+        <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>3.45</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22087</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>861</v>
+        <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>863</v>
+        <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22087</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>862</v>
+        <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.45</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22087</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.45</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22088</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>2.59</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22089</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.45</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22090</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>2</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22091</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.28</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22094</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>9.25</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22098</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.94</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22099</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.37</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22100</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>8.279999999999999</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22095</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>8.960000000000001</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22097</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.71</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22101</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.67</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22110</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>6.7</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22119</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.45</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22121</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>5.21</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22124</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>7.22</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22122</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>3.68</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22123</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
-      <c r="F306" s="0"/>
+      <c r="F306" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G306" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>4.61</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22129</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>14.83</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22130</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>15.08</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22131</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22132</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>200</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>8.35</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22133</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.3</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22134</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>9.039999999999999</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22136</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.35</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22137</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.36</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22138</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>200</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>11.82</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22144</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>3.94</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22145</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>7.06</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22146</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>3.33</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22152</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>25.67</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22153</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I320" s="0">
-        <v>9.51</v>
+        <v>45.75</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22155</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>9.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22156</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>12.12</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22158</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>5.81</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22165</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>5.23</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>22166</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>973</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>5.6</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22167</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22168</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>19.98</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>22169</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.4</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>12896</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>3.75</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>12906</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.75</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>12945</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>2.31</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>12970</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17049</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
-      </c>
-[...1 lines deleted...]
-        <v>997</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.34</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18018</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>17.23</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>25713</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.17</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18167</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>7.84</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>18161</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18221</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>15.2</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>18226</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>3.87</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17100</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>5.89</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17109</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>6.75</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17247</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>11.29</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17533</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>4.05</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17590</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>8.619999999999999</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17605</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>648</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>40.47</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17606</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>648</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>40.47</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17629</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>2.96</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18250</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>19.48</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18251</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.72</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18255</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>15.13</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18270</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>45.75</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>18305</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>14.02</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18395</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>2.78</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>12930</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>23.92</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18245</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>38.56</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17136</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>40.29</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17291</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17335</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17377</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.82</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17378</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>29.17</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17381</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17382</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>24.64</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17490</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>22.56</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17491</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>25.02</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17526</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.6</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17505</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>33.16</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17506</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>39.52</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17565</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>37.59</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17627</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1104</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1105</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>26.68</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1106</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17628</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1107</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1108</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>21.04</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1109</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18326</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1110</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1111</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>58.62</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1112</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12384</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1113</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1114</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>1115</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>26.28</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>12500</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>18.46</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>12553</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>3.73</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>12621</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>23.92</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>12705</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>5.22</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12826</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>3.66</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12831</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.16</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>12832</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>3.92</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>17007</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
-[...1 lines deleted...]
-      <c r="F380" s="0"/>
+        <v>1134</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G380" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>1.98</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17011</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1142</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>4.69</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1143</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17988</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1144</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1145</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>5.36</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1146</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18014</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1147</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1148</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>19.83</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1149</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>18017</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1150</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1151</v>
-[...1 lines deleted...]
-      <c r="F384" s="0"/>
+        <v>1146</v>
+      </c>
+      <c r="F384" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>4.49</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1152</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>18057</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1153</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1154</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>19.98</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1155</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>18061</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1156</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1157</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>4.77</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1158</v>
-[...947 lines deleted...]
-        <v>1268</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>