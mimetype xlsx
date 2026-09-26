--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -3604,51 +3604,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3613a3716a6cff4716c4421b8bdf0e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91164339f284f617729a79324008de0f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae48567ba7484410ea86c2a520acd6d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e9261ab224687cb3c8a406f4e11ae64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889d5d12e12aeb2d8817b7ae13bf4a595.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0789520299147bef8eb78ca7521d0346.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792c693ded0e0f767d4967e709f54bf77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9881f1d17e257c11896d7eb296937848.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed7c9562a175f2b0af3a5a9b3c26f9e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1f1caac63569be641535b6207eae5810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f96fd458a2951460c297dc9f31818c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777e8f727ae95c326b229b9fb2167b9712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6312f3825b1ed3960a8624876cddcced13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0657bad7205725be213a37d1ecaac15c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcff38fa62c48298185a5770c20d9a4015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595233f30c11c4faf58a8b69213d1ce216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3106f9169c1f7ba350553b667766c0d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb233724c910eb636616b5e12d7e34a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3013eb118e10aa5980ffc34412aac119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bcdc16c3544fffa62286cd565a456020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b421abfecdd5baee47162b8a2f1869421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff63dd78749b002e012c65bf8a4576522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688b6cb3cd3b7a59cc04f2ce3bbfecdf23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbcca108154658654bb4fced007188724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738aeb55e8a2c7e95f2276c3492cdfec25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82745d3024580c934629f9558a70cb0426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a245ac3f4e5e36be9928564c51438427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb9920a7cee710a6dd901b7713b4fd828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eadc68d60b0444f297ce831fb8f012229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6dd03e5830c6f723d6b243ef14754f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673a23c7f92d266999429cb38588263231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ecd7d9d9ff428d18c2c71763dc075f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2f7613af4e046d566d3d7ff6de595733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a7fc21c09ff267fe2cb1b36e25d7a934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9876fc8fd3e7169d2523694b6846079e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2fadf4e0e0af345d2292ea573e915d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7f4d67c3661482f7bf881e260c56ea37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9854bdbe0dee8aa0803c479f0d29a938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfff85be1d58e4780da594dd061eed339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2098da2c89c60b0c17d14565010424440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65917d24f5bb409da9e2a17c02210b5d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d3b5e57334c99b0a5e53305044fc9942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1910a4bb3111fd5c8b7bd0ec0bfec76e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dda3c5848209a2f91619a8a51d3877444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0a18869fb5c5fd1d06086b494b55c145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c953f6e258afdef46dea355b828db4d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b12a1df5617f4599920fbca54c956b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792729104885804bb962ede1630a0e6348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db71730ad346dcbd450b8e7f4242565449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbab734b3f9d981ab9fa0c7fb2a822b950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a45402de94c26edc479c66a66f996b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9205f7ffd3a0c32f203e1d9493959d4b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ae0d0cf83ee1f3a1513d4bc462e0a453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ada438a8ec32b3cdb00abf59344f42c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb0e15e7abc37cb2cebd04d2b38ef3855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1be02ddcccfd81294464053846d822456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df352625789dee6d32097e6eb9494c5057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334fa667d9598562c9ae268ffb6374c558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d530dba7a07b413c315b7d2b689f9159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c69b401c5d5c0b4aeea4154f7e4e0060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101847b958552b58bc679677b805cddc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c62a46cfd5d4f4a73d0e22187d1dba62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949c475ed798a26b89b80c979de3c98b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d363e5e5f4b300ee6f05edfd1a60bbb764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22e946b1315507e81102fd451ae640165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b559b0ccf22cd749ac3d041fc72206066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9af68e931f79c9df1c1d0b74244eac67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87f1dc6d33a58cfc183dc3c6ef03ba368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40732c7d2b3ce4091ac0be0a0cc1ccf69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dc74d5bde0119f8438e69684d77bad70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ede00fd9f8a60fd25cf2ecaa73d41f371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fabbe9acb287d4c2603c190f3378b672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5aed25224f0e1f8c42c499b09ac1c973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a9a8a09f45051c0471dc788b026bf474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88368d5431709704003e403b7deabad75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def167d968817c295678cf717fb6ae6976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2227c6358dd020d71b9b3f52fb99f33677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da159dd58a356b724c74247800002d478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d51e7b0ddd45e6fdb8b4baeeb6a966c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2333b04f0a90dcb51d50a0a4c7932fb680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4afa12b8b130a9562d69a28fb3df7a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97594a1b0a8211c3e19fe2e1a61218fa82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87103ac80df1b8b6cff46a8bfc9fec983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f5bf2878542d9e42925fa48aa3151c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a5436a434462262475040e2462dbe285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba908bc94559ee4dc98de2d233f72f4c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34dcba4b5396303a06f0e7508581ce887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9280c0dfa45604c354d84009f790bbf088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f46ad9c746d215dab3acb5024b524689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3a7e9e09cfca0f66e81709e2c04eb990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1280e30f7deb6d029685da955140e591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e82e1aac17e000dc20659653e980f0b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54fa120eadc70f499797e9a8aecb28993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b180f056514496b2dd9942afffb1a7494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17967b3903cac32f49ab39acbf37dc0c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498b97c6c7cdef4f715f5955b33817c996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a38cc67821bc8834f5a8899322ae1e497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ee5d988304e085a402acbcf2611e9e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e22d143854d0c080020ca79704e0eb899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae5a4a3c8b90a0fe83356b7aafbf9a9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3187692abcfef2d7927fa030b37ab6ce101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47940d32b0d8b5630b337723ac8b1e57102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50039f15e25b6c3f4de42d4420e25890103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fd10cee27fd8bccda3faeed3b363d0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e8faa415dbd170b1be76ad5a2c086b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b275841b85451a231f40ae5465eb3cec106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f083c8729132806fe92876dae4033709107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b245ef91306ef5deb15d80379b0b0fb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5080423edf8b63a7a8576043876d1b14109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eee3d1afe47ad969931b872740d47f6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cb49b013c35a92b736600e1eb6d6b9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d2a50c9275020fa8f4db10d1e587ab112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b433fde84ed7dc92bcec8700bea548d3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f21ea1361f67f5806c04946dc4ee21114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480d53eb1a5ad198baa873aa97087380115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d69e3385eb3bd043915b5faceac625116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427c68509ee567a6d4c2d6716a3d3630117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e33c9eac3ff1241c0fdb608b83b4177118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7a9895f6903b88fb13e83ad078dd73119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eace32124372978e878904674d6fc2b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe4d704f5738f02039dd36f19c1dae4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d601c272c004bc56c6d16c7ec08fa9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf585f27aa2d79d4052916502a043cb8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a190f44e9e8693c8628e93e4a87ae261124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3778244f1240c83b81477634bfc97d72125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e7ce3fa7afb5d98e45ce07cfc06bc5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc3a32e6d459a8f5b4f40c62651a6de127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af1ac9ad0d91d0819d108d89471fed1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14610f657d8fc01607322c599659b52b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5c06c9d3703e4af5da90767e139918130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bfd7026e1c9e0b3b2b6d8eefb475de131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461efc254288e0376959027a61a428f7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec1e5beb6bcc6ea99bc31d69916ac78133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c92b714e09cee7f1adca1e186902a4a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0f7b0aeaec378ce228a4b0ca269ea4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41049a0b538658e03b13c40acf5bd184136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5268b1218d649373ae9734a3fece190a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf6ffc70d7d60685495aaaacb3ee0f3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a162f0648d7b89239caf55ec857759139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f7347494d5e5ed84851dec489aab65140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0e73f6739c984c7617710d310eea15141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4509daf1780f3d3fb08d10c96e4aaec1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9dfb06008117cf793ba45c21d4693a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cff8014cf29edea69948a58de037e0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d2fbfac14fc1eef328f9f21e770fd0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d5ce9d3f5da0588d7544561c45a5bb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536d6219a7757184f4658a317afe4866147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bc9dd84116c0d8f4b8349152b0050c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e029a6c923e187807addd4de045ad0f2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2efee2d3490aec0fc70642eac0a0be4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb40e948c9c7edfc575d19e2dd22b732151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89be2a5d7729ce9e25094e670f571a8b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa257ed4a40d8ef9a581ccca787d3a46153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4be391db9d47f7eefb2d148a989f2e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6161559155e449ff892df84b3e158c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0598e7c91c3cfe1edbf0d7ecae5dc15d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7659093ceda857124eb120dbf14e93d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef454db80b9047f07b2b1318d1759c52158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b826d52a6ac35b1beba445cacfd9a9f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2482d2d3628b9813c9c0781e0ad75c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4b80f431b66cadd842075657a945c1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cae6a3bd8f17fa08533a0ab21d93360162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7df8c4062adfc6a0bec2e9dc876316f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6367fb817e3d9b913f81d170fc4a85f3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1080b916cc555fe3931340d96c8acc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9881f350a9879f9f7c51b94be33af5b7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756b4ec370aba8b91494d4e7d4dad7b3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64b0451c16a685d28f6d0085e72b301168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90811e9707f27b0f401fbbb5a201a188169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0561154e18b0ac1efc9858f54377945170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd0b231debf1f8b999297486699624a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f439c654fc73b87b196bffba49f0002e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38698af734313d8c1b6c747e624da75d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaa77da807da6dcb8bf370d4d8074e6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aed8de25a4b13f444071024f47bbd9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3494b4300eb72d9255840f980b356b01176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051b13f616bd03b5f78a2386e5274ab7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6bbbe2d335b6f927101ec49f41e9d3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaa31a4e38406ee28d90d5bb2da9a6d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda8502176b0a7f45b5beb606df2c01f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d51aa2a8fb30da4652a2a8277fe62e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0ae9f88673cf8619504f4d7f179259182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba9a0d2edcc3cb254f4e755b20dead2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32652b20b1d94ca549d99fe1b7d2743c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2c2ca845dcc3d2f79689b084f7dd52185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a475b50b4f850e6740518e9382e3d53186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec75b56a0f51517e99f1506a838f9e6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8649e2d48f63e830307c8444c9e7a738188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992e1d9801a0e06df32b78ac3e147726189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776e3dc206c8a482036d45639d45f812190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd6c4d31fcb1d66c1322fc59cfeb581191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf3d69632320ed8084b79068c35f070192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e53f6dd4f159756655841e9d669740d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8634cff8e1a753b3e7bba18f778753194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a588dacfd81e58a2244bf4402a7ea25d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638b344027aa471c6f79216371b4e466196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fa5db7f0e69a44491afed270369202197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a870ffc3eaaf6b9a25d8caa883f320ab198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410b366c9e509b9a57e08d361483e63a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c9c330cf909be8717fb4b4621a9cf1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb77e2d667c1af6beb3139c96b31474a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f08e35fa0e5d472204a775a5813066202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f51e4c74a4276fea6eb4731972f9273203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19791ed4ad64be8f2aef3625b45b918204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6901574bd4e8367a8dad8bc056a3a835205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a66b494cd0391ad61d4485805a49e01206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15dd0bbbf483696cdf5f2d05fc40e0f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c772ed6869397cfde8bb4fa90c253d96208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05994c08d2349560bb17635b11305421209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532fcea071e04044de1273c2c8eac18a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ff93cc76459c8eb944ff461ca76f95211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6d4c7ed12c42ae7cf7b2395a02bcae212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c452bd7724bc08575bd8fa08a13bf9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45ab57d1edbb6c82bd2322b3fe66998214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482ea68c7620c2193f3896bfc2371e66215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448a16751c61b16a96b0e395ee5a72bf216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034640956f71352db44fac488d220249217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c65721f4a835d6cfb1a6e92d46e313218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eae07cfd85f376223d5f9bba96d34d1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e451f69f4abdf28be243d6c6d8c1f13c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fd8b4f8804b20e54b8a486f7487c8f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8162b529843745f35e238ca3c05bdbb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bfbfbb8938267a441043a03d6db1de223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14ed67d88049b536951b109d46071e3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae70e83d69ef4f8427aebafb2876c27225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95154eed297891344010e1b7b8f915fb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c2c953d4c8f095f180b865179f2035227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b42f970f8bfc8b33679d1d5ac55b5a9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b299dce6a4afda2b7ee6d7bd7f76b868229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fde99177a217b19663d81aaa071d659230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46ab24cec47f93780698bf5516a5edb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a868cb99e754e9c1256bcfd5dd9f9e9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27857bb1e9ad7d852b730a50bd24632b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f240977219317919a38db62252d69aae234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6b708c198bf92d6376a720a2899ecd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d301ac7c6f57bda95a4e762e45f9c579236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2a59e0f18f6f6294e61f3a055bf249237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7948a874486579b01b89e98e07da17f9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90efa12257b21371b26efb6c2393d83239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726e66b870af6f360024aea54bafa711240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e29a98ec953f43599e412d16debb3f5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5c6fa5015b64cfa5174ad1fa67477c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d2f959c57ecb572a2067be1aefc0b2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff970271d1f9717bff0743acd8394cf5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb091e0d433e5385b00c4951f2a7bfc5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0fe0b07da237175aca259e02a015ab246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b27cb25554425c05b405c48462aa69247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bf21f4b5236096aa985fde6b827a0f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19111ecdb8283bcf6f43f5153d23130e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c08761e6c86b4d37227b4daa07de36e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bfea9799f361fada2703672d4f6669251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50f40860757eb8afc2a24061ba99147252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d3e5ada1774607cc7cde7abc934c59253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2adf4af0c7291760dd4a69ba6fcf58254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1c5ed1b6ee74c66bc780b995e97ac5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cdd39d3f298a84f76800124d365eae256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcf5e54c85fba4e350fda1ea861b5d6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f860b73202bd35c93c5bffcf16ac17d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1390bd46cee91673ddeacd77fda839b8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6613bbdd3911a29d8557202bb39e87260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dab2e3f11e09abc57b2b844bfa54ba261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834e467a9dbff52016057ac0e618ecf3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cbb92468481cec01cd514cdb309535263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d441acb06f2859dc04d7328d9a7a553264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154f9ffc06a0719262ca979b99252581265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21889e12dcffb47dea3b03b1c7dbd4de266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ded5f654789a18521a09cf5283d6914267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed385324d84223d0f0621310e8149345268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c41f2c347545b3dafce09ae487ce90269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819b7cfe08953070ebfd1fb5df5d2bae270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba885a28d4bdc3709b7290911ab2074b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbed27bdbd7bb9cdea0d856fc8e8ef34272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b0b994c53e2447c658864fae432a6a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f78067c074803d6af3aae460fdc360274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ba9dcc849fdf991b53273af199f4d6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416a06f6920cffc6a5573c919d7f5834276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a719637f65d19069087d1500592fd7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f3cbc607a907f61382d7b07af4186a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0888a7c51e592ff07b480b23c3119d36279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eb2445a991fabdd52d6bff40cfa1ca280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c7e9dc2aa1aa2199788d43f4e8f557281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cde86102b2aa17b5c4339a61560a60282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a22f9095a2230de365a375590e5b85283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d89fb77f735a6188d5b0bf6de63c34284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21ef10e0b6ca7bc7364e95589e93a23285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5024963fe555ca9663f292330ef309d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969249889db4cba172eb49e43dbd443b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9bfb410d8b091393d00e5e01c2ad00288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd34cdb4e3abbb42058914f50d55dc0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83344e91bc72d4df1a36fd806644286a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb17c9aaf541e3b9e198d7ceb443fa7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b03f8dfbd39888a3978189a97f4c49292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bfcabf66aefa2ec22a66f8e4944619293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451ddb3eef0d9fe1feb6c698180ac06d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be42e93a7d826a8b5654bed484dee4d4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6411f86c4272ac743598f59b1793dc4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28e9489e1acbaba424f467e9f50c9fb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5132f8af437a332d2f26b5c773cf94bf298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787a6fcae0c56c5e4ce94de0f4344045299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11f581a4371b422d7d6bbbbd5c48940300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69bb2b1e7d419eb3d5243b23d3f2cb5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca3b35ff631c2650740754b472966cc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d622c160314dfe3e62777a8176df3e4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064372a4e6700a8af64383211d837526304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f791a7cf6b349e3498b704042261451305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016f87f749ce587c5b7b7822f786c74f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffffb8604a15951b195cdd2adc6523d7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4f086067f4f740045dd830479d271b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31cfba1584d2d14f94595164ca4e2bc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01300faf367eaf4e482ac21ff3859f61310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eec9d048069759292186274e180b7ed311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4394c6f69c6d1f8c8d8475c95f45cd90312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e47c540ef21c88fec4fbf244c823e6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c62392f7c96fcce7557ae712a7e584314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3b5f11c2bf15c06bc323e06f529fac315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9373256b8fdaf3fe90b3176ff14994e9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4124b05086f136a18cfff39fa8528613317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff47691ad7c50c1ac79c6f457a169fe318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe6638a03b39b6854a8a0eb9ae5ea23319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3cf826da33505b6ee1de0db0f1fa5b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f859ea6aa6efa86a3515aac733905dfb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43398806330f816fc6a339bde42d426322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c166a13ac43cbe312803561b3956962d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ca80983d38fc6c48cf8ba14a226564324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d171e5f9b542f54e068fc9dd85ec36325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aa87ee06d1d6f256778750acbb822b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff734017961a14ec330746255f496ac327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bf63ee3101f4931cc8f3d908d61952328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d028df589f00631dc6b89aa38840c3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dca9ec756c81a3a8e3ee549af58189330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73262a124ed82a8a0e6954bfbb3cb66331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b718bc64719ca29eace11417121acb9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdd748a7af0d511ed7faf3c0f0fa205333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6197759103eb70819e7dd6852697db334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331f4734af44359dae3ce3f9fcd18467335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90788ada193fca78cfdacd63e0bf0936336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7429d376e49a9619f11f1a0da9c7004e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a371896aab4c58be52a840c5bf48e815338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e92fd8a317f9263019b29a1d2000274339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c57229f1418d0f6da7a692b0ccd0ba340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a589022fbc4e2bea29dcab914df60f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe25d2aab1a0ec3386c60ac2a786556342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e99ec2f345d687d82f97d0fd0cea9a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111b50a9ed5f71bcc6fea967bd96d3c5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5ea2b23f640de23c01dc7fbe50eb78345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220f288803099a835c0df2664e32ba34346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a7bff16d1365b2b2020e5ee0a32cc1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa17ca05eb2816bb501af1e047e50c1b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0758f778038cd5ec98be926f8fbe03a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c82f75b72f5b5166de19b956f02135350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b81c97c339d194247637c78c9a5db7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5fc774d8760a8c5016d4c615b65176352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30716e365de228486d3cb43b286d5eca353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3868bdb8d84a4c652d3b1fa229f9a487354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0963bb5db6b4497b1ec061d60bc5257355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf7a68abaa34da3c07d86e1955411c0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f10302724c1cdc08261da06314d454357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6311908fdd8466d366e0fd38b9f12168358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdb6fed9dd55ea59b64f61601af7912359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090503e31c2dc8d9fde6585e9902f3bd360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25665bf16c13c7f98cf546bfc9a2ae2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583a0a4bb5d2700cbf8d065dd25f45e7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c922a8ec28f701e5141abf4cde93911d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7af25abd416b07b751dfbf2d93c32cb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2b41340bc2fc944be2c7d7e08eafde365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0545c4fef6b4da0b6667b008aa3e066366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b169c0c2d7cab44915cf93ad5cfec96367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f40757995efd8876764e5d1e5db2bf9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11418769f08aefb57c79fac0f5e55385369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a288c900c7d248a94ece7a5d104ec7d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f147105c49ebe4ee0e44ea762c1de0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f602f9c948e25e419bbf9fd15c48c61372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48ac45709d6ab751b02197c0042cd65373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e84abc8ff55be0fc18f388e3833ef5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce3dd664d21265a4070fe9801c1350f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eab1f64d57f764bd4c96dfdd2a8d30b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c41c7be7d6d7649d91b026dfc53897377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f03ff44bf92b8253163b4b8aaf9e5c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eced76a1d0fe11517a710bf07b584a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fe009001b307a53ac2a3040c7e86e5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ff36d1eaf1a0d0cb9da7b858218e99381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5224729b47b3294fd3692dff485ef956382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f81a40743f1dd37d4029b911cc2163b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed4595f945e28eaca531b688f567ff1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ae89991266389b7a74ca865f8dd52a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b931aa48c14cdcec92a84390e256b5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c02478e3fb96c7d0ea1d89fc14ed1ef387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abb270f63a1d0959724793eb9751ba9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798a13b2d0010cca54c46993108f387d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2506568ae2a72b972e259a51aa4f47c1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbff5050780c9e3763bae942b8edb40391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f105cb0ad9e93fe3e94107ceb23383d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334d3bdea7a681c0c4ef103e5e2f0bdb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394f30d430fc950c319ef12bb169932b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9bb662c9643171fb989e44c51952df395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e491acbb667b22cd8d55de340960a3ce396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2658fd18d0f89b5a730807de6ee0559e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff82002a3d5e9108f01e2cddc12e551398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d115f4b272ccf6d5d765a6334970467f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5d224470c5d98569e9fa29dfdd5e0a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4431db085890a8631fec8b6881b616dc401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c14ef79fba7b2b89c53962b9bb7c0c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afbe8ff066ff10788f8a27e5f9b4815403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a00ebef6bf294a30e9291117f2e5253404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e1d2d204a5bc4505417ffffa797bd6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4223b243a5ee432d678b53769be0152406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5a6d8544afeac2ba733c8033e99938407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12592be484777a26bfef68ea3d892895408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482622327d692b1faa02fbe24b60cf34409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab99b6c204b4bb28107e431424bd5a1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b53bace4bef13549029b5fb9a4adaf411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794c42a941ebddd0d04ea1c4a6fb78c8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f1df8592634680bc671f34e4eab5cd413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb6d06931e182f1eeee4849450b0e32414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84eb15744bf3e272d6052d019be279f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29acc72befca589d3dd2799f1d533861416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df49c2028bf5f4878f0a2e7b9a0253b3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bee9694f354972d615adbe05c02067418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd44fac9486c30984cfc88762b4c7f9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21b0517973fe88bae0d5d935ab2a447420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886d04099ce31c2fe13ed5ff2d3370f0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f72c5dabffb12d31b011b5c59d461a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bdbe56289569e2b2a34a1f22683878423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e8c9b85ee3c957d1e596fe85198c72424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f493449b4d8a6fe95e059e29ad31018425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fb86932f7515cf786d45b43a948bb5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830503acbb99b70d56998c83281dae9a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfea9e67d09e4016c81ea4d81fba1b2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950b5c0819c41a4048fd7d2b633966e2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aed2019ad774e3a4b2954c62609a2f1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb81ab247af154f5a1ae888793ef66f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c4e9b9bf9cec1044ff009b28dc8d74432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264ea471631f59e5aca2dc4068e63471433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d893258044d78a8d9d099cdbbae1b3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cb1aca705ed65c87147aa4f7c37011435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f7f9bbf727eae85ec922b563cab2c9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07923a4ed106ae1e4695f2981ddb3c7b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b30e0beefcc3292275b26dbeb998b1b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b67791f80c557217c35db664f12a44439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769e827b337be18f589346ba4be6c04e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d31f2afa1551e2c0b70aee40e9a818441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ed80e29f3f4c02873cd8b2db6ef575442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b115e2c60e1a3142481209ffcf69cf4d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced3712fa9aec09aa4f390775d09be6a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9522786121ee3efe05529b7892b13ba445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b217a7fc59908d5afd389620f668f593446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c29e562353c55a6d7906cdde755a10a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dac2947f4b0063973780e74e8627528448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf16195b2500c9d03a037800326b7c1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaddd33ed72c0e95f73691038338e39450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fbd30ac9831709442d2fd96d6f85da451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16448d46eb4aced68239e59f34082f7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55ce05078028752a49b30b379bfefe9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ebc1ce774b3f74e816b6ee7118aded454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76069ccd720be2d4dccf5dfda6285a07455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc8c206963a1d181ba44da9959e78a8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ce9ae41eeb5510622ec58f38a25cf8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c319c118b4992d6328931525cfeaec9e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ed39393b518b6668899f65636d63c5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165e07b5bbb141e9da829a5231bb6a70460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc79ad9a8eacd578517d6cb5e4f8cb0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b971522745bb0a327fbce1848e6d6026462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57892055e01aca4441c8ba1015c87751463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3b9775ebafb2a39d8bf5b62adceb67464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f39f9d12c9f0b048927f1bd41b80e3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9223d3d9ad98213de255eb24becbed12466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082767bdaf0ab8a4a2b5ac5aea90ea77467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4c126a79318655b64f2ec5c4a65ba2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf30bd03498ca843a91adec4e608441469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59378b338d2dc8f08ffab620ed380eaf470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485b01992c5788bf52170ac4ff653176471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a909739b5e3fba09228e47b758ef69472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c54041a3fcd5b7db3d47c994669d12473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5fef081b512af56053203b3c22cabc474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba33bd2deddef771abeae60f232b9ff475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15505e1a60d8f0dc99318243bfd89dcd476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d245fc6a1e823a8e3f02a3d995f51248477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7343d64b1be62cef35472c95b5edb99b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbe682f27a709b1595b1c9c43d50752479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948d36cf14dc2fc6634ef93c2198dab0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b371ae60afd748e30b7c92543963b45f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadf2e7b90fa4f088ca1711b6a7e1ff4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce656e5ce4eaa265533fb280c4c085d7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4bb51d6c7adc88a7ea7a2cdbcc562d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889db3505464d1201faf016275a70638485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77da2cc40db9d91b040519b0d254b5a8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c536fa0c680d94ce7eaad450946ffef487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3e6f928e0da0f5b6b767c322aeedcf488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff29ff68cd62f593811452c9640d1581489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac22debc1e51c7b9dbc904807849fa5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5073350f32cf4f2fe571d48d53add2b6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492f94116491b80a910aacb183b8acee492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2908377eb4cba8d5f8f15256175f6ba5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270509c9e79a3ece93d320d240ea11a2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eee2a52bf10486eb307178e378a1dc7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3449b852c6083b4d626de9cce47b6b5f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e0a675cc9757dee7fdbd27b2310805497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b523127af8651a1396ec7abfc0eeb623498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389367e123c1f204da8b0963424a92c0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cac2f57fd19f00c7888cc803345931500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57b9416e54754e98dc73916e01a31b9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3252c0b1fde36dd441a6522b4c023eea502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673eb33414c9510b44b8168b6c780a3d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e68d4fb981e8655c3893de14c90976d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9858260d811e180357ceedd9662480505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02f3b71d76f1880e57f51ffb6c984c9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4c10e93c30a4747dd1adff87140e3e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2983ccf30391a0e25d41372f796c49b0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7dae69c07a740079d036b5caab89ee509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d296cf163055718e970feed033a4288510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ba97856125fdfad8c64dac44092b94511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7524ca62019083e11ae3daa512e1c7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31c0ac4dd89f2083051fbefe1ae2a44513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a01c08f02a018da6201022221bd58c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371766a385e51cc8f043d4cf7a46d3fa515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97d937473d5c8b463f3ac847824539c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7621797137624486a8f5ed9d70365d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f91631dd281d86cbf220c12246c617f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd2fa0f79579ff8c198913dcb4f9fe7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bb21701cd45ef68167cfe25f719557520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e734cadf41333ec9ca067dbc6da3bcc7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaa25d821d7a5a11e10f4f80d1432f5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6fd99aa5fba83a82d4b6d5e0311c2e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5df6236cc1b565c84cfa3ed9120969b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18d16ec7ff3219b1a94080bab0d7b6b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed735fc187420454507da74e931fe1a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f7d78fe2ed3c7ee81484846513effa527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a421ef2acd3fb7a0b6360a5c6fae3ddc528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9068f7906ffd07285c1b649703d085dd529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caed17e4b3a4499d777f572533731699530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19cd351c950a2f9a9045077b118ce26531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1405eae1ee2f3bef1d7d38e808d52da5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0dff01e1a4a5ecdb54fb59a0f48156533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2994366c1e26fd40f6aa2c7f36f16b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df1ee7b05b494a0ad49e9c489635457535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a45d81f926194c464de75de02fb8fc536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f22ac4351dfda8f57819852c3a4e1f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a168d6c83919dc947fc48239880bc40d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f431893681dac0f0c3651998a3996e5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2e2fe24ab402f92fef68d159bbde23540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae94794c6e2f6fd15296e0b33fc24dda541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf667eae6093d3ea37a1ee1e9ae2770542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfb4122aa1bce5e316b3d07e1b41f9a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cdef71e833ff8c6a34037ca04b4a08544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c138d8f01edec3ad8f5813f2b0807d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc14dac4c8c6ac74fc4aa02a923b0d57546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3599462fd0053c0df08c4060e69489547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81de0d6ac9ffedd6779e90e33ed0972f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991bb02c334195c15e62a68c4e50fac6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80122bdf302ad97349fea3f30379f70f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f123d88dfd942cf3c620866c42360b41551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05ef9ce4aefe00a7fe1424e0eaaf0b1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720db3d27d8abaee95db5eb3e43efc0f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806a9ba7c448a0e94e74e7814d53ef29554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb693705e22785bd578313a3ce55e59555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00d68df447b72731c2366560c3b4436556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384a7d1ec419186a0b321b46f8955715557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab35f01a2880b4c1d3256cbd8ffd2fa558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031acc2109aeac5fcbf77b62a3b8a71f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5d83b53d2cc70cff32a0bc8813ca40560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b94d9159fe2694741ac8250352dedf3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c54779e1496ae8ad33427bfe14b4fb562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b3e5255b7afbcac419e005c9aef309563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d5d36841d3c896fdc8f779f55f3799564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2252fa6cf8fe5f1a7458b7ad81ef116e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046032ff05ce37d41422d8225e929acd566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a99de874907baa5e86b83d428779738567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d41459e3a5f3ea0ea48139ff3c1a0db568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95128a3a393846a374e33f7e57d78163569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bed6f241fd1475f721d9a7ad97019a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d392fd540bff32cad68e3319aa78064571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf519bec387e1203ad68c5f36511d72572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b9b5f53b751e6c6736d7f308b911f8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5953eb89791da4ca0be9ac94b8fcc245574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d865d70e1536ced0a08a16b6d0e161575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17ad164a9b6b770f630875d23dc3ac1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3330c31c5c6f11c3eb8bf3b4a8bab1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b40b8d6795e142a0c9ed560df2b3f2b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c2e57345b713fc513f49c850c513dd579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a3b4e955b491a278e15a99976178d0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14a5788676540497bd884da9695b3c7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009949aa2d38dc9cd5b0d34ceae070d3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf7b8c73d258f78e79227dda91285f6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25a85907e56703bfc9717f681cd93ff584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9298db320a9a7a3f22d6e6c573be70f0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1518e8fa79cd14747f32378848b9730c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec656961053c2b7dd1924d31378a3f7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0c5ddbb7bfb051ab55460cca80c2fc588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46284c6c24395eb50a716394e2318efb589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cc823049028d9a08b4fe7c2ab4b79b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29613f8b8ea112bc45d650e21035a5de591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2282250913254c7dbafa220002e3d9f7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e14a03f5ba65a41d187525620e2d2a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1f0a3897419f98e93eefa023936111594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60031bbe77a4a9a3a1a1191768d484f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721d41b1e9acdbf3348665676816b7ce596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22884b76a7a07c6ced60978ffdc3404b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9517243265fe5f454d1f30101b9ead5d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154b765d5242a4dd8137daa7df0c7ca7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e5281e726c952f74bc308e2375b1f7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d795b7ba77d8506de33588bb1ec8fb8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8fc426ad18b222613166102284d8fd602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa81f1952564add4c79d99142652e6fe603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef2cb0f45beb888d3f26daa15ce33da604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4960ba1a56cafcda2d99e64c716bb1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81754562e08ce1e204566f17454c164f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420ce605a1a69587a02030944b66a6d5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a08155a0703199f3f858b8a6b40e14608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b24277a834c6e0e4b067c50008e40ca609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45b42a77b6b975d54cbcef823d5ac05610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129bd518520e9b01ccc34dfbe9f07224611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bb9a0683cc25e998a597d38007cbf9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97493fd06b4895d676299bb0514b975f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da4f207ef978ec23d2c5e2139e94e0b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f630c940df350d8389dbd85caacd2de1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7572e773c7fc846cc80ed571c9681a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd62e03e872ca2e78c35a6a01d14721e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ac365200ac8fb0004c427358b647f9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565650212d6e5abadc26965c55afb307619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e6c310aa24074f7668c082728d0aaf620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c54a72afb1d5c4a73e8ebb876648656621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13902e075bdec46d539f72c4b22c07ef622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3967d13de42536d5efcf0ee88c88bf1b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d490de36121fa96630a7e7c58522e385624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe5f6fef48dc4eb5000288226016581625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a111b855c2a44c28deb9fd43f169cce626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9862cac63e90bd5b8d7a2eab40decff627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c390bf40c52eb366e32e2ff4cca47066628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044ef6cce7848403874934b16e771995629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff56688eaaa364f12b33cc8a246459ae630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e568e461b40a55eefc44727392d18a9c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac59fad544aab7034fa2c057443971f7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696dd4d138d60964c72016d14ee54b11633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96d3eb37c1bbd1c0fbf453dbd34891b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f356e62506208c84964c83c4db2658d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8089ded95266d913a967c64649b08a9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f119bcde1ac4dbe2916bf7a35127b022637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48a42f97118977974cad6d10f7109d6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9b0fb19a903b63b19e9d6675de9465639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d668c7546b863a506648535ec8eae12640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3236294b5e22f1b99435285f9e0148641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f676a23b16aa39da94dc25ee71e1a5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aedb51ca0d7a87225dc241d366eda3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ace2f31451b81679b0d8e97f3714452644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e203fc8cbf334b4e4c14b748b99d45ef645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71f98b2d1a971e685b287072fd7b3fc646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66b09b8a3b4b62d1b5b264a47eaaceb647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0d34405b8f24b64b13d2e7f2cd5c56648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5deaaced88e4ca99063d96fd3b1f19649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2c03bcbe44c5a02107307b241291f1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28872aa1b6d788a15c0225ccb654225b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b548f79916dd824e3deacd2b6ab4dbb652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2857b67fb5a528768f0aa07f3edf38b3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a377104726e308c9296f0cf6ffb6e0e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b205e87e633b0deedf5295bd02a8967655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db7e9aa718f8a49c12efb9fdfbd2d6e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d292c75a3b807256f8340f81745523c0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299b21cb5c4cdca201d0203c3aedad6d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469ad36e03bede80459bbde443d60c17659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1361273945a8465c9be628c157f6df6b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9f659eff4a59bd280129ba70c84107661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672977f07670438904007a993d8494cc662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9f1806327a63d1ba6326f051c2d831663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe3d2997d3adcf11995e1450f3d4b8d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8898c254652ee4215c529af5cfa526e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de12bfbbd5fe5efc2c51a14d3732148666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557571bb1d82aa4b84205efc021ee41e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be63fa292ebefc8593b2eb4a1e220fea668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a211b6f227cd2f41619b633126fb18f7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5963d82600dca2d07151e50e28c15bbb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa81b04bf742377c04f451fd2414da97671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0732b021de0f27bf79f3847d51e7bfd4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb17195ea60477b9d11ff3a357433c46673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a649eb8c830e7411bc143f37b43cf2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e85d7686f68d1aaa71a5026d053f30675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6911ca26ccbc9ffde95c5c963a179d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f35e7769efcb068122fe432acb7c7a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e792d83b9d6c7c8d5a0a26361e4ecf678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6529030f08f43afe879ec80c633f0b99679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf78db74affbe9610c21d0f40aea7f8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f4a17be06b818482f19cdd0d942c96681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d996a0b0ee5f29538e9dc6caa7a30b05682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacf778255c00ee41f8b58098e74c3e0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9f9f53ec7fa64e80a25019f174f08b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eb7cd7e40df1f55b20f56d8f2062f0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e70e1d9979349a779fcdb5bf7b4d94686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41540970780818c997a6dd6e4e8e0f39687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f9e4794b5f3fd5555a609a2234b92a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28822a96565a18d5a021ddc4c463bd9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5018bfd1c25adf17b62a0a21446cb30690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91622f5b1c4b995d29099c82f7f6d6c5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efed7059e731aab8112fa37ea8974ea2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef02b219e938aa0669efa59ccc54c83693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f50969c0cfd13c5c19782991301e23694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949bbf7281171dd898adb699b089f0d8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c35395b5ae1f286de73494b8657bff696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d41fb9582f09f862d91b65c64d4eee697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f091bf22ffc03d8d0eda471d9cfc993698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fd8a90edad135f69b9a003b14bea6d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e224a96a01e9d89632080062ede0f28700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fe40f19e2568d81cfa8b13171f7383701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f727dc1182b04d5cd4de4d22100a9c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3370b3d2d9ef1d72c9e7917e50ea6a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8b33831de34f674e7133f06f31abe3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b62d1549dea8aac80ee36fc19fd78a1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d9ae653b42522895a3635fb24a915b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660dc7e2b863db4524fdf6b1df2b7341707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c02159d213dcb41591d0bf6ec4e217708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087980397e139c19bb88439a595ef72d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c6b6bbb402c1e841ccad4a40d1f9c2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f5d87b2fc6933ec6ad10c11a2b6a37711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41806e3edab9769968daae6e40d90168712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc279d3cfaa7cd69a208b2c09abd983713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9130b8f2f57dc1a1fb0acf9d92674c8714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f12ef772a9f52026e38a8636955f25715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9f61491d408fc62680aecb26856e6c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629e46bd16df662e10e744f95f7e673e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde52121d150b61c88a4c62dc93fd0ec718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8268fc41670396836621877dfa542a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f279c59395f304e17177a0102e6758720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae46312cf4386a7d98af5c35477d2c3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81345044ba59209df7698b32742d981722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b1fdcc2638d7b7061fe6c99776828e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7903a87c2e74047475552a30e64c8720724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbe0fb5d24ed7440c6fb99c54f22ec6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a012ed8c23594b8851f1434360b12bff726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c53e5c49e169ba007e30346da094f0f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c4138835d8f3f98a674c623e37505c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a2f58c9122496ec853b0d39d65cc72729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebb6803e65cdce338645a8a538c2cc1730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6054924a203afdb1a087a86ef29a79c7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e4c59e220b6911e6ffb4db67c2a218732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f4fb55dd05a25ec1515ced6fd64a5e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91e1a5fd31ae8b6deec0e022c985fdc734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e36f4a380dc48ab3da877ad54a7f3e6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d702854107485345ec9b0d6b20250f72736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976b894eb7a1fa426eaf3f4794b10e21737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8738aab8485b5b4333e2859ded7f156738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d012140d4958d4b615239964ebb8aca4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce680e2fe87d4e411302c51dc9941937740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0873c61cd2ecaeda4a91ce9e5d41d3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70f4486aa563302998e776cc55049c2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591b57378d3241402314e06a3d5cb54f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2022f7e8ef3a16e3a94f1d0f8c1209ee744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2084b528129ee32c260d4083cfe875ff745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e029c6da60de74def456d6ccbbb3b25746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ce44809ea9931eabc8e4d711707227747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bef682b35860550ad3afbca46885a5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d4c16905900cd5df9b3244503d34c6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7607fac95eec147bf6c658438e671dc5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e36106194a424a2f40d5061ca3537e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6dcdb990d1d0bbf48d22b9231b723e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5642d3110acd6df10119e442ab47b95753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5052e862822ce985f32ec6bd8a72b64754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cf5cee10b5155268b773856c928bc1755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8779d412847563a8da416409fd3f9ba9756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d01b550f0e7a5e733aebeb53c247acb757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fe6dad6bf2e931ddc9a4991ca4ded4758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e35280085d80a57d54d4229956a40e759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a914c7cce681d5f3a635beef15700099760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3292e7ed5524b39fc00eb3b8f13b7bd4761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73157bac58ad2a52d4ac2f1a57314812762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb59c8f8ec4965f3f112c1b4b01e1355763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537e5562d3b45d7383af27334c21adfa764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb9220e3662fe24bd97b8b34a5e8e60765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09912a9228d5909b3473d9abbbba0233766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391e7de3c27c4dff1bced7a5734ca3b5767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50060f3c1f9e3f14782edfe1cae2701b768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c425aeb37f567961ac1d1d018cb701a6769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c953284f39076754618aa1a2822c30c770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5b143c5f384cc6ca648e62027b397f771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e51f112628942008cbac8ea61f58789772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b337fec811302901623d100d9757fc3773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a589a34d9e168e61d426ad0790a02297774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaf45f1ab2fd5d0e52c4ab6a9648836775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760dfcf7c771c74bae1038f45c78e328776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710c20e1fb438d88c95fcb63eaeeabbb777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788b160698edd2857559bb0a4478cad5778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ed1c5cdb9f2345c0c85431a4f1ac59779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3a76d08b9803821d8f099e6e772789780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0233107f9189e2b1c08120b89272c1781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e44b95cf089750fe035318b21a0ed05782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6781048e3224d7ad5fb4d16c545876783.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f0ebb1dee30285ca237a839dd4a0b91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b41aba0ad3cf3dbd70008892844d682.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b9af5b701a589bc77d031aed5de82f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70735b256d7c7ce531b3cc7ff8fa0774.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c706ab2a7c44450c47fba339c7baa57e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d87fabb3c9297c03f482ba496d82a236.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e91110ebd16244e4870703e7faf02737.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda980c426ff19412f585f9213a380d28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eea4dd44a02a7144faf2c1c64e90d39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529cce81b936212fd3b33cac45ca1c5b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782725e00c9de9dafce632f0bd5fb15611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e740b9357b1fdb3f392d1e529b5bde1a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0480d8e36a7d3126800362d2f039c113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de2720cae9e27475eb86589fe53d59f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90fdb403f02d4da2c03def174344d4c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb3742bc7ae3516031de7b1defdf78716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409093f23fc6df41b0d6d1674f75290817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f0d54ab63bd7a4e9ef3ac901328a6118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0e64c3c6aeb58401654607d0569e5019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c15c017ce602229b0b97fd1198d963620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37a5192612892648d245618ff7b27ab21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2631b9767d50e5a1f70caa1846965db622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c084488c4d14646ef809dea4b4883ab23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217e085ff78603d7bcf86474fbe4989324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fbed1c5c7b64953b001dfe6bef922025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325509e705d7385cac3849624463155926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4f6489668e0f2f69f0e000253fc8fb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e1ddbafb692a8452ec5c2227eda3d828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049ea41eff677d4c1273e19de4987b0529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18a7c285d5aa556b86968d36d106dff30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343956ab290d6452b5b5f41dff4b123131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01099e7412708684593b3c88138062f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a354bc1453bf40d4b71b7a2b42f359d733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8ca3ab99bbaeaa0e03d72c99bb0c7034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ce873d48d284fdc2ed366cb7f9d6d635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2ca9d7c8fc8c604353527823655b5236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d456c5bfa828721e11ee2b61069d6837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71300761df5c5392b485f4b6fda0f1738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c69ba22a62c2b5095ce97800ae2da2739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4eae0bf5da9a05706a0bc02cfdf01340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f0426cd32db7bf21043cfc0a81a8c741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a222287e3c0483dce7bbd3cc33f9b4a042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0155e81c88c19f025cb36b5345ec8bd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ecdff4ef15384773463374abd00dcc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03df2edbc0da6e569d7ab16d021542f045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf63931e862f948b1d70567e11980add46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1e9de01771eef759db62f1c38220f347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34d2cd0ead11f7db26c85af0ced030348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4185557e04aa815840a0fcd980622f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f87f738d631ea180fc4083e0cae68f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ff888125dbc8d971ce0acd8326bb7151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cb41505322025d33c73285b54a2c2252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28a5d377a577d98e91d989aab3be3e953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde80bb9ee866df05cd46106140f5e6c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d74b009f7ea333ef5ac340944f197dd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1606b22e758f4ea6cdaefa805139f9a956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8430ea8ea1c059b11466be32a61acef057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5053ed8f1c32388e40d33b20afe6e458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af96c63d30836fe804ce9793a75c642c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bf555a445286cc6a745a8c96651c2160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390856b3f8fbb0deb6a1296236abab1e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc2059d2748cf48a1421622cb303d0362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c34ada4efc2b74b032c0b6d8978a3b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7af7c256b0d13b36f6712c445e9057064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f62e103f87de87ccd9b68720edbd23065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b51c3ccdc008d81c10e2f4306534b6a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3860a1fe1e25c31abcc66b74f70e253d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d982ea5fafb4c206e5fcae482ddffe68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93d943fa8d81fdf19ef3086856f86b569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de49ba67ce61e783367f5ba4d6d7524770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58275ed9805f5e6e6d3f175b4754285571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7db4ef0a2264c096393eafe06cb284f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3827313544d1e175efdd6f82d0830cc673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035f2594ce0bac243397f9cdb607db4274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75c9474062868c6ff70749c0d525ce475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8ebeb5cb6e83ffb2a2354819d4068e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8ab5d0783e509a824f97e77d512f8b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c0dde87d402f1986d4e828d4869f9478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1197df12bd61c9ab86b599f5aac7366779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49944d405b2b5bcc678df06ba7e4960080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a248e39a793bf6a7b6060472d90372581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16263a33100680ca74e9a43add0c93a382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c6e7fee14c6f5aacf419d33eb88f2d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1927676deb90f8e33e8f8fb8cc64e33b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2150729137ddde9ca1217bed23e074c985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89179d9f5f2cd0c05a1e7a22b4abc65386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035ea750e2a066419235691503eaa50487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53e7b828ddfe011f127da8eeaa2cd3488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eabb46782ee36b341dbaaf909e539b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d839e8645f2786ed7c3985dfca52a73390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac25becb6edff84dcf3f4dd0a40963891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d34fcca08800c158258514a734e592b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528aad8bcd5d44fde4adfcec25ab2e5f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cd6b8104a749a2526deae22ca7c2ce94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f64aac8cfbb42e76e057b84fa544f2395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3532c849be309c047de2122d2b853ba996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47926d56a87330be461aa01daf73bb1c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51555511a0952d65180c6023069f25dd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a859948cce93f5aad6b87261dab0aa99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb442d781b27445f1c236cba30d5fe47100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75d8c779eda512af9afb95214c7dac0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1624473fffc3e322989072dbeb46c2e9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d37484f42208f3fa11a6b1e3728008c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df96fbaaf36618e6216f15199b7f7f11104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9357e1cc0eb7812ffda06b8ec8b3803105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad074a82993c3052db9bf16f70b4b20106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425900b581f4c7ca57999291d8b81743107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfa5ce556a69f9d89c7ba20ecfc8d39108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ce4f80cf56cc7807fbc2fa9f7cea7d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3475c6159ba66213788efa99c84e06110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d408dd73a8253c2c179474f0bbdedb97111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab62bd3dd6db228656832b71a7c82c1a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c506fd728b78f44b56281c815a7f0b19113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217b82cdabb19f95c8e558e1e2fa8472114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae1ed5b01053d5517f65a5df9e51824115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6976c5baf51f366efc780e9f67dae4a0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a03652603c00537d926cdf48783433117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8275ff250dd74432d287736de0182b33118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e03212dee426bb3562ed7b472717801119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2a1c10098b1f03fb7fb36f0edaa54b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98fc6d7dbf9c99af6c01a96f5080879121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd531d98834d2688fa8501b3666c2d33122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba7e7d2dedf0fe05ed9fc32e1a79f2f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7723b21bf5bb2cfdd220648866c0967124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d318a8540ae558ea0b71a55d856f1f50125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eef770e3da57eb86de57a378c59fd31126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb39ff3912e6b924b93a5b66ab831dcc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40b3845be10a447db1d8eff701012a4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2971ec2f09330d3ea872dadfdfea23e6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48df1cf92ad98312351b6b378d3f57d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043fccaa8878a397461b2f47f8a0f659131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0dd4e92195c3df2663d3a78f79b08e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc56c8b35576133a1156db14a36b3f48133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2596bb561e94af2753919d2f7a2223134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5023eb5b484f7f4e02c4d7eb6effe1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd200fef1cf9970bec76250563b8085136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc914287be7462578746aca4a8989e5e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8f4e03d8bc5a3797337196122a3243138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dfba4b51eeff54816bb1480f1374b0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df504f6d7c70b6246b6f101cd35230e7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935c7f0175a637b315d27d8a94936312141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21b9891fa288532379e41cba1f9726f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12c49bcaf4446ab18166364e2d5ce68143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74151ca0afad308449f9a13a6a02dd8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f07d3b4e5c5a4c5d96d5ef5c10cb860145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0594387cfba945534a19df2344ddf12146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578c8363c9eeb58e6f6f5cbdb5a13e77147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f7c7f10e15064f53edc296758069e5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4824a8faa81d736dda8090cf04653cb8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec20b691866c1d6b7b17ad8e482f9ba5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90c8e44138b83bf6d6169ca7615222f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c791bd4830dfcf93840003dc07ba5216152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba73491714bdcee7f85cd0eafafb1017153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87818ce02a59e7ca4eec74c0832086f1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f359ede10156ed204715f84f832bbf1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc57d2a885fdba5be95fa03d8c885717156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b4470ccdf9c3d00f8b5232921f8cd9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139683e59c156723eeee829e13276c56158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30e9c2f091ca95dcaa9a8bb82471074159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ea142a8fe66b23fa43a400377523d2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9e949ad952cd05e7e5797ff0f25fdf161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10973019b55904e846306fcdc973b177162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7723bb83bad859c80084440b67113267163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fba4a6ac8e3854717b41ac909215ab164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da19a495734d4c9944563b11524bf1f3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0ecf9442a8d84f533dd1e3d2bdfe85166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416614ad21619151ac6cd336e282a1b4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268abb58fc4f1b88723f97779eb2e08b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec061d389528e80adea2f1f00966d38169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37808ea7b66011ea7322e39259f45ee170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd32f5ea8f11ee369b4a50dab45f100171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1db7f52bb2acefa71c9cec48399e940172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0b48d835d71c6a32368153f129cc2e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22489ae4cc7d27d8e9e3fc09241bcddf174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb9cd7610cd34be209515a38b071033175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d2c7f1fcc34a28d9a935e02dadd158176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145dda71099f1719409ecc2757ab6a55177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c7bba767d42b90f766b7452b7ab83a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645ad455a85413619e6d7a461039fb7b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c31eaed2d473236519066f19ac1733d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c1b5cc2d644a91882c3ed45c2df0bf181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03690944e4efa39edcc4bb2c0e7f1b9f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283c0a4be59a3c9cc0c4228fca8eaf42183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f19e56f16d824f2065622e93f23166184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd02645c8427bf4a6b9e55a2819859b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc49e3667cabe9074103f23de19f8c33186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa6884a20f2fa47bffd5a65e9d28c5e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04719daa84579d3f7075b850fcacac83188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da75d2d376c02ef4015109b7070052f0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a533de46c5e656bf8c244d2e945fe23c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12605885760fea34a630cb765ff0cd69191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c5407afcea0c143a7962e548db514d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa064178dce563f955504dc1171b2067193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f74c7516ae997e6d7aa96df45ba86a8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd731de08fedcf6fe26d16dd3a8434a2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7fe1c1959e1aae4a1204626f034d40196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc894911e2a9e9006e3d33a6566e7765197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3096231907886d3f674a40a888f500c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3c06be978c6fcd370d8aa1b8aa86d9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d364876a5bbaf1e5da085159a8ae4f80200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ef8ef3cc0c04e8be14a6e6c8f7620c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eed383dba4051b0c278adb88161a3fd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3d5e49067a23785220d91a42b05731203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775121e060e07ed51370d155535a8c5e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21543439917474dcf2f51d124cf3b290205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9749f3d566b1cb37c55b66543d9e98aa206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c960076a9342b443fefb8904a6f44ee207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aea87480c8eef2e9a85992e76294cf208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454ab52d98114fb49656dedb5e08621f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8e77d01742567843b2935e19e14251210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9076132e3beead3aa9f7314b3b8c893d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b5bd2ab503e153bdcb92551e850793212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864c702eee810793ea969376e89b1f3c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07133cbcc0383c74387d2a5352d9264214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0950004532dfb9ffc1360f2d19d5de215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bb021a0379dadede78609d7ff8cc8a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e375a8fbf053a69e4e3a97fbe9642e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae32ed25b89b76da48d190878b59e357218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033e9cb89e524b858fc796175a1189c5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506f8531130446711f1a68d60c9bd4d9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb81a32262ee8eeeef083f111603be1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6517c8d49dc610dc02f21a7dc3dcfd8c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ea5dee57e85b99920ddccf75d2872a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b4e85dad1839916f4599c51db63b74224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6598da41c3a14f2be2593d45ee25f4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08d9d39f1d5efc31a6930e091604e13226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58ac0d2fc33a05c683ca594a5d8d969227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6c6d71be14d5c810bf9633df66fb8f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a04917154230d56056f2ac83cd3ea1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1693d4d33697b23c3ca618de2d5b517a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e0cfaef33d5875f233812a7f96d558231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c74fe5f19096d0694365912f4ee883232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a651dda3a6f58277e99eb1ca29be08e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8faafc129acb27e06fcd25cd11e04c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ace43a1c0392ab118df6b2d4be147b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6117202d33f0839eea97280a25bd8b61236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6908c44b4b70bdc52928344756b0a3b2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413772ebb73f2cd14f5ae4ef9ce83622238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9d41c47e3720ba82c0fbf2a913fed2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88d2153bedabcf7d8314cc27c13e219240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d472a90c8d8452d00ade6d9739d97976241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a5f68f026825b486e48f68327de075242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510dcd673b265d9bac1ab61e50a449b4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c759cf2512a92f0af64f09708e79b1f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415aeb2c900901d6b0e89fe3fffadee0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c93c070571ed5d47a27cd42f2f8972246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724414deec91a235838b7219759fb3d8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fc8efb0015ee5c206b289c5f81442e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3c19a747e082d624ddfaf16cc9b3b1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612c91c711c52c6c7b45c4762e2b2690250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44a86215a66f5b4917b9536b5c70b7a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac77d183b39393b9086d9f8c1923282d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd51825a7cd431cd22623ea224b648e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc32411aefd79736fd9cfacfb7969f2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec83bbcb5f265b6ad44827d57536f17255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775e9789ebe363d63478e6189d020a2b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f737bb3d4206ead31cd00ec86e7c4c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4129defac3ca8bde29487894bb5831dd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d533d061442149ec1edc878ea85b95f3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7d436d41766d6a44fde9b1a539b960260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daab675fb0b5a07fa72aaf5f547dc1c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a8551a2a1a04562eea0e5dc7d3c574262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f56a90b42cb5f6f543225df5d8a5ad263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75d76533bf9c0d0d8603763f0ca470e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7324122495adab2a97cec75f7972baef265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383f260ac3ed5d80230dc4dce004ac10266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469846c34d63e8a36fd4617f23cb3ed4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb124a52424c6102eac1d9ee47722651268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738ddac10ab11c1769240b6a7343e64f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8185fb0a84725740ce353071beb4c847270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f90b4464a5eaa0f8d16421f3310919271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9484e233c49829a155924e1eb5531da272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5d4cda21dc63265a03cef13386682c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44bc055bdc8a5b6fd45d0ae706b3ef5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72289acf1b0ae12c249e9e04fb113a3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6721ba4c2bb3a136df6c3bd6115b172a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8953fb210d222dffa5c2e74597f7c4fd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f322bf6ff61e7f76db6ffcc89d8d07d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1492ff5cc3343adec2338dba96949f18279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aa802a9a8f61188a6520d0f9c0b3dc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd126022e2c8e9cc0e5ea6b3ed40ba18281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0454bb944970b19661d0a71b8a0286bd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a937a8c7a4a8644a3e97784f09b19772283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18317255b02739a8953e08d4bd7a702284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b037775b1ad76755f8902780d59312285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9cd3eca44a2e8fd2cb7dfc7c45fff1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3391460848183ddb59537ee76f871d7b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d718ed338b4956b47361dc9b2e6ec0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e53f7cd462f4b1167c7754aec38e10289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c59394a932f4a4d6b6bbb8bfa52cd4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13e9312ad8718374b9d01c05fecd519291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020760f7fe18a5229e51f830aeba466f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5a9c4c6a4d351915973d9559c2095e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2231e882857a75a85230f0f6afb5a6cc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6543ee9fefbc529b29b054b3c0fbbf52295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774b435a866386b8c7755aab0b845ef4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885bf6409e9ce6b00b2075c0abc87842297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e431750758b9ef13a224f01d83ec7f9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8da38c6cb703f49bfa6b8b07d84969f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a4c8eb05ad7a334543f27e802c4bdc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfad104b05b8c472c56c33252eb04af301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afce6444eca65d8ee2a224a1d4931b3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1883de64783ec7376d211e745cbc26df303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee6ca437054eeebcecc6e1513504346304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9310441d27ecc1821310058bdf0bbfd7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948ebb72e68373004f9ff6a8ae538b4a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b893bb8fd11268d4a42b9ba6fb5a5eae307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c16ccd1b09be9e9dcadba922a09865308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952247c414e4741e87f1671b9b3aafa8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9105fdf97a2deca17f0d921209a6b621310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db20e3ababf9101b24afacf12c49b69311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eecd8f0f2c1457ab922f5d19aef6825312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713a7d1f8e5cdec2ae5b7ab6a8b91f05313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f050c5bd52ddace4d890f98c52179951314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923e7a4a7dfb18544fa37bdbf27ef2b2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd2f8f4a45e18009e1d8e51b238b5f7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f8304b670ad1dae23f339e37e31c0b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea6e67082f516678602a6b97f202059318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15508c05003546998c04ab985e3da29319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32540b614ca29769274ecefbd3e259f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33284aacdace84ddb2d0601754c7002f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e5c6522d01b494022d5e543c52840a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62ec3daec97cd5c7fd0eafc9fea39f2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ab816df8d59fa80dba58af8b514126324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebdb88f5c946317a5488d0f857ba232325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d01b8d96aaedaae5e4e4abd11a25ba326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a5dacf948b2e4d6ce5eb2391a6b33f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3520c301dbf89a6638d7e5d558bcaf08328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d261f47c79579aafc06ada42daede350329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44c4ca437e19b89bb75ff99dd1c93a7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f056b81d076a0edd2f19fdd97ce612b4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c9cee4b041ec22dcf7f8eb0da69644332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbdec2fd9a952012c01ae54c3ba91b6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49133240b9124ab3505bbd88b2eb397a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39dcd42f077889b3ffa379043ded2ca335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e88604185cafb411b672413c9cd1c75336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a93211b53f064aa01034ecc223de0e7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cec55a7632247cc5a20ed1dae6191a6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d538f425cfc01ff18b3d7a180ab3137339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34800b9fb035f04004595ffd2866c34340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a125634021916e29823eee437802d2a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9083287ec400c10d923e94f1c7b151b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfe9e823cf3701abf24099d58b2cc5c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa42365b5997545f437d6a0b6bf5238344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1a836d7a0b96a40cd26534a1b3e768345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3868be8979e1ba7d4418eebad36302346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf704775d5987754a267aceeff66d55347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d699193a4d88460b680bb2c7478b0e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df7d1a1410db56d1d5b7de76996b12d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969ee91356694a354af874a516496474350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fbf7eca13aa237b02f760ebfa3c050351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581f03e360167b128ab9a091f2346326352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d522e6532d3e9bfb26f96ff4ca89dac353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d093eb20121efbc0583c5bd97bdc2d6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a699ba0621ef7aac0e3fb90f1a014b84355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b254acc552891e8a6fdc9713f70294356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1947a4bde3954e13ec55e915abfdcb8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95826dfef92cd2164bc67da9331d4ad4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a3ef43a92d67a9f6a1529f4830c999359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fc580ec1bc86b2cc197da2beca060d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed4d72b01af4c715d3d9b26e02dc357361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2777d0d37d09922e7954f4870ed35a93362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f785cb0c92f0e113f93c0115e2b9d30363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f751febbbdba2a8d4c53e0577a2bdc2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb36041d562b0b096201ce62cca5bde365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d63990369a3b6f7708e0f7c60664887366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f2eddd7257088435924ff9c87a97c5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89e58fe2876b9a4bacf596cecb7bedb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d311d8b9ac288f9dd786112c223bb8b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35eb50e5ce92534df281795ff76f94d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ff5ed89f8e7304f1ca373968adf75a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bff2cdcab90b0a6565ec2213c72d15f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8974b772d1f8bb690c8915d0660a942373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a76c79f13d32e44f2308323b8eeb7c9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9260a536bf24d010a837bc0671cf6260375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55e552a3823cefbba9725d6ef88c469376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa309fca25c2ed8cbe28c3a5d33dd7c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d42339e7dd2f6b23da2a2caba759b94378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2ae8ad52720f09ee2293f1ba384889379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f341411111335c75f4dc54543e675a3d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5cc9400d3c3e3ff1afc4bfc312f327381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9b83effb6b2182782d4d9fa2262654382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed57cb48ee2605c227e42d1286e15119383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393365e5261a7f9011ee3d6d821f35db384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba158d6fcc4078fa0e6f0ad901cf07a0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e023770d0038de2ab151e9be47e03f92386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00b7e552b351988f95ae5595f2402b2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8022b4c28b5318e13b8bb0780654865f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11405945ace18502a007a93afc141a9f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3c735f7a68fb3ed48e61ff5bd600f9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3496e08276e1120e0f7edb2c07ec09391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73888d043740e3b53d7e301151be2f7e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0042900930af433b380be48e74547a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d08f89e7a2934f3d78c90302eedf23394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd96f5c2b5b6e84a1b7b0884500b931395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aec16b46df372f7ef80c0e4a18d501a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6d10490245c4c182d82fdc1a628ccc397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fecb15df57f753ae987dac67dd0d694398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5907bbbca2bf7df16bd475f90eec6fb399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69b8650f06a17fcb591e7b99aa67a68400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c5eaa40b02114e8081b36e3072e6e0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f8422e3f788a6a3998008c98c8cfe7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e8de783ea8ef13f30770322f67ae85403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db997fee75b734fa36d2f7d006ee3484404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba7982330b48e2ba7426ba83ee0c3db405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e696d933e8082cf561782b217cd850406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1390b5bead31f25b25feaa6948b667407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5e9363edef6baa66e311356ee5c73b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dba5c24570a8cd49b89321439f8d8bc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab08a325289286792b6d37d33dc68f5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552ef8fd4295be55ea0e8cc917728a53411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db43d678cfba69812b8daec229cf905d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d1d2e58c8907481f0507a5279df424413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5a43dbb2a8dc77e53c55ec17d78937414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a16b5550d23b207bc394fdd6b7d2e06415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13947c6cd8e711fe3df23af18a1ead69416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20462f73e3e0bbc6b73320713f579e92417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f05a1c3633bbccaf2b119ce5f016785418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8c640aa25d599ba60eceba3f9f8664419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dd4c5fa6b2d55646bd3fefc8775ae3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10bc2a05faecd984903afba69ae29ae421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2787c21dfd3b5c7d62900f86871e547422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a990d98c736d3390b0da87ad4c403cc8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da45129ddf341c1ae657ff345da724f4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f231cb3bd1d3237d7f884d590ade5425425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e67d4a994dd21e838003d73c7a99307426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50c71b2dec7f87b02cd664903281c08427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fde3375e0b696a6781abfb5ff53e90428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e460e6a45498f4753da51c3d79c5e7c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d249978e8c90fe89ee20dd2244b577e5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982a31c05232bb94d96db4092d80e85c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406c5fe20fae98fab6de9f1649c4a771432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dd1b7bb54a9f1563f88d82ccdb35be433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2301e72867b979d26d902181a32780d6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e8eaeb1174929a68fa277ee79ff74a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc65c1440dfaee53b5526ede72d48dd436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bda7f8ad504bb036fab32c7d6e99d3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d6bf408848f4b07c61101620b09a06438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816fcf3ef20e5357ec604308dd124a20439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c0eb6b0916fc702fa03288ef3ee511440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822805b82c671bda36ecc148a485787d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ecf1f8eda1f12bbebdb41c8f5e112a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeb4441daeea293ed8370a8b7ebe73e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987e525ec428ba06c639f4f342713a77444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fee1ca11271d75164cb424e8bc2556a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa5f59c6a7511d5225f9eea773bbab7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650e436bd6b9a57cbe076527113da9ef447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b817e11bda5f64611267bb0925b4de5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a715cfa3766f32e0fdc716b4b8765ac449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9349a582c985f406858253e420d574450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1582b2dff171ad74155d7559a1d72bf9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7304c4a353c0279dc8f452cba2e2fcdd452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b1bfe237561de1562f2f72ce0274b9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0b4fd31cc421d95eddacc321678fd3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5de05374bd6aee60cee928c490f3216455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877b6b99f40eacb2fbe6a727db13887c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b1e970f7b9adeb43a853f9e37ecec8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2af0605636a48b9125b22abb41f8b1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4144eb97f68586f7a083c3a7c467138e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4b742a7eaad980e73066664abeab92460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46738c5dc02b33fe69c06d4a92fe75c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2423372b187910bcffd1ce03f8d091b6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66450a387f76b69cde164e811a32004e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ec8db7b25072628435eae7b67e4658464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b245acb58a9254be42950e195620355d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5012bf8bd00e4bdf556129fc5fcdd409466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a23adff9d60a577c1676597ae671ec9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907bd5e452c06b9075116ffd9ba3cf38468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9218c5ee2f4742b42feb7e5e286f823469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac646b9b3e39b11479483566ed60f4c6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ded0b5b5ad558c5643607d3674e5f1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e82bf659fc291fa3b65684d2a250f73472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5a1eb45fe664f2634e327616bbb85c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3c272cd676ecd5fd4298f42189defa474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0af3119d35739a705bed02d9786ac28475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312772acbbc69f26b3792e299c2f141d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8436aa4aca7c97177c88f4f50fd87f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1004eca5be57ac8bde4b9d0953dfad06478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552adfeac1a27fe590b6a730308b6f44479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d9c26cd066eeabaaf641ffa9bb2407480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9522342a66b9761780b5a0d14bccd27b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6296c22dd09ef7298b580d3aa7bdfe4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5312f3bbfc680d042dc968ddae25e6b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cedbc3560bb4298962d43bf58e42ed484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807afc5c5f954dc868899f0890222bde485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d422f33a9d7b806d5b3c0c6be8dbd5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6430dcc36add6436aaba1105f6b2e4d6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d880b87a622e8f6240e42b682cdc53488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7217f9b1405d1f1f673188739faec5c4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c28a652ae8537a6d280e9578304117490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43247d9277576bfb78f67c6a4424cd50491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acea9318824380a2002c9c5c2b3619be492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05076de53214d2a5d198cb8cb4292328493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e134e9ff58460a9cf4ff48904daedf494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74cbb6a83cf65f3be37c93db8a1c67a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f96e90805e5d82e1933b3094122bee496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e3c8f0e4b52357b3798de4b8906771497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af7a4ef36c96e7e2c521f3d8260fe84498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404aa0dc24ab994ee8fdc2eadf26609f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5771c072f584cf2e0cc45eae28e346cd500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100e2a04b280076334b94e6516775ffa501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3363cf8819626bff670e64779f2edbbf502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af18bb0210ae4cc54d8c9371f6e017cd503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642df776a490968318783a0e5721c1ba504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be564cd84005cb87611d6805a269a35e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b62ffa4c9c2d99bb4cb4983fe9bc43506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8181baa10996d29d99e4c90d2007f1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7070bdb1762cc88695439e7e7e3c6d0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c47b0f39886772cb098df625782413509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67f344b15ad9454c5df3dd6ef7794f4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dcfc3b6fce942ad2ffd2947c4b9579511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41d40a0a29d6b81cbd902b313b2f50b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f539395e1dbe0074c0be350b7d5af5ab513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2c3d782537a288160a2830fbfbd6e1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4e4ecb0453a1082d2731f8cd9b081d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d56e83e82feb1d0e4861a5f42c7244c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110460740d724b01f2ecce6a8c1e7f16517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488236813f1bf280399f10b0fdb33573518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f50ee2c063c469749fecce197e81b1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f270fce70328acd1e7d021dcb9e54c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b07b79aefec875052d3a1989d72a977521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2974898880933f846ff004a5a3641da9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181c9d0bf0011e019954a26e0305e4ac523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58da887127aa1d3503268bb24206c99f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcae7646004470eb8912c0220946256525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7203d628d1edeb3fdfa7a9b3fbc0ecf7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495ead682ad7e188402aeed803b9b3c4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d832f8ce141f45b88377109eb40ed9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5dd559bd74906e04a715fa36336b86529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abad69dcdc33c6ef2e36e8af49097e4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980365cabdd1bcb3fe07f7dfd0fa2758531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b693667c6171851f5c61a98c9e1b9e7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56d3112a501ce84079b227b99319f2e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0798c15b19106753a1e8e26f20105328534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9a64dd8bca807464e9d70efae899e3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b09843c14acb7fb149632391f06b582536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e5cc6ff3e621ca36059709410fb866537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf964c9fab4563a4a60d11eb7ee0fe6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9452463b2fcef5bb4e6a58bfa868fc9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9252ed540899c26f0b416c79e1ffb48b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd157f5321ec031c8325ea9c72a83f8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02aa6d27e0e2eb8ab422c367e8e86c38542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80265739bafe87261753f91facb187d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd78a581dd947cd9d579c92434e4b03f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3446332072b53b0275038a981ae04285545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d8811cb0c7eb186b9ee969d1b1047a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6917bb14b73943e14f08484e7b25e4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ec44bd0b525412522abaca11dec083548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36321cd98452c30a9ed1fdda365a405549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666afb848a493649e4bd74d33b90bb81550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff7f3224c2a725e6f78bf0a418a801b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2963085a9ca771a05962f9c67cefb50552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f05fa19aa33d1c26656a1b3442c1db553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229d3a8e911f11c9b6b947acc204d8a2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6478db635f6bf5782866adea5671f8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200dcd456a123a226d54fd6255917a37556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5103cb1c9708b26cd22f74d50eca4f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da15027922ba6601dabc00dde180adb8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254448face25fbf7541583c491debae5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adf462017a467118fa134b4024dc6ab560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06920d711a73e36fb59fd68b690d218561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30912059f7de8258e78987496e92444a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3340be4d20ac3b34091cfd3eb6fd423563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3859d7d1fff8917eef52a0f0f9c09574564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c2afc1059be4da17590c7577c5740f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c32428cfc3150ad1b8c0c70d76d4f6d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e18ecd1182313465e8edf211c248b12567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf7357cf4af4cfae305c8812e0b570d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a80d8a68a7d829c87cb3240c88d34e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6528721222fd7038f926edd93bc55c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ed7753e69faa228209b06c0f485340571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3c168b9d94419882e4ee10e1442ffb572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1846a653da543b8ea9d623f96901a7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0fc4553f1430348f234c2fb2363c92574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0593c4fc4a23484b41af660a0e6f3dbe575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5022ee8a78d1fec9f28925a4ca4433c1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d900268a032a7af6ebe242acd89bec08577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ec5822a05c48903dd9edb43d195d58578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aabd43d52c343b2511a0dbe2dc366c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adac9b028e543e44fbcccff7d04ed68e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8bad22204a85c1bfe28810b4daaf77581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e93f639a4a6ea9b705de10752e6ea4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce70c869c157b5ac389f8d6d5e02f3f2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7282fc2370ac8a7818417981b18eb5ae584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d691ddc86b410ab8eeb9a7817fb3a75b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f535bd3511e007d02ffa38cfbf29e0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d89fa08f4fdd77812270eb29af8599587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9069a4f3c3510f933ce03b31efc7dada588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7f6751b6f82fdde5f974dc401cac18589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b6b39c55762dd5198998c910a7d8cd590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c321a1a779617adb5e00b4d9850dff3c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b893e12e5508a50bbb9ed95eff89aa65592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46db486cae8f5a6e4946dc774bccf9a1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6843d0be2c1dd4e0f7a26a10c3d591e0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79255db6b363270f7554d9a51f91ae82595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18648154f5aaee0697576b7977bbee41596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17963c762f86c3d566101bd11fdb48bd597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b397fa0f4c68df726fac8cf5db8a81b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3bd00c4a8fe786519325cdc24a2696599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37aabd688bcdbb3439ac64f10d59fed600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935d8c13695c4ad34437ef9e0a8db569601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d9db706bb349d386e86443375c7a0d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dd155a80af120669fa69f52872223a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9acd47c10a311134375ce6f60e597e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e396ed1437b14ed3df110a6f3ce2ac605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2b0af71f9715c9633f3ec781e649ad606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e902c14b8b1836d471fcebaab1cad23607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451bdaff63957a6d578e40bd8936d5ef608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08beaf2e8db0584aa4f793eb53c0a4a5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4150f475e456e02f0584fa249195227c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe967bbda2ead5f4f8dec532133ffa7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6129cc8a3663120d7b3d9eb03cecf3d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c8ee32f7c5b03f643fd2c4e0afc715613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d784c583e190d94342c17dbf685f43614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158344150d7275ee682be05ade38939a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57edb7b7ae957b124b433f073876b4b6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69690c5734e55f232d3b574c53769202617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26c06d6742ecb4f2503946703a22c7e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecded89591e78a4ae36bcc5064f4f7b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe49a3f04774e46031d7329f4d5eb36620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddacab5a5d0504c821f586eca308055e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efd177df71169e57ed070e613de4ca7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5111d924aee5c1983f0b4a9c4777762b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919888f8218f65ec0f01eb8a38d658de624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51959dad44ff21dddf40ef9c40aa912625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3306e9cbcf1fa12390907b9d2bda2810626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3e3d9267f8526a8d81850261c83fa8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c426a9cd6b41b6e6cedcff85489f582a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aff37ec53dd9e6c1154c9bf4410aca629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889b7232882d526e377bc8e266abb007630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba7a381b2ff6b92c40e711628f02b05631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6a13ac33a4b8e05899946b494da474632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151e854085932726cfff4bd1bf4bf68d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c472c46283dd89da779ac0bf0c741725634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cbaacd4c8eef04db43d086819a0e6e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f552ae1186f3b2619a7fbd184532fe636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12871aadc36872d522216661550d0af8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5449e4f0043388116c945858e15b6048638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75064f3f50c6282d546e179c4a5dbb22639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3106c0a8d94f9681d65c1d904869e0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3454867d4d62fc816417ae203288e4c4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d2d02de9d6621a6a81843f71dbac48642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44d8401b00e46c97d41a29da8551d82643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d188480f947acc46c97523173147992644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31a404f96c6624eac1192878c640c6d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79afc60fbcc95188267de8a72bbfe95a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9e76ccafea9a6848109d695964de5d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245b6cb9dce9ad656abd2ab4cac87e89648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf77c9d7ecc0bbe41f2e2c758cc9e3d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6b17ecfdf1669915df25c13074853b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb80860d240fa1773933a245d91416c6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ec7f86432746d0734f27423fa74825652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d757db756ca107b54773ad153214d40653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a17e13330f0354d66a0aadae0cba27654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e6f0ef94d7eacd69afb99f1eb497f3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f04d303013dc0d3f97f4021c6308a76656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcdeaa4ec0492b00bddb4caef6e1e37657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f8a49c8431967fa8134872af179234658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5b4fa498de6c7b15f573f0f7a1fe17659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d2663fae058956e800954a22f3935e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a3d06058e8373be929a68863bd0f1b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5ac4c1aad2c2fa7963fd1bb2834f1a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492b5b2e35e56cc6f58dae6f2b39ca7c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869af9a5ce11b0078480fd7c423fb01d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce525615e5349ce90eb9fb56d8d9e28665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8589d4390cdd5e0370dd91a3f0efe90666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e377d664a0281233dbba6a705dbdcd2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64ffbf879aaef847e062e1d2a2ffccf668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef75474c30b6ba5bd33aef636cd38e86669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08938086a96832a1b746f46e44222f14670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e476405ee24a88e09cf511c568f7a211671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8694193e34f49ad58ed4d9544b0580672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48385ed1dc1c8daaa487318dbb39a0e0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8448e4615ca2071fc9e23590b7a1bf674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d385434594543e8f4b5f2c5a671a5776675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb3466666b76cb159e3209dd19c294a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b5c38fe3c6745a37b1ddaf91207b74677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd38c897b75e7a9cdb2fef09fca2ff3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4869dd19826f565af66df342a5e5b524679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0958031a893daa1a2b37fcb865d3094d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537cd6a7482cf0a45c33f0dfec267d62681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d892aa914a851cc5c96b84e24b7d4b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff97171a076f93adb2c8d1bdf2a9c9ef683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e2295f639086b627f3e71befe34812684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135c08fffaba02a0454c482950afdb6e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85484c5eb5636369a3e9993b805800a0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44bbf1961edaa43e64322457837fd5d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104950bf47b8bf0f4ff17f2c4db7aea2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f24e018b119f111c07fd931249ea4a5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c28ba5af90947c3095eaf94cc1151c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc175bcd4f0121e131fb9165cc9b4f4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e11faaa70cd383141fbcc8ccf82837692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003b9dde60a5c448f65ea96237c2d84d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2996ec0b5c756566ebc03e1301681a44694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68475d8acff0c8e65bf92cbdcddde466695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5cdedd11abae06bb4903dbb802cbf7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c6e7189a37ddc798a23c971ef69533697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f038764083fa3a9db188e42b393fd21698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef6cf5f1ff1d37e66282956c8c1153b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b50413789b2d79aa5ca565a8ab9c988700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c67ea63e31d3e12c749d0630703258701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2d727750e5a90dcbd4346b10fef751702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112a4a6563d677ee82690627acac8edd703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4adfe2853487dc55788f0b3be78e266704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88c3ffc963c61dbf60fa601cc181060705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e691832ada19cdd8b899535ce0c6d8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d423d49b5aa14d88512e1bad50f883707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da87b0bc17fa5a33270822d990e77e32708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5161fbadd8a146d3290af5da92bea049709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8720a0ba58e7576e92ead21b1d31f9bc710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828a286bd857c7ce7c04530b38d9e8f7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f54958ab3df65e05a01eceb853b30a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef4b7e85be7f520055ad02b91105f7e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097232ba8d953c9bf2f55b52800df95a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3f33286f41ebd7d13fbeae61890696715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04383c1219e5e4c3fd6566b29fcaac5e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146c7b1c9a603c135353165704c547ee717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d34eae2bd0770ffdb8e4625beec0a0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cbc1cd161c6d86066326a79ad2785d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ad42cbd27337c3236072c9e273da66720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a41946481bb9ba3e4479cecd045242721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2f4fa7e04dd7819ed11043bc80f05d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18e3ff2134b22e3afea4979a6a04e06723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788a3c8c0667fb68b68e90416d20f7fd724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8042ee2f91fb6560e20a83bb9e93437725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9b91aabf9ee2260c2cc40a5c7557b7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f272014d9a5a55b816f5627af6870e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d2a28ef13f5624f5e7099e6b84d31d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1a0d71cb32d45753c627c94de26838729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56833aaa698199ee15bef88ce6048c4c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659f04b2146ae28ea6a1bfead1511538731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b414c8e0018da30afe49880450f9267732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ec818df58b8aadca36026a27f204bd733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cffd87eda47124c23f63e0b7312e18734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55574ff35339047620409c00fabd485a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9737bb36766c0318bec3ad6a9b9131736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfe99396a9d8a7b8698fb17599a579b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efbe105741eeecbb3685ed8fa4aee2e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3133b1bd67ad082e448a30479a0abfb8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915e8d6df3ce567f91ecd3cbc862d2af740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879522235ab36bdf9a8c7e9988e8e63b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcd91dd9ea7b01d195fe8816c8e1278742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87472fc4d9f681d7616733ed636010e0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a22fa66f03aa693fd02ac0d8905dc6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3260133576a5ed6b727f038aebbeba12745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681ac058f9bd0b99766acb24e70ad63f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5092af8417b5ee618950e3044c336c45747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2140fbc94cc387ce730781f474ea18fd748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77b5ae54556179a5616603b2eb64270749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c66c3ce7778fe994f67e1dc345e97c4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe0016c39be169125a4d48be08de0b1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe71932888403e2af5e43a6cb3329fb752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab22d2aea1347e04b4108fdadc0bc2c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072658629ae75ba464a4cab5bab74162754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239878e974c7fc5bd5ef47361534442a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa66ed729f4f16139b64ea6b2873389756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6d4f811a7fd481f6a30ce264ea5343757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cbaa431dac03b3a85dae806e531f96758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc558011946d909fef77f28be80ea821759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010f0cdd920ec1d2237c04c63450cd10760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d07a73864c7cbdcc244d97dda984f26761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36fe2d34a8ef7ea357f831b0916283b762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d6ee349fb91da9f0bb1855d906d60f763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb0cdd50fb9193f8329475d97cbfd6f764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa00aa2d3ba5e1b776fdcd0bec87353e765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab52e1ce7385f56c0c1f75eb7a49d6c4766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f3386e1a4dd12f470067566679f3ce767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4ffff96696a9fab9ac4615999d0ce2768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a238b73ea43fc61a5afbc0f86a26c2d769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de6dee5277906f975d35075c18330b7770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f858c1cc50945b28bebe3c684cfca3771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11242b01ac43f69112aadc18fe6fe2c772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebcb8336224a8b384ae997a9a6bee57773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f75bc326f4cb4660d19fcf52fdd613f774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b49aa64855985fb72818e5213b360e775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283e00f30a81f7f7bd16683bb3c3d413776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f3814f43224c817f4d3f08a8b51438777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddaf2986424b051d5a837f67a713fef778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc907ff49832a340cf63f4321721f36a779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3a8008585692f6ca09f0dca727642b780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c5d789115cb19c83ad52b915bd8c0d781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88a8548ee71fd55b03206568b4fa035782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7956156c4878f94a618ac1023ba3e3783.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>